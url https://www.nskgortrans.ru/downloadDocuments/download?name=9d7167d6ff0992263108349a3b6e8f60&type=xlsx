--- v4 (2026-07-23)
+++ v5 (2026-09-06)
@@ -14,203 +14,201 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="225" windowWidth="15120" windowHeight="7890" tabRatio="454"/>
   </bookViews>
   <sheets>
     <sheet name="реестр муниципальных маршрутов" sheetId="144" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I18" i="144"/>
+  <c r="I235"/>
+  <c r="I231"/>
+  <c r="L231" s="1"/>
+  <c r="K196"/>
+  <c r="L196" s="1"/>
+  <c r="L203"/>
+  <c r="I203"/>
+  <c r="I16"/>
+  <c r="I177"/>
+  <c r="L177" s="1"/>
+  <c r="I76"/>
+  <c r="L76" s="1"/>
+  <c r="I151"/>
+  <c r="L151" s="1"/>
+  <c r="I125"/>
+  <c r="L125" s="1"/>
+  <c r="I73" l="1"/>
+  <c r="L73" s="1"/>
+  <c r="I49" l="1"/>
+  <c r="L49" s="1"/>
+  <c r="I115"/>
+  <c r="L115" s="1"/>
+  <c r="I111"/>
+  <c r="I105"/>
+  <c r="I103"/>
+  <c r="L103" s="1"/>
+  <c r="I236"/>
+  <c r="L236" s="1"/>
+  <c r="I234"/>
+  <c r="I233"/>
   <c r="I232"/>
+  <c r="I230"/>
+  <c r="I229"/>
   <c r="I228"/>
-  <c r="L228" s="1"/>
-[...2 lines deleted...]
-  <c r="L200"/>
+  <c r="I227"/>
+  <c r="I223"/>
+  <c r="I222"/>
+  <c r="I220"/>
+  <c r="I219"/>
+  <c r="I218"/>
+  <c r="I217"/>
+  <c r="I215"/>
+  <c r="I213"/>
+  <c r="I212"/>
+  <c r="I210"/>
+  <c r="L210" s="1"/>
+  <c r="I205"/>
+  <c r="I202"/>
   <c r="I200"/>
-  <c r="I16"/>
+  <c r="I198"/>
+  <c r="I191"/>
+  <c r="I190"/>
+  <c r="I189"/>
+  <c r="I187"/>
+  <c r="I185"/>
+  <c r="I183"/>
+  <c r="I181"/>
+  <c r="I179"/>
+  <c r="I176"/>
   <c r="I174"/>
   <c r="L174" s="1"/>
-  <c r="I73"/>
-[...46 lines deleted...]
-  <c r="I176"/>
   <c r="I173"/>
-  <c r="I171"/>
-  <c r="L171" s="1"/>
   <c r="I170"/>
-  <c r="I167"/>
-[...3 lines deleted...]
-  <c r="I161"/>
+  <c r="I168"/>
+  <c r="L168" s="1"/>
+  <c r="I166"/>
+  <c r="I164"/>
+  <c r="I162"/>
+  <c r="L162" s="1"/>
   <c r="I159"/>
-  <c r="L159" s="1"/>
+  <c r="I158"/>
   <c r="I156"/>
-  <c r="I155"/>
   <c r="I153"/>
+  <c r="L153" s="1"/>
+  <c r="I152"/>
   <c r="I150"/>
-  <c r="L150" s="1"/>
   <c r="I149"/>
   <c r="I147"/>
-  <c r="I146"/>
-  <c r="I144"/>
+  <c r="I143"/>
+  <c r="L143" s="1"/>
+  <c r="I138"/>
   <c r="I140"/>
   <c r="L140" s="1"/>
+  <c r="I136"/>
   <c r="I135"/>
-  <c r="I137"/>
-  <c r="L137" s="1"/>
   <c r="I133"/>
   <c r="I132"/>
-  <c r="I130"/>
+  <c r="I131"/>
   <c r="I129"/>
   <c r="I128"/>
-  <c r="I126"/>
-  <c r="I125"/>
+  <c r="I127"/>
   <c r="I124"/>
-  <c r="I121"/>
+  <c r="I123"/>
+  <c r="I122"/>
+  <c r="I118"/>
+  <c r="L118" s="1"/>
   <c r="I120"/>
-  <c r="I119"/>
-[...8 lines deleted...]
-  <c r="I83"/>
+  <c r="I113"/>
+  <c r="I94"/>
+  <c r="L94" s="1"/>
+  <c r="I92"/>
+  <c r="I90"/>
+  <c r="I86"/>
+  <c r="I85"/>
+  <c r="I84"/>
+  <c r="L84" s="1"/>
   <c r="I82"/>
-  <c r="I81"/>
-  <c r="L81" s="1"/>
+  <c r="I80"/>
   <c r="I79"/>
-  <c r="I77"/>
-[...4 lines deleted...]
-  <c r="I67"/>
+  <c r="I75"/>
+  <c r="I71"/>
+  <c r="L71" s="1"/>
+  <c r="I70"/>
+  <c r="I66"/>
   <c r="I63"/>
-  <c r="I60"/>
-[...1 lines deleted...]
-  <c r="I50"/>
+  <c r="I58"/>
+  <c r="I53"/>
+  <c r="I51"/>
+  <c r="L51" s="1"/>
   <c r="I48"/>
-  <c r="L48" s="1"/>
-  <c r="I45"/>
+  <c r="I44"/>
+  <c r="I43"/>
   <c r="I41"/>
   <c r="I40"/>
+  <c r="I39"/>
   <c r="I38"/>
-  <c r="I37"/>
   <c r="I36"/>
-  <c r="I35"/>
-  <c r="I34"/>
   <c r="I33"/>
-  <c r="I32"/>
-  <c r="I31"/>
   <c r="I28"/>
   <c r="I27"/>
   <c r="L27" s="1"/>
   <c r="I25"/>
   <c r="L25" s="1"/>
   <c r="I24"/>
   <c r="I22"/>
   <c r="I21"/>
   <c r="I19"/>
   <c r="I17"/>
   <c r="I15"/>
   <c r="I14"/>
   <c r="I12"/>
   <c r="I11"/>
   <c r="I9"/>
   <c r="I7"/>
   <c r="L7" s="1"/>
   <c r="I6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2021" uniqueCount="1046">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2019" uniqueCount="1042">
   <si>
     <t>Порядок посадки и высадки пассажиров</t>
   </si>
   <si>
     <t>Вид регулярных перевозок</t>
   </si>
   <si>
     <t>Иные требования, предусмотренные законом субъекта РФ</t>
   </si>
   <si>
     <t>Только в установленных остановочных пунктах</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>1. Троллейбус</t>
   </si>
   <si>
     <t>3. Автобус</t>
   </si>
   <si>
     <t>2. Трамвай</t>
   </si>
   <si>
@@ -601,53 +599,50 @@
     <t>54МТ73/2/0616</t>
   </si>
   <si>
     <t>73/1</t>
   </si>
   <si>
     <t>73/2</t>
   </si>
   <si>
     <t>54МТ74/0616</t>
   </si>
   <si>
     <t xml:space="preserve">Бугринская роща - Юго-Западный ж/м </t>
   </si>
   <si>
     <t>54МТ90/0416</t>
   </si>
   <si>
     <t>54АВ12/0816</t>
   </si>
   <si>
     <t>54МТ72/0916</t>
   </si>
   <si>
     <t>54ТМ02/0116</t>
-  </si>
-[...1 lines deleted...]
-    <t>Микрорайон «Чистая Слобода» – М. «Площадь Маркса»</t>
   </si>
   <si>
     <t>Наименование промежуточных остановочных пунктов в обратном направлении (заполняется, если остановочные пункты в прямом и обратном направлении не совпадают)</t>
   </si>
   <si>
     <t>вакансия</t>
   </si>
   <si>
     <t>54ТМ16/1216</t>
   </si>
   <si>
     <t xml:space="preserve">Юго-Западный ж/м – М. «Площадь Маркса» </t>
   </si>
   <si>
     <t>54АВ25/0217</t>
   </si>
   <si>
     <t>54МТ65/1/0417</t>
   </si>
   <si>
     <t>65/1</t>
   </si>
   <si>
     <t xml:space="preserve">     </t>
   </si>
@@ -691,62 +686,50 @@
     <t>Цветущая Плющиха – Дом Ленина – Цветущая Плющиха (кольцевой)</t>
   </si>
   <si>
     <t>Цветущая Плющиха – Волейбольный центр</t>
   </si>
   <si>
     <t>54АВ94/0621</t>
   </si>
   <si>
     <t xml:space="preserve">ул. Богдана Хмельницкого, 
 ул. Танковая, 
 ул. Ипподромская, 
 ул. Писарева, 
 Красный пр-кт,
 пл. Инженера Будагова,
 ул. Большевистская (без отстоя)
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Петухова, 
 пл. им. Кирова,
 ул. Сибиряков-Гвардейцев, 
 пл. Сибиряков-Гвардейцев, 
 ул. Сибиряков-Гвардейцев, 
 ул. Покрышкина,
-пл. им. Карла Маркса (без отстоя)
-[...10 lines deleted...]
-ул. Блюхера,
 пл. им. Карла Маркса (без отстоя)
 </t>
   </si>
   <si>
     <t>Всего трамвайных маршрутов: 10</t>
   </si>
   <si>
     <t>(без отстоя) ул. Демьяновская, 
 ул. Троллейная,  
 ул. Вертковская, 
 ул. Сибиряков-Гвардейцев,                         пл. Сибиряков-Гвардейцев, 
 ул. Мира, 
 ул. Оловозаводская</t>
   </si>
   <si>
     <t xml:space="preserve">ул. Учительская, 
 ул. Авиастроителей, 
 ул. Трикотажная, 
 пр-кт Дзержинского
 </t>
   </si>
   <si>
     <t xml:space="preserve">Гусинобродское ш., 
 ул. Никитина, 
 ул. Воинская, 
@@ -885,53 +868,50 @@
 Советское ш.,                                
 ул. Приморская,
 ул. Молодости,                                  
 ул. Печатников, 
 ул. Бердышева, 
 ул. Березовская,
 ул. Таврическая
 </t>
   </si>
   <si>
     <t>дор. от Северного кладбища,                                                                                                                                                                                                                                                                                                                                   ул. Новоуральская,                                                                                                                                                                                                                                                                                                                                                              ул. Магистральная,                                                                                                                                                                                                                                                                                                                                                                           Пашинское ш.,                                                                                                                                                                                                                                                                                                                                                                          ул. Тайгинская,                                                                                                                                                                                                                                                                                                                                                                        ул. Богдана Хмельницкого,                                                                                                                                                                                                                                                                                                                                         ул. Дуси Ковальчук,                                                                                                                                                                                                                                                                                                                                                       пл. им. Калинина,                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                     (без отстоя)</t>
   </si>
   <si>
     <t>Пл. им. Калинина  – Северное кладбище</t>
   </si>
   <si>
     <t>Ул. Колыванская – Юго-Западный ж/м</t>
   </si>
   <si>
     <t>Ул. Учительская - М. «Речной вокзал»</t>
   </si>
   <si>
     <t>Ул. Лазурная – Вокзал «Новосибирск-Главный»</t>
   </si>
   <si>
-    <t xml:space="preserve">Микрорайон «Чистая Слобода» – Ул. Титова  </t>
-[...1 lines deleted...]
-  <si>
     <t>Гусинобродское шоссе - Ул. Писарева</t>
   </si>
   <si>
     <t xml:space="preserve">Вокзал «Новосибирск-Главный» – Пос. Северный </t>
   </si>
   <si>
     <t>Ул. Дюканова – Пос. Северный</t>
   </si>
   <si>
     <t>Ул. Чукотская – Ул. Планировочная</t>
   </si>
   <si>
     <t>Затулинский ж/м – Пос. Северный</t>
   </si>
   <si>
     <t xml:space="preserve">Вокзал «Новосибирск-Главный» – Ул. Тюленина </t>
   </si>
   <si>
     <t xml:space="preserve">Новосибирский автовокзал-Главный – Ул. Дюканова </t>
   </si>
   <si>
     <t>Ул. Тюленина – Микрорайон «Чистая Слобода»</t>
   </si>
   <si>
     <t>Цветной проезд – Ул. Экваторная</t>
@@ -1094,53 +1074,50 @@
   <si>
     <t xml:space="preserve">Регистрационный номер маршрута регулярных перевозок </t>
   </si>
   <si>
     <t>Порядковый номер маршрута регулярных перевозок</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование маршрута регулярных перевозок </t>
   </si>
   <si>
     <t>Наименования промежуточных остановочных пунктов по маршруту регулярных перевозок</t>
   </si>
   <si>
     <t>Протяженность маршрута регулярных перевозок, км</t>
   </si>
   <si>
     <t>Характеристики транспортных средств, влияющие на качество перевозок (если данные сведения предусмотрены решением об установлении или изменении маршрута регулярных перевозок, контрактом либо заявкой на участие в открытом конкурсе, представленной участником открытого конкурса, по нерегулируемым тарифам)</t>
   </si>
   <si>
     <t>ул. Комсомольская,                                                                                                                                                                                                                                                                                                                                                              ул. Тюменская,                                                                                                                                                                                                                                                                                                                                                                     ул. Аникина,                                                                                                                                                                                                                                                                                                                                                                                 ул. Мира,                                                                                                                                                                                                                                                                                                                                                                                       пл. Сибиряков-Гвардейцев,                                                                                                                                                                                                                                                                                                                                          ул. Сибиряков-Гвардейцев,                                                                                                                                                                                                                                                                                                                                          ул. Покрышкина                                                                                                                                                                                                                                                                                                                                                                    (без отстоя)</t>
   </si>
   <si>
     <t>не установлен</t>
   </si>
   <si>
-    <t>4 года включительно</t>
-[...1 lines deleted...]
-  <si>
     <t>54АВ01/0116</t>
   </si>
   <si>
     <t>Центральный корпус – С/х Левобережный</t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) ул. Немировича-Данченко, 
 ул. Ватутина, 
 пл. им. Карла Маркса, 
 ул. Титова, 
 ул. Станиславского, 
 пл. Труда,
 пл. Энергетиков,
 ул. Станционная, 
 ул. Дукача, 
 ул. Хинганская
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Хинганская, 
 ул. Дукача, 
 ул. Станционная, 
 пл. Энергетиков,
 пл. Труда,
 ул. Станиславского, 
@@ -1182,66 +1159,54 @@
   <si>
     <t>12.16</t>
   </si>
   <si>
     <t>12.12</t>
   </si>
   <si>
     <t>16.04</t>
   </si>
   <si>
     <t>15.26</t>
   </si>
   <si>
     <t>26.12</t>
   </si>
   <si>
     <t>24.96</t>
   </si>
   <si>
     <t>6.74</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
-    <t>7.90</t>
-[...4 lines deleted...]
-  <si>
     <t>8.58</t>
   </si>
   <si>
     <t>8.42</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.03</t>
   </si>
   <si>
     <t>7.51</t>
   </si>
   <si>
     <t>7.55</t>
   </si>
   <si>
     <t>12.52</t>
   </si>
   <si>
     <t>12.10</t>
   </si>
   <si>
     <t>14.05</t>
   </si>
   <si>
     <t>14.41</t>
   </si>
   <si>
     <t>свыше 5 лет</t>
   </si>
   <si>
     <t xml:space="preserve">даты выпуска транспортных средств:
 11.12.2017
@@ -1904,110 +1869,50 @@
   <si>
     <t xml:space="preserve">(без отстоя, линия № 1) пл. им. Гарина-Михайловского,
 Вокзальная мгстр.,
 пр-кт Димитрова,
 пл. им. Кондратюка,
 ул. Фрунзе, 
 ул. Кошурникова, 
 ул. Бориса Богаткова, 
 ул. Доватора, 
 ул. В. Высоцкого
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Цветущая Плющиха»),
 ул. Плющихинская,
 ул. Татьяны Снежиной,
 ул. Волочаевская,
 ул. Лазурная,
 ул. Доватора,
 ул. Бориса Богаткова,  
 ул. Кошурникова, 
 пр-кт Дзержинского,  
 ул. Трикотажная, 
 ул. Авиастроителей, 
 ул. Учительская
-</t>
-[...58 lines deleted...]
-12. М. «Площадь Маркса»
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Затулинский ж/м
 2. Затулинский парк
 3. Кинотеатр «Рассвет»
 4. Ул. Громова 
 5. Училище 
 6. Ул. Зорге 
 7. Пл. им. Кирова
 8. Индустриальная
 9. ТГ «Левобережный»
 10. Пл. Сибиряков-Гвардейцев
 11. Из-во «Советская Сибирь»
 12. Гвардейская
 13. Ул. Покрышкина 
 14. М. «Площадь Маркса» (ул. Покрышкина)
 15. М. «Площадь Маркса»
 16. Башня 
 17. М. «Студенческая»
 18. Пл. Лыщинского 
 19. М. «Спортивная»
 20. Ул. Восход 
 21. Аллея Блокадников
 22. ГПНТБ
@@ -2988,172 +2893,50 @@
 17. Вокзал «Новосибирск-Главный»
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Вокзал «Новосибирск-Главный» 
 2. ЦУМ
 3. Институт горного дела 
 4. Стадион «Спартак»
 5. НИИТО
 6. Университет Экономики
 7. Ул. Селезнева
 8. Школа № 96
 9. ТиКРЦ «Сибирский Молл»
 10. Ул. Кошурникова
 11. М. «Золотая Нива»
 12. Ул. Адриена Лежена
 13. Ул. Есенина
 14. Библиотека им. Цветаевой
 15. Ул. Доватора
 16. Волочаевский ж/м
 17. Ул. Лазурная
 </t>
   </si>
   <si>
     <t>ПКиО «Сосновый бор» – Золотая горка</t>
-  </si>
-[...120 lines deleted...]
-</t>
   </si>
   <si>
     <t>М. «Площадь Маркса» – Ул. Дюканова</t>
   </si>
   <si>
     <t>ЖК «Северная корона» – Ключ-Камышенское Плато</t>
   </si>
   <si>
     <t>Затон – Вокзал «Новосибирск-Главный»</t>
   </si>
   <si>
     <t xml:space="preserve">1. Затон
 2. Ул. 2-я Портовая
 3. Ул. Портовая
 4. Речной колледж
 5. Поселок
 6. ПМК
 7. ГСК «Ромашка»         
 8. Лесоперевалка
 9. Димитровский мост
 10. Ул. Фабричная
 11. Театр «Красный Факел»
 12. Вокзал «Новосибирск-Главный»
 </t>
   </si>
@@ -4877,75 +4660,50 @@
 ул. Тюменская, 
 ул. Комсомольская,
 ул. Бронная,
 ул. Александра Чистякова,
 (п.м.о. «Ул. Александра Чистякова»)
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Ул. Александра Чистякова»),
 ул. Александра Чистякова,
 ул. Бронная,
 ул. Комсомольская, 
 ул. Тюменская, 
 ул. Аникина, 
 ул. Мира, 
 ул. Ватутина,
 ул. Широкая,
 пл. Труда,
 пл. Энергетиков,
 ул. Станционная,
 ул. 2-я Станционная,
 ул. Большая
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Микрорайон «Чистая Слобода»
-[...23 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Ул. Александра Анцупова
 2. Ул. Ивана Салащенко
 3. Ул. Полякова 
 4. Каменское шоссе
 5. Сады
 6. Золотая горка
 7. Ул. Седова 
 8. Ул. Ползунова 
 9. Сад им. Дзержинского
 10. Ул. Волочаевская 
 11. Гостиница «Северная»
 12. Авиационный колледж
 13. Ул. Королева 
 14. Ул. Красина 
 15. ПКиО «Березовая роща»
 16. М. «Березовая роща»
 17. Ул. Ломоносова 
 18. Ул. Кошурникова 
 19. М. «Золотая Нива»
 20. Ул. Федосеева
 21. Ул. Гаранина 
 22. Ул. Воинская 
 23. Ул. Красноармейская 
 24. Ул. Белинского 
 25. Октябрьский рынок
@@ -7001,57 +6759,50 @@
 ул. Фрунзе,
 ул. Кошурникова,
 ул. Бориса Богаткова,
 ул. Есенина,    
 Гусинобродское ш.,
 ул. Волочаевская,                                                                                                                                                                                                                                                                                                                                     
 ул. Татьяны Снежиной,
 ул. Плющихинская,                     
 (п.м.о. «Цветущая Плющиха»)
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Ул. Кутателадзе»),                                                                                                                                                                                                                                                                                                                            ул. Демакова,                                                                                                                                                                                                                                                                                                                                                            ул. Российская,                                                                                                                                                                                                                                                                                                                                                                    ул. Героев Труда,                                                                                                                                                                                                                                                                                                                                                                     пр-кт Строителей,                                                                                                                                                                                                                                                                                                                                                                         Бердское ш.,                                                                                                                                                                                                                                                                                                                                                   Старое ш.,                                                                                                                                                                                                                                                                                                                                                               Бердское ш.,                                                                                                                                                                                                                                                                                                                                                                ул. Большевистская (без отстоя)                                                                                                                                                                                                                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) пл. Инженера Будакова,
 ул. Большевистская,
 Бердское ш.,                                                                                                                                                                                                                                                                                                                                                                
 Старое ш.,      
 Бердское ш.,                                                                                                                                                                                                                                                                                                                                                   
 пр-кт Строителей,                                                                                                                                                                                                                                                                                                                                                                         
 ул. Героев Труда,                                                                                                                                                                                                                                                                                                                                                                     
 ул. Российская,                                                                                                                                                                                                                                                                                                                                                                    
 ул. Демакова,                                                                                                                                                                                                                                                                                                                                                            
 (п.м.о. «Ул. Кутателадзе»)                                                                                                                                                                                                                                                                                                                           
-</t>
-[...5 lines deleted...]
-Экологический класс – Евро-4, Евро-5
 </t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Экологический класс – Евро-5
 </t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Экологический класс – Евро-3, Евро-4, Евро-5</t>
   </si>
   <si>
     <t>Автобус, 
 Малый класс категории М3, 
 Экологический класс – Евро-4</t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Малый класс категории М3,
 Экологический класс – Евро-3, Евро-4</t>
   </si>
   <si>
@@ -8426,56 +8177,50 @@
 ул. Тюленина,
 ул. Земнухова,  
 ул. Краузе, 
 ул. Рассветная, 
 ул. Курчатова, 
 ул. Объединения, 
 ул. Богдана Хмельницкого, 
 ул. Дуси Ковальчук,          
 пл. им. Калинина,
 Красный пр-кт,                            
 пл. Инженера Будагова,            
 ул. Большевистская,              
 ул. Хитровская,                                
 ул. Дубравы,                           
 ул. Выборная, 
 ул. Пролетарская,
 ул. Выборная,
 ул. Ключ-Камышенское Плато, 
 (п.м.о. «Ключ-Камышенское Плато»)
 </t>
   </si>
   <si>
     <t>с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)</t>
   </si>
   <si>
-    <t>с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)ъ</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Ул. Учительская
 2. Ул. 25 лет Октября
 3. ДК им. Горького
 4. Ул. А. Невского
 5. Ул. Новая
 6. Тихий поселок
 7. Ул. Падунская
 8. Ул. Даргомыжского
 9. Городская больница
 10. НИИЖТ
 11. Магазин «Чемпион»
 12. Магазин «Уют»
 13. Ул. Плановая
 14. Зоопарк
 15. Ботанический ж/м
 16. Профилакторий
 17. Ул. Дачная
 18. ДК «Энергия»
 19. М. «Заельцовская»
 20. Пл. им. Калинина
 21. НИИЖТ
 22. Городская больница
 23. Ул. Даргомыжского
 24. Ул. Падунская
 25. Тихий поселок
@@ -9349,58 +9094,50 @@
 22. Пер. 18-й Бронный                                
 23. Разъезд                                     
 24. Ул. Петухова                               
 25. Весенняя                                    
 26. Универмаг «Кировский»                                   
 27. Бульвар                                       
 28. Пл. им. Кирова                                
 29. ЭЛСИБ                                        
 30. Ул. Виктора Уса                           
 31. Ул. Палласа                                  
 32. Сибэлектротерм                              
 33. Ул. Ивана Титкова                                  
 34. Сибирский грузовой терминал                                              
 35. Молкомбинат                                  
 36. Школа № 66                                   
 37. Ул. Хилокская                                  
 38. Бульвар Победы                     
 39. Автокомбинат                                 
 40. Ул. 9-й Гвардейской дивизии                                               
 41. Ул. Волховская                                
 42. Школа № 174                              
 43. Юго-Западный ж/м
 </t>
   </si>
   <si>
-    <t xml:space="preserve">ул. Титова, 
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">ул. Оловозаводская, 
 ул. Мира, 
 пл. Сибиряков-Гвардейцев,                       ул. Сибиряков-Гвардейцев,
 ул. Вертковская, 
 ул. Троллейная, 
 ул. 9-й Гвардейской дивизии, 
 ул. Волховская, 
 ул. Связистов, 
 ул. Невельского, 
 ул. Широкая,                                ул. Демьяновская (без отстоя)
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(п.м.о. «Цветной проезд»), 
 Весенний пр-д,                        ул. Жемчужная,
 Морской пр-кт, 
 пр-кт Академика Лаврентьева, 
@@ -10725,55 +10462,50 @@
 27. Ул. Кайтымовская
 28. Станция «Иня-Восточная»
 29. Пос. Клюквенный
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 05.11.2025 № 0089-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),     
 с 01.04.2025 изменение маршрута (Приказ ДТ от 21.03.2025 № 0001-од),
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 05.07.2024 № 121-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 18.11.2025 изменение маршрута (Приказ ДТ от 29.10.2025 № 0084-од)
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Ул. Белоусова
 2. Ул. Тружеников
 3. Шлюзы
 4. Дом молодежи «Маяк»
 5. Высший колледж информатики
 6. Проспект Университетский
 7. Цветной проезд
 8. Ул. Жемчужная 
 9. Дом Ученых 
 10. Морской проспект
 11. Институт Гидродинамики
 12. Институт Ядерной физики
 13. ВЦ
 14. Технопарк
 15. Ул. Инженерная
 16. Проспект Строителей
 17. Клиника им. Мешалкина
 18. Нижняя Ельцовка
 19. Ул. Лесосечная
 20. Детский сад № 18 
 21. Ул. Экваторная 
 22. Зеленая Горка
 23. Буддийский дацан
 24. Ул. Благовещенская
 25. Ул. Рождественская                  
@@ -10956,193 +10688,87 @@
 9. Зеленая Горка
 10. Ул. Экваторная
 11. Детский сад № 18
 12. Ул. Лесосечная
 13. Нижняя Ельцовка
 14. Клиника им. Мешалкина
 15. Проспект Строителей
 16. ДК «Юность»
 17. Ул. Инженерная
 18. Технопарк
 19. ВЦ
 20. Институт Ядерной физики
 21. Институт Гидродинамики
 22. Морской проспект
 23. Дом Ученых
 24. Ул. Жемчужная
 25. Цветной проезд
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 19.11.2025 изменение маршрута (Приказ ДТ от 14.11.2025 № 0096-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)  
 </t>
   </si>
   <si>
-    <t>6 лет включительно</t>
-[...1 lines deleted...]
-  <si>
     <t>Бугринская роща – Хлебозавод</t>
-  </si>
-[...96 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">с 08.12.2025 изменение маршрута (Приказ ДТ от 04.12.2025 № 0101-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 01.09.2024 изменение маршрута (Приказ ДТиДБК от 01.08.2024 № 145-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 08.12.2025 изменение маршрута (Приказ ДТ от 04.12.2025 № 0101-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.04.2025 изменение маршрута (Приказы ДТ от 23.03.2025 № 0003-од, от 21.03.2025 № 0001-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
  с 01.02.2025 изменение маршрута (Приказ ДТиДБК от 15.11.2024 № 299-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 12.03.2024 № 0038-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 01.11.2024 изменение маршрута (Приказ ДТиДБК от 13.08.2024 № 161-од)
-</t>
-[...3 lines deleted...]
-с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
 с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0022-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),  
 с 29.04.2025 изменение маршрута (Приказ ДТ от 18.04.2025 № 0015-од),
 с 27.12.2024 изменение маршрута (Приказ ДТиДБК от 13.12.2024 № 336-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
 с 29.04.2025 изменение маршрута (Приказ ДТ от 18.04.2025 № 0015-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
@@ -11351,56 +10977,50 @@
 16. Ул. 30 лет Октября 
 17. Храм на Ереванской
 18. Ул. Жуковского 
 19. Городской аэропорт
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Аэропорт, 
 Мочищенское ш., 
 ул. Жуковского, 
 ул. Плановая, 
 ул. Дуси Ковальчук,
 ул. Владимировская,
 ул. Фабричная,
 пл. Инженера Будагова,
 ул. Большевистская (без отстоя)
 </t>
   </si>
   <si>
     <t>Автобус, 
 Малый класс категории М2,
 Экологический класс –</t>
   </si>
   <si>
     <t xml:space="preserve">с 09.12.2025 установление маршрута (Приказ ДТ от 09.12.2025 № 0105-од)  
-</t>
-[...4 lines deleted...]
-с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Экологический класс – Евро-3, Евро-4</t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Средний класс, 
 Малый класс категории М3,
 Экологический класс – Евро-3, Евро-4
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 13.02.2026 изменение маршрута (Приказ ДТ от 03.02.2026 № 0006-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 2
 Средний класс – 1
 </t>
   </si>
@@ -12137,78 +11757,68 @@
 26. Сквер
 27. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                                                      28. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                                       29. Ул. Татьяны Снежиной 
 30. Три тополя                       
 31. Цветущая Плющиха
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Биатлонный комплекс                                                                                                                                                                                                                                                                                                                                                        2. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                                  3. Река Каменка
 4. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                          5. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                 6. Ул. Ползунова                                                                                                                                                                                                                                                                                                                                                                  7. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                                   8. Ул. Волочаевская                                                                                                                                                                                                                                                                                                                                                              9. Гостиница «Северная»                                                                                                                                                                                                                                                                                                                                                 10. Авиационный колледж                                                                                                                                                                                                                                                                                                                                                                 11. Ул. Королева                                                                                                                                                                                                                                                                                                                                                               12. Ул. Красина                                                                                                                                                                                                                                                                                                                                                                 13. ПКиО «Березовая роща»                                                                                                                                                                                                                                                                                                                                         14. СИБИРЬ-КОНЦЕРТ                                                                                                                                                                                                                                                                                                                                                       15. Ул. Некрасова                                                                                                                                                                                                                                                                                                                                                             16. Ул. Ипподромская                                                                                                                                                                                                                                                                                                                                                     17. Плехановский ж/м                                                                                                                                                                                                                                                                                                                                                  18. Ул. Народная                                                                                                                                                                                                                                                                                                                                                                  19. Городская больница                                                                                                                                                                                                                                                                                                                                                  20. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                            21. М. «Заельцовская»                                                                                                                                                                                                                                                                                                                                                    22. Театральный институт                                                                                                                                                                                                                                                                                                                                                             23. Ул. Северная                                                                                                                                                                                                                                                                                                                                                                24. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                                25. Ул. Байкальская                                                                                                                                                                                                                                                                                                                                                       26. Ул. Жуковского                                                                                                                                                                                                                                                                                                                                                          27. Ул. Бестужева                                                                                                                                                                                                                                                                                                                                                         28. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                                    29. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                       30. Лесная                                                                                                                                                                                                                                                                                                                                                                       31. Дом лесника                                                                                                                                                                                                                                                                                                                                                            32. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                            33. Дачное шоссе                                                                                                                                                                                                                                                                                                                                34. Эко-квартал                                                                                                                                                                                                                                                                                                                                                            35. Дачное шоссе                                                                                                                                                                                                                                                                                                                                36. Лыжная база «Динамо»                                                                                                                                                                                                                                                                                                                                                                         37. В/с «Ельцовка»                                                                                                                                                                                                                                                                                                                                                   38. Дом лесника                                                                                                                                                                                                                                                                                                                                                        39. Лесная                                                                                                                                                                                                                                                                                                                                                                 40. ЖК «Лесное»                                                                                                                                                                                                                                                                                                                                                    41. Заельцовское кладбище                                                                                                                                                                                                                                                                                                                             42. Храм Святого муч. Евгения                                                                                                                                                                                                                                                                                                                       43. Ул.Бестужева                                                                                                                                                                                                                                                                                                                                                  44. Ул.Жуковского                                                                                                                                                                                                                                                                                                                                                  45. Ул.Байкальская                                                                                                                                                                                                                                                                                                                                                      46. Сибирский Кадетский Корпус                                                                                                                                                                                                                                                                                                                    47. Ул.Северная                                                                                                                                                                                                                                                                                                                                                      48. Театральный институт  
 49. М. «Заельцовская»                                                                                                                                                                                                                                                                                                                                                  50. пл. им. Калинина                                                                                                                                                                                                                                                                                                                                           51. Университет путей сообщения                                                                                                                                                                                                                                                                                                                                                                   52. Городская больница                                                                                                                                                                                                                                                                                                                                      53. Универмаг «Калининский»                                                                                                                                                                                                                                                                                                                         54. Ул.Народная                                                                                                                                                                                                                                                                                                                                                      55. Плехановский ж/м                                                                                                                                                                                                                                                                                                                                            56. Ул.Ипподромская                                                                                                                                                                                                                                                                                                                                            57. Ул.Д. Бедного                                                                                                                                                                                                                                                                                                                                                      58. Ул.Некрасова                                                                                                                                                                                                                                                                                                                                                      59. ДК «Строитель»                                                                                                                                                                                                                                                                                                                                                60. ПКиО «Березовая роща»                                                                                                                                                                                                                                                                                                                               61. Ул.Красина                                                                                                                                                                                                                                                                                                                                                            62. Ул.Королева                                                                                                                                                                                                                                                                                                                                                         63. Радиоколледж                                                                                                                                                                                                                                                                                                                                                         64. Гостиница «Северная»                                                                                                                                                                                                                                                                                                                                    65. Ул.Волочаевская                                                                                                                                                                                                                                                                                                                                                 66. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                       67. Ул.Ползунова                                                                                                                                                                                                                                                                                                                                                       68. Сад им. Дзержинского                                                                                                                                                                                                                                                                                                                                    69. Ул.Волочаевская                                                                                                                                                                                                                                                                                                                                               70. Река Каменка
 71. Новосибирский автовокзал-Главный                                                                                                                                                                                                                                                                                                        72. Биатлонный комплекс                         
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),    
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),    
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Большой класс -  13              
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">с 01.05.2026 изменение маршрута (Приказ ДТ от 27.04.2026 № 0038-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">пл. им. Калинина,                 
 ул. Дуси Ковальчук,                           
 ул. Богдана Хмельницкого,             
 ул. Учительская, 
 ул. Авиастроителей, 
 ул. Трикотажная, 
 пр-кт Дзержинского, 
 ул. Волочаевская, 
 Гусинобродское ш., 
 ул. Никитина
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 15.05.2026 изменение маршрута (Приказ ДТ от 20.03.2026 № 0027-од)
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">Большой класс – 18
 (ежегодно с 01.06 по 01.09: Большой класс – 14)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од), 
  с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 14
 (ежегодно с 01.06 по 01.09: Большой класс – 10)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 29.01.2025 изменение маршрута (Приказ ДТиДБК от 27.01.2025 № 0021-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 12
 (ежегодно с 01.06 по 01.09: Большой класс – 10)
 </t>
@@ -12259,78 +11869,50 @@
     <t xml:space="preserve">Средний класс - 4 
 (ежегодно с 01.06 по 01.09: Средний класс - 3)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Средний класс - 12 
 (ежегодно с 01.06 по 01.09: Средний класс - 10)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
 с 26.02.2026 изменение маршрута (Приказ ДТ от 19.02.2026 № 0013-од)
 с 14.11.2025 изменение маршрута (Приказ ДТ от 05.11.2025 № 0089-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 20
 (ежегодно с 01.06 по 01.09: Большой класс – 18)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),        
  с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
-</t>
-[...26 lines deleted...]
-25. Ул. Писарева
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t>Юго-Западный ж/м -  Университет биотехнологий</t>
   </si>
   <si>
     <t xml:space="preserve">1. Юго-Западный ж/м
 2. Школа № 174
 3. Ул. Волховская 
 4. Ул. Полтавская
 5. Ул. Куйбышева 
 6. Ул. Пермская 
 7. Клуб им. Чехова
 8. Ул. Петропавловская 
 9. Пл. им. Станиславского
 10. Монумент Славы
 11. ПКиО им. Кирова
 12. ТЭЦ-2
 13. ТЭЦ-3
 14. Проезд Энергетиков
@@ -12637,57 +12219,50 @@
 34. Дом Ленина
 35. Театр «Глобус»
 36. М. «Октябрьская»
 37. ГПНТБ
 38. Универмаг «Октябрьский»
 39. Ул. Никитина 
 40. Ул. Тургенева 
 41. Ул. К. Либкнехта 
 42. Сквер Героев Донбасса
 43. Ул. Панфиловцев 
 44. Университет биотехнологий
 45. Сад Мичуринцев
 46. Ул. Куприна 
 47. Ул. Карбышева
 48. Ул. В. Высоцкого
 49. Плющихинский ж/м
 50. Сквер
 51. Детский сад № 100
 52. Ул. Виталия Потылицына
 53. Ул. Татьяны Снежиной
 54. Три тополя
 54. Цветущая Плющиха
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Цветущая Плющиха
 2. Три толя
 3. Ул. Татьяны Снежиной                                                                                                                                                                                                                                                                                                                                           4. Ул. Виталия Потылицына
 5. Детский сад № 100                                                                                                                                                                                                                                                                                                                                                    6. Сквер
 7. Плющихинский ж/м
 8. Ул. В. Высоцкого 
 9. Восточный ж/м
 10. Гусинобродское шоссе
 11. Ул. Карбышева
 12. Ул. Толбухина 
 13. Волочаевский ж/м
 14. Ул. Куприна 
 15. Сад Мичуринцев                                                                                                                                                                                                                                                                                                                                                 16. Университет биотехнологий
 17. Ул. Панфиловцев 
 18. Сквер Героев Донбасса
 19. Ул. К. Либкнехта 
 20. Ул. Тургенева 
 21. Ул. Никитина 
 22. Универмаг «Октябрьский»
 23. ГПНТБ
 24. М. «Октябрьская»
 25. Театр «Глобус»
 26. Дом Ленина
 27. Пл. им. Ленина
 28. ЦУМ
@@ -12699,56 +12274,50 @@
 34. М. «Маршала Покрышкина»
 35. Ул. Ипподромская 
 36. СИБИРЬ-КОНЦЕРТ
 37. ПКиО «Березовая роща»
 38. Ул. Красина
 39. Ул. Королева
 40. Авиационный колледж
 41. Гостиница «Северная»
 42. Ул. Волочаевская 
 43. Сад им. Дзержинского
 44. Ул. Волочаевская
 45. Река Каменка 
 46. Ул. Техническая 
 47. Школа № 71
 48. Ул. Почтовая 
 49. Гусинобродское шоссе
 50. Ул. В. Высоцкого 
 51. Плющихинский ж/м
 52. Сквер
 53. Детский сад № 100                                                                                                                                                                                                                                                                                                                                              54. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                              55. Ул. Татьяны Снежиной
 56. Три тополя
 57. Цветущая Плющиха
 </t>
   </si>
   <si>
-    <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Чемской бор
 2. ПКиО «У моря Обского» 
 3.Больница № 3
 4. Ул. Ветлужская 
 5. Ул. Гидромонтажная 
 6. Ул. Печатников 
 7. Ул. Часовая 
 8. Ул. Приморская 
 9. С. Огурцово
 10. Пос. Элитный
 11. Мебельная фабрика
 12. Оловозавод
 13. Разъезд Бугринский
 14. Лыжная база
 15. Ул. Немировича-Данченко
 16. ГУМ 
 17. Башня
 18. М. «Студенческая» 
 19. Центральный корпус
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од, Приказ ДТ от 27.04.2026 № 0037-од), 
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
@@ -12802,53 +12371,50 @@
 Большой класс - 0, 
 Средний класс - 6)
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Центральный корпус
 2. Ул. Немировича-Данченко
 3. Ул. Немировича-Данченко
 4. Лыжная база
 5. Разъезд Бугринский
 6. Оловозавод
 7. Мебельная фабрика
 8. Пос. Элитный
 9. С. Огурцово
 10. Ул. Приморская 
 11. Ул. Часовая 
 12. Ул. Печатников 
 13. Ул. Гидромонтажная 
 14. Ул. Ветлужская 
 15. Больница № 3
 16. ПКиО «У моря Обского»
 17. Чемской бор
 </t>
   </si>
   <si>
-    <t>МКП "ГЭТ", 630123, НСО, г.Новосибирск, ул.Аэропорт, 17, ОГРН: 1025401018554, ИНН 5402108170, get-nsk.ru</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru          </t>
   </si>
   <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru   </t>
   </si>
   <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru    </t>
   </si>
   <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru     </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Грицев Андрей Леонидович, ОГРНИП: 304547319500041, ИНН 540907309079, gritsev@bk.ru                                      </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Грицев Андрей Леонидович, ОГРНИП: 304547319500041, ИНН 540907309079, gritsev@bk.ru      </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Магистраль-ТрансАвто", 630120, НСО, г. Новосибирск, ул. Связистов, д.11, ОГРН: 1095404008040, ИНН 5404388003, sibir_t@mail.ru                                   </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru    </t>
@@ -12988,146 +12554,614 @@
   <si>
     <t xml:space="preserve">ООО "Академ Лайн", 630128, г.Новосибисрк, ул. Демакова, 23/5, оф. 309, ОГРН: 1045404692123, ИНН: 5408229572, akadem.lain@yandex.ru                             </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Остапенко Эдуард Александрович, ОГРНИП: 304547304800019, ИНН: 540821274917, Eduardostapenko@mail.ru                           </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Сарычев Виталий Валерьевич, ОГРНИП: 304541025300028, ИНН: 541073086307, sarishev1251@mail.ru  </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Малинкин Алексей Владимирович, ОГРНИП: 304547312000070, ИНН: 540806566440, akadem.lain@yandex.ru                             </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Кожанов Анатолий Николаевич, ОГРНИП: 304543311400067, ИНН: 543311704364, xoxol65@list.ru                                         </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Молокова Людмила Николаевна, ОГРНИП: 304547310300015, ИНН: 540960401915, ostanina70@inbox.ru                               </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Диамант-1", 630052, НСО, г. Новосибирск, ул. Толмачевская 25, стр.1, ком.407, ОГРН: 1055445001820, ИНН 5445118790, Olga7502@yandex.ru                    </t>
   </si>
   <si>
     <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, системы безналичной оплаты проезда - 100%</t>
   </si>
   <si>
-    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%   </t>
-[...4 lines deleted...]
-  <si>
     <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%</t>
   </si>
   <si>
-    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%  </t>
-[...4 lines deleted...]
-  <si>
     <t>Наименование, место нахождения (для юридического лица), государственный регистрационный номер записи о создании юридического лица, фамилия, имя и, если имеется отчество, место жительства (для индивидуального предпринимателя), государственный регистрационный номер записи о государственной регистрации индивидуального предпринимателя, идентификационный номер налогоплательщика, которому предоставлено право осуществления перевозок по маршруту регулярных перевозок, адрес электронной почты</t>
-  </si>
-[...1 lines deleted...]
-    <t>наличие низкого пола - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов - 100%, наличие безналичной оплаты проезда - 100%, наличие бортового оборудования, предназначенное для взаимодействия с оператором информационной системы навигации - 100%, наличие системы информирования пассажиров (автоинформатор) - 100%, наличие видеорегистраторов, производящих запись движения транспортных средств по дороге и обстановке в салоне - 100%</t>
   </si>
   <si>
     <t>Наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие системы безналичной оплаты проезда - 100%</t>
   </si>
   <si>
     <t>наличие системы безналичной оплаты проезда - 100%</t>
   </si>
   <si>
     <t>Наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и (или) телевизора) - 100%, наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках - 100%</t>
   </si>
   <si>
     <t>Наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и (или) телевизора) - 100%</t>
   </si>
   <si>
     <t>Наличие системы кондиционирования воздуха - 100%, наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и(или) телевизора) - 100%, наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках - 100%</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Автолига", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 209, ОГРН: 1035401308480, ИНН 5403164226, smkv2007@yandex.ru                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Автолига", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 209, ОГРН: 1035401308480, ИНН 5403164226, smkv2007@yandex.ru                                  </t>
   </si>
   <si>
     <t>Всего таксомоторных маршрутов: 32</t>
   </si>
   <si>
     <t xml:space="preserve">с 06.07.2026 отмена маршрута (Приказ ДТ от 06.07.2026 № 0061-од),
 с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),            
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t>54ТЛ15к/0726</t>
+  </si>
+  <si>
+    <t>с 18.07.2026 по 26.07.2026 установление временного маршрута (Приказ ДТ от 07.07.2026 № 0065-од)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Автобус, 
+Большой класс, 
+Экологический класс – Евро-4, Евро-5 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс -  6            
+</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">М. «Площадь Маркса» (ул. Покрышкина) – Северо-Чемской ж/м </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
+        <color theme="5"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>Всего троллейбусных маршрутов: 15</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)     с 15.07.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0069-од).                       </t>
+    <t>Всего троллейбусных маршрутов: 14</t>
+  </si>
+  <si>
+    <t>Всего городских маршрутов: 115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%, наличие информационного табло (электронное или светодиодное) - 100%   </t>
+  </si>
+  <si>
+    <t>5 лет включительно</t>
+  </si>
+  <si>
+    <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов - 100%, </t>
+  </si>
+  <si>
+    <t>7 лет включительно</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большой класс -  15              
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 07.08.2026 изменение маршрута (Приказ ДТ от 05.08.2026 № 0081-од),   
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
+с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
+</t>
+  </si>
+  <si>
+    <t>Микрорайон «Чистая Слобода» –  Ул. Вертковская – Микрорайон «Чистая Слобода»</t>
+  </si>
+  <si>
+    <t>Микрорайон «Чистая Слобода» – Ул. Котовского – Микрорайон «Чистая Слобода»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Микрорайон «Чистая Слобода»
+2. Ул. Облачная
+3. Пос. Южный (по требованию)
+4. Ул. Бийская
+5. Ул. Танкистов (по требованию)
+6. Ул. Пилотов
+7. Пер. Широкий (по требованию)                                  
+8. Ул. Пермская                                 
+9. Клуб им. Чехова 
+10. Ул. Степная                                
+11. Квартал «Софийский»
+12. Ул. Районная (по требованию)                               
+13. Ул. Станиславского 
+14. Ул. Костычева  
+15. Ул. Римского-Корсакова 
+16. Дом Радио 
+17. Ул. Вертковская 
+18. Ул. Покрышкина 
+19. М. «Площадь Маркса»
+20. Ул. Титова
+21. Магазин «Телевизоры»
+22. Ул. Космическая
+23. Ул. Геодезическая
+24. Ул. Блюхера
+25. Институт Зональный
+26. Ул. Котовского
+27. ДК «Металлург»
+28. ГПТУ-50
+29. Вокзал «Новосибирск-Западный»
+30. Ленинский ЗАГС
+31. Ул. Плахотного
+32. Клуб им. Чехова
+33. Ул. Пермская
+34. Пер. Широкий (по требованию)
+35. Ул. Пилотов
+36. Ул. Танкистов (по требованию)
+37. Ул. Бийская
+38. Пос. Южный (по требованию)
+39. Ул. Облачная
+40. Микрорайон «Чистая Слобода»
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 27.07.2026 № 0075-од, Приказ ДТ от 28.07.2026 № 0076-од )
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Молкомбинат
+2. Сибирский грузовой терминал (по требованию)
+3. Ул. Ивана Титкова (по требованию)
+4. Сибэлектротерм (по требованию)
+5. Ул. Палласа 
+6. Ул. Виктора Уса 
+7. ЭЛСИБ
+8. Индустриальная
+9. ТГ «Левобережный»
+10. Пл. Сибиряков-Гвардейцев
+11. Ул. Покрышкина 
+12. М. «Площадь Маркса»
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 27.07.2026 № 0075-од, Приказ ДТ от 28.07.2026 № 0076-од )
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 27.07.2026 № 0075-од, Приказ ДТ от 28.07.2026 № 0076-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Бугринская роща
+2. Ул. Оловозаводская
+3. Ул. Тюменская 
+4. Промышленная (по требованию) 
+5. Ул. Брюллова
+6. Оловозавод 
+7. Поликлиника № 21
+8. Строительная 
+9. Ул. Мира 
+10. Пл. Сибиряков-Гвардейцев
+11. Ул. Вертковская 
+12. Дом Радио 
+13. Ул. Римского-Корсакова 
+14. Ул. Серафимовича (по требованию)
+15. Ул. Костычева 
+16. Ул. Станиславского 
+17. Ул. Районная (по требованию)                      
+18. Квартал «Софийский»                   
+19.  Станиславский ж/м 
+20. Кирзавод
+21. Автокомбинат
+22. Ул. 9-й Гвардейской дивизии (по требованию) 
+23. Ул. Волховская 
+24. ЖК «Радуга» (по требованию)
+25. Ул. Оборонная (по требованию) 
+26. Ул. Связистов (по требованию) 
+27. Ул. Пилотов
+28. Ул. Озерная (по требованию)
+29. Ул. Ташкентская 
+30. Ул. Невельского 
+31. Ул. Широкая 
+32. Ул. Киевская 
+33. Хлебозавод
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Хлебозавод
+2. Ленинский ЗАГС
+3. Ул. Плахотного 
+4. Клуб им. Чехова
+5. Ул. Степная 
+6. Квартал «Софийский» 
+7. Ул. Районная (по требованию)                         
+8. Ул. Станиславского 
+9. Ул. Костычева 
+10. Ул. Римского-Корсакова 
+11. Дом Радио
+12. Ул. Вертковская 
+13. Пл. Сибиряков-Гвардейцев
+14. Ул. Мира 
+15. Строительная
+16. Поликлиника № 21
+17. Оловозавод
+18. Ул. Блюллова
+19. Промышленная (по требованию)
+20. Ул. Тюменская 
+21. Ул. Оловозаводская
+22. Бугринская роща
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 24.12.2025 изменение маршрута (Приказ ДТ от 22.12.2025 № 0112-од)
+с 18.11.2025 изменение маршрута (Приказ ДТ от 29.10.2025 № 0084-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. ПКиО «Сосновый бор»                                     
+2. Ул. Новая Заря (по требованию)                         
+3. Ул. Учительская 
+4. Ул. О. Дундича 
+5. Библиотека им. Островского
+6. Сквер «Авиаконструктора Антонова» 
+7. Дом одежды
+8. Гипроуголь (по требованию)
+9. ДК им. Чкалова
+10. Ул. Волочаевская 
+11. Сад им. Дзержинского
+12. Ул. Ползунова 
+13. Ул. Седова 
+14. Золотая горка
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Гусинобродское шоссе 
+2. Ул. Карбышева
+3. Ул. Толбухина 
+4. Волочаевский ж/м
+5. Ул. Куприна 
+6. Сад Мичуринцев 
+7. Университет биотехнологий
+8. Ул. Панфиловцев 
+9. Сквер Героев Донбаса
+10. Педагогический лицей им. А. С. Пушкина (по требованию)
+11. Ул. К. Либкнехта 
+12. Сибстрин
+13. Октябрьский рынок 
+14. Восход ж/м
+15. Ул. Гурьевская 
+16. Ул. Зыряновская 
+17. Ул. Маковского 
+18. Ул. Мостовая
+19. Ул. Сибревкома
+20. Ул. Октябрьская 
+21. Ул. Депутатская 
+22. Театр Оперы и Балета
+23. Стадион «Спартак»
+24. М. «Сибирская»
+25. Ул. Писарева
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Пл. им. Калинина
+2. Университет путей сообщения
+3. Городская больница 
+4. Универмаг «Калининский»
+5. Стадион «Сибирь» 
+6. ДК им. Горького
+7. Ул. 25 лет Октября
+8. Ул. Учительская                              
+9. Ул. О. Дундича                        
+10. Библиотека им. Островского                          
+11. Сквер «Авиаконструктора Антонова»                             
+12. Дом одежды                          
+13. Гипроуголь (по требованию)
+14. ДК им. Чкалова
+15. Ул. Волочаевская 
+16. Река Каменка
+17. Ул. Техническая 
+18. Школа № 71
+19. Ул. Почтовая 
+20. Гусинобродское шоссе 
+21. Ул. Карбышева
+22. Ул. Толбухина 
+23. Волочаевский ж/м
+24. Ул. Куприна 
+25. Сад Мичуринцев
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 15.05.2026 изменение маршрута (Приказ ДТ от 20.03.2026 № 0027-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Бугринская роща
+2. Ул. Оловозаводская
+3. Ул. Тюменская 
+4. Промышленная (по требованию)
+5. Ул. Брюллова
+6. Оловозавод 
+7. Поликлиника № 21
+8. Строительная 
+9. Ул. Мира 
+10. Пл. Сибиряков-Гвардейцев
+11. Ул. Покрышкина 
+12. М. «Площадь Маркса» 
+13. Ул. Титова
+14. Магазин «Телевизоры»
+15. Ул. Космическая 
+16. Ул. Геодезическая 
+17. Ул. Блюхера 
+18. Институт Зональный
+19. Ул. Котовского
+20. ДК «Металлург»
+21. ГПТУ-50
+22. Вокзал «Новосибирск-Западный»
+23. Ленинский ЗАГС
+24. Ул. Плахотного 
+25. Клуб им. Чехова
+26. Ул. Степная 
+27. Квартал «Софийский»
+28. Станиславский ж/м 
+29. Кирзавод
+30. Автокомбинат
+31. Ул. 9-й Гвардейской дивизии (по требованию)
+32. Ул. Волховская 
+33. Школа № 174
+34. Юго-Западный ж/м
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Юго-Западный ж/м                    
+2. Школа № 174                           
+3. Ул. Волховская                          
+4. Ул. 9-й Гвардейской дивизии (по требованию)                                        
+5. Автокомбинат                                   
+6. Кирзавод                                   
+7. Станиславский ж/м                     
+8. Квартал «Софийский»                         
+9. Ул. Районная (по требованию)                            
+10. Ул. Станиславского                  
+11. Ул. Костычева                                                  
+12. Ул. Римского-Корсакова                                      
+13. Дом Радио                                
+14. Ул. Вертковская                            
+15. Ул. Покрышкина                          
+16. М. «Площадь Маркса»
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. М. «Площадь Маркса»                   
+2. Ул. Покрышкина                             
+3. Ул. Вертковская                              
+4. Дом Радио                                     
+5. Ул. Римского-Корсакова                       
+6. Ул. Серафимовича (по требованию)            
+7. Ул. Костычева                                       
+8. Ул. Станиславского                    
+ 9. Ул. Районная (по требованию)                        
+10. Квартал «Софийский»                               
+11. Станиславский ж/м                    
+12. Кирзавод                                       
+13. Автокомбинат                                  
+14. Ул. 9-й Гвардейской дивизии (по требованию)                                              
+15. Ул. Волховская                               
+16. Школа № 174                               
+17. Юго-Западный ж/м
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Юго-Западный ж/м
+2. Школа № 174
+3. ЖДК «Радуга» (по требованию)
+4. Ул. Оборонная (по требованию) 
+5. Ул. Связистов (по требованию)
+6. Ул. Пилотов
+7. Ул. Озерная (по требованию)
+8. Ул. Ташкентская 
+9. Ул. Невельского 
+10. Ул. Широкая 
+11. Ул. Киевская 
+12. Хлебозавод
+13. Вокзал «Новосибирск-Западный»
+14. ГПТУ-50
+16. ДК «Металлург»
+17. Ул. Котовского
+18. Институт Зональный
+19. Ул. Блюхера 
+20. Ул. Геодезическая 
+21. Ул. Космическая 
+22. Магазин «Телевизоры»
+23. Ул. Титова
+24. М. «Площадь Маркса» 
+25. Ул. Покрышкина 
+26. Пл. Сибиряков-Гвардейцев
+27. ТГ «Левобережный»
+28. Индустриальная
+29. Пл. им. Кирова
+30. Бульвар
+31. Универмаг «Кировский»
+32. Весенняя 
+33. Ул. Петухова                           
+34. Советское шоссе
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 13.08.2026 изменение маршрута (Приказ ДТ от 28.07.2026 № 0076-од)
+с 18.11.2025 изменение маршрута (Приказ ДТ от 29.10.2025 № 0084-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ул. Титова, 
+ул. Троллейная, 
+ул. Вертковская, 
+ул. Сибиряков-Гвардейцев,  
+ул. Покрышкина,                     
+пл. им. Карла Маркса,
+ул. Блюхера,
+ул. Котовского,
+ул. Ватутина,
+ул. Широкая,
+ул. Троллейная,
+ул. Титова
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ул. Титова, 
+ул. Троллейная, 
+ул. Широкая,
+ул. Ватутина,
+ул. Котовского,
+ул. Блюхера,
+пл. им. Карла Маркса,
+ул. Покрышкина,
+ул. Сибиряков-Гвардейцев,
+ул. Вертковская,
+ул. Троллейная,
+ул. Титова
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Микрорайон «Чистая Слобода»
+2. Ул. Облачная
+3. Пос. Южный (по требованию)
+4. Ул. Бийская
+5. Ул. Танкистов (по требованию)
+6. Ул. Пилотов
+7. Пер. Широкий (по требованию)                          
+8. Ул. Пермская    
+9. Клуб им. Чехова
+10. Ул. Плахотного 
+11. Ленинский ЗАГС
+12. Вокзал «Новосибирск-Западный»
+13. ГПТУ-50
+14. ДК «Металлург»
+15. Ул. Котовского
+16. Институт Зональный
+17. Ул. Блюхера
+18. Ул. Геодезическая
+19. Ул. Космическая
+20. Магазин «Телевизоры»
+21. Ул. Титова
+22. М. «Площадь Марска»
+23. Ул. Покрышкина
+24. Ул. Вертковская
+25. Дом Радио
+26. Ул. Римского-Корсакова
+27. Ул. Серафимовича (по требованию)
+28. Ул. Костычева
+29. Ул. Станиславского
+30. Ул. Районная (по требованию)
+31. Квартал «Софийский»
+32. Ул. Степная
+33. Клуб им. Чехова
+34. Ул. Пермская    
+35. Пер. Широкий (по требованию)                          
+36. Ул. Пилотов
+37. Ул. Танкистов (по требованию)
+38. Ул. Бийская
+39. Пос. Южный (по требованию)
+40. Ул. Облачная
+41. Микрорайон «Чистая Слобода»
+</t>
+  </si>
+  <si>
+    <t>МКП "ГЭТ", 630123, НСО, г.Новосибирск, ул.Аэропорт, 17, ОГРН: 1025401018554, ИНН 5402108170, get@get-nsk.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 14.08.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0070-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од, Приказ ДТ от 19.05.2025 № 0032-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 14.08.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0070-од)
+с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
+с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
+с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 14.08.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0070-од)
+с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
+с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 14.08.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0070-од)
+с 01.09.2025 изменение маршрута (Приказ ДТ от 22.08.2025 № 0064-од)
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)    
+ с 15.07.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0069-од).   
+                    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="23">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -13236,57 +13270,50 @@
       <sz val="8"/>
       <color theme="5" tint="-0.249977111117893"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="5" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="5"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="5"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -13401,51 +13428,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="662">
+  <cellXfs count="663">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -13527,53 +13554,50 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -13652,53 +13676,50 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -13879,73 +13900,67 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -14303,97 +14318,91 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
@@ -14421,976 +14430,997 @@
     <xf numFmtId="14" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...525 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -15650,13968 +15680,14112 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y236"/>
+  <dimension ref="A1:Y239"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L142" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="V68" sqref="V68:V69"/>
+    <sheetView tabSelected="1" zoomScale="47" zoomScaleNormal="47" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.28515625" style="34" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="24.42578125" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="38" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" style="38" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="38" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" style="38" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="38" customWidth="1"/>
     <col min="10" max="11" width="12.5703125" style="38" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" customWidth="1"/>
-    <col min="15" max="15" width="28.85546875" style="162" customWidth="1"/>
+    <col min="15" max="15" width="28.85546875" style="160" customWidth="1"/>
     <col min="16" max="16" width="23.5703125" style="38" customWidth="1"/>
     <col min="17" max="18" width="21.85546875" customWidth="1"/>
     <col min="19" max="19" width="17.140625" customWidth="1"/>
     <col min="20" max="20" width="20.85546875" style="30" customWidth="1"/>
     <col min="21" max="21" width="15.140625" style="46" customWidth="1"/>
-    <col min="22" max="22" width="19.42578125" style="200" customWidth="1"/>
+    <col min="22" max="22" width="19.42578125" style="196" customWidth="1"/>
     <col min="23" max="24" width="16.5703125" style="46" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="628" t="s">
+      <c r="A1" s="554" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="628"/>
-[...22 lines deleted...]
-      <c r="Y1" s="628"/>
+      <c r="B1" s="554"/>
+      <c r="C1" s="554"/>
+      <c r="D1" s="554"/>
+      <c r="E1" s="554"/>
+      <c r="F1" s="554"/>
+      <c r="G1" s="554"/>
+      <c r="H1" s="554"/>
+      <c r="I1" s="554"/>
+      <c r="J1" s="554"/>
+      <c r="K1" s="554"/>
+      <c r="L1" s="554"/>
+      <c r="M1" s="554"/>
+      <c r="N1" s="554"/>
+      <c r="O1" s="554"/>
+      <c r="P1" s="554"/>
+      <c r="Q1" s="554"/>
+      <c r="R1" s="554"/>
+      <c r="S1" s="554"/>
+      <c r="T1" s="554"/>
+      <c r="U1" s="554"/>
+      <c r="V1" s="554"/>
+      <c r="W1" s="554"/>
+      <c r="X1" s="554"/>
+      <c r="Y1" s="554"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2"/>
       <c r="B2" s="28"/>
       <c r="C2" s="27"/>
       <c r="D2" s="5"/>
       <c r="E2" s="37" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="37"/>
-      <c r="P2" s="158"/>
+      <c r="P2" s="156"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="13"/>
       <c r="U2" s="3"/>
-      <c r="V2" s="197"/>
+      <c r="V2" s="193"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="26"/>
     </row>
     <row r="3" spans="1:25" ht="50.25" customHeight="1">
-      <c r="A3" s="629" t="s">
+      <c r="A3" s="555" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="629" t="s">
+      <c r="B3" s="555" t="s">
+        <v>234</v>
+      </c>
+      <c r="C3" s="533" t="s">
+        <v>235</v>
+      </c>
+      <c r="D3" s="533" t="s">
+        <v>236</v>
+      </c>
+      <c r="E3" s="533" t="s">
         <v>237</v>
       </c>
-      <c r="C3" s="547" t="s">
+      <c r="F3" s="557" t="s">
+        <v>145</v>
+      </c>
+      <c r="G3" s="533" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="557" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="638" t="s">
         <v>238</v>
       </c>
-      <c r="D3" s="547" t="s">
+      <c r="J3" s="639"/>
+      <c r="K3" s="639"/>
+      <c r="L3" s="640"/>
+      <c r="M3" s="533" t="s">
+        <v>0</v>
+      </c>
+      <c r="N3" s="533" t="s">
+        <v>1</v>
+      </c>
+      <c r="O3" s="636" t="s">
+        <v>312</v>
+      </c>
+      <c r="P3" s="533" t="s">
+        <v>295</v>
+      </c>
+      <c r="Q3" s="533" t="s">
         <v>239</v>
       </c>
-      <c r="E3" s="547" t="s">
-[...49 lines deleted...]
-      <c r="Y3" s="629" t="s">
+      <c r="R3" s="533" t="s">
+        <v>233</v>
+      </c>
+      <c r="S3" s="533" t="s">
+        <v>232</v>
+      </c>
+      <c r="T3" s="536" t="s">
+        <v>989</v>
+      </c>
+      <c r="U3" s="564" t="s">
+        <v>228</v>
+      </c>
+      <c r="V3" s="561" t="s">
+        <v>284</v>
+      </c>
+      <c r="W3" s="562"/>
+      <c r="X3" s="563"/>
+      <c r="Y3" s="555" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="164.25" customHeight="1">
-      <c r="A4" s="630"/>
-[...6 lines deleted...]
-      <c r="H4" s="632"/>
+      <c r="A4" s="556"/>
+      <c r="B4" s="556"/>
+      <c r="C4" s="534"/>
+      <c r="D4" s="534"/>
+      <c r="E4" s="534"/>
+      <c r="F4" s="558"/>
+      <c r="G4" s="534"/>
+      <c r="H4" s="558"/>
       <c r="I4" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>255</v>
-[...19 lines deleted...]
-      <c r="Y4" s="630"/>
+        <v>251</v>
+      </c>
+      <c r="M4" s="534"/>
+      <c r="N4" s="534"/>
+      <c r="O4" s="637"/>
+      <c r="P4" s="534"/>
+      <c r="Q4" s="535"/>
+      <c r="R4" s="534"/>
+      <c r="S4" s="534"/>
+      <c r="T4" s="537"/>
+      <c r="U4" s="565"/>
+      <c r="V4" s="194" t="s">
+        <v>281</v>
+      </c>
+      <c r="W4" s="142" t="s">
+        <v>282</v>
+      </c>
+      <c r="X4" s="142" t="s">
+        <v>283</v>
+      </c>
+      <c r="Y4" s="556"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="648" t="s">
+      <c r="A5" s="538" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="649"/>
-[...22 lines deleted...]
-      <c r="Y5" s="650"/>
+      <c r="B5" s="539"/>
+      <c r="C5" s="539"/>
+      <c r="D5" s="539"/>
+      <c r="E5" s="539"/>
+      <c r="F5" s="539"/>
+      <c r="G5" s="539"/>
+      <c r="H5" s="539"/>
+      <c r="I5" s="539"/>
+      <c r="J5" s="539"/>
+      <c r="K5" s="539"/>
+      <c r="L5" s="539"/>
+      <c r="M5" s="539"/>
+      <c r="N5" s="539"/>
+      <c r="O5" s="539"/>
+      <c r="P5" s="539"/>
+      <c r="Q5" s="539"/>
+      <c r="R5" s="539"/>
+      <c r="S5" s="539"/>
+      <c r="T5" s="539"/>
+      <c r="U5" s="539"/>
+      <c r="V5" s="539"/>
+      <c r="W5" s="539"/>
+      <c r="X5" s="539"/>
+      <c r="Y5" s="540"/>
     </row>
-    <row r="6" spans="1:25" s="36" customFormat="1" ht="190.5" customHeight="1">
+    <row r="6" spans="1:25" s="36" customFormat="1" ht="204" customHeight="1">
       <c r="A6" s="10">
         <v>1</v>
       </c>
-      <c r="B6" s="287" t="s">
+      <c r="B6" s="283" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="279">
+      <c r="C6" s="275">
         <v>2</v>
       </c>
-      <c r="D6" s="285" t="s">
+      <c r="D6" s="281" t="s">
         <v>122</v>
       </c>
-      <c r="E6" s="364" t="s">
-[...11 lines deleted...]
-      <c r="I6" s="283">
+      <c r="E6" s="354" t="s">
+        <v>362</v>
+      </c>
+      <c r="F6" s="354" t="s">
+        <v>363</v>
+      </c>
+      <c r="G6" s="354" t="s">
+        <v>509</v>
+      </c>
+      <c r="H6" s="305" t="s">
+        <v>508</v>
+      </c>
+      <c r="I6" s="279">
         <f>J6+K6</f>
         <v>15.6</v>
       </c>
-      <c r="J6" s="283">
+      <c r="J6" s="279">
         <v>7.83</v>
       </c>
-      <c r="K6" s="283">
+      <c r="K6" s="279">
         <v>7.77</v>
       </c>
-      <c r="L6" s="283">
+      <c r="L6" s="279">
         <v>7.8</v>
       </c>
-      <c r="M6" s="278" t="s">
+      <c r="M6" s="274" t="s">
         <v>3</v>
       </c>
-      <c r="N6" s="284" t="s">
+      <c r="N6" s="280" t="s">
         <v>125</v>
       </c>
-      <c r="O6" s="280" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="O6" s="276" t="s">
+        <v>656</v>
+      </c>
+      <c r="P6" s="157" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q6" s="437" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R6" s="437" t="s">
+        <v>1007</v>
       </c>
       <c r="S6" s="11">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>46235</v>
+      </c>
+      <c r="T6" s="440" t="s">
+        <v>1036</v>
       </c>
       <c r="U6" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>46326</v>
+      </c>
+      <c r="V6" s="284" t="s">
+        <v>712</v>
       </c>
       <c r="W6" s="11"/>
       <c r="X6" s="11"/>
-      <c r="Y6" s="285"/>
+      <c r="Y6" s="281"/>
     </row>
     <row r="7" spans="1:25" s="36" customFormat="1" ht="186" customHeight="1">
-      <c r="A7" s="522">
+      <c r="A7" s="451">
         <v>2</v>
       </c>
-      <c r="B7" s="626" t="s">
+      <c r="B7" s="531" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="526">
+      <c r="C7" s="449">
         <v>4</v>
       </c>
-      <c r="D7" s="528" t="s">
-[...11 lines deleted...]
-      <c r="H7" s="530" t="s">
+      <c r="D7" s="455" t="s">
+        <v>226</v>
+      </c>
+      <c r="E7" s="447" t="s">
+        <v>385</v>
+      </c>
+      <c r="F7" s="447" t="s">
+        <v>386</v>
+      </c>
+      <c r="G7" s="447" t="s">
+        <v>405</v>
+      </c>
+      <c r="H7" s="559" t="s">
         <v>17</v>
       </c>
-      <c r="I7" s="554">
+      <c r="I7" s="457">
         <f t="shared" ref="I7:I21" si="0">J7+K7</f>
         <v>36.1</v>
       </c>
-      <c r="J7" s="554">
+      <c r="J7" s="457">
         <v>18.5</v>
       </c>
-      <c r="K7" s="554" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="554">
+      <c r="K7" s="457" t="s">
+        <v>252</v>
+      </c>
+      <c r="L7" s="457">
         <f>I7/2</f>
         <v>18.05</v>
       </c>
-      <c r="M7" s="448" t="s">
+      <c r="M7" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N7" s="448" t="s">
+      <c r="N7" s="443" t="s">
         <v>125</v>
       </c>
-      <c r="O7" s="452" t="s">
-[...25 lines deleted...]
-      <c r="Y7" s="526"/>
+      <c r="O7" s="447" t="s">
+        <v>656</v>
+      </c>
+      <c r="P7" s="459" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q7" s="443" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R7" s="443" t="s">
+        <v>1007</v>
+      </c>
+      <c r="S7" s="445">
+        <v>46235</v>
+      </c>
+      <c r="T7" s="467" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U7" s="445">
+        <v>46326</v>
+      </c>
+      <c r="V7" s="461" t="s">
+        <v>818</v>
+      </c>
+      <c r="W7" s="445"/>
+      <c r="X7" s="445"/>
+      <c r="Y7" s="449"/>
     </row>
     <row r="8" spans="1:25" s="36" customFormat="1" ht="241.5" customHeight="1">
-      <c r="A8" s="523"/>
-[...23 lines deleted...]
-      <c r="Y8" s="527"/>
+      <c r="A8" s="452"/>
+      <c r="B8" s="532"/>
+      <c r="C8" s="450"/>
+      <c r="D8" s="456"/>
+      <c r="E8" s="448"/>
+      <c r="F8" s="448"/>
+      <c r="G8" s="448"/>
+      <c r="H8" s="560"/>
+      <c r="I8" s="458"/>
+      <c r="J8" s="458"/>
+      <c r="K8" s="458"/>
+      <c r="L8" s="458"/>
+      <c r="M8" s="444"/>
+      <c r="N8" s="444"/>
+      <c r="O8" s="448"/>
+      <c r="P8" s="460"/>
+      <c r="Q8" s="444"/>
+      <c r="R8" s="444"/>
+      <c r="S8" s="446"/>
+      <c r="T8" s="469"/>
+      <c r="U8" s="444"/>
+      <c r="V8" s="462"/>
+      <c r="W8" s="446"/>
+      <c r="X8" s="446"/>
+      <c r="Y8" s="450"/>
     </row>
     <row r="9" spans="1:25" s="36" customFormat="1" ht="218.25" customHeight="1">
-      <c r="A9" s="522">
+      <c r="A9" s="451">
         <v>3</v>
       </c>
-      <c r="B9" s="626" t="s">
+      <c r="B9" s="531" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="526">
+      <c r="C9" s="449">
         <v>5</v>
       </c>
-      <c r="D9" s="528" t="s">
-[...14 lines deleted...]
-      <c r="I9" s="554">
+      <c r="D9" s="455" t="s">
+        <v>659</v>
+      </c>
+      <c r="E9" s="447" t="s">
+        <v>364</v>
+      </c>
+      <c r="F9" s="447" t="s">
+        <v>365</v>
+      </c>
+      <c r="G9" s="447" t="s">
+        <v>383</v>
+      </c>
+      <c r="H9" s="447" t="s">
+        <v>384</v>
+      </c>
+      <c r="I9" s="457">
         <f t="shared" si="0"/>
         <v>37.6</v>
       </c>
-      <c r="J9" s="554">
+      <c r="J9" s="457">
         <v>18.600000000000001</v>
       </c>
-      <c r="K9" s="554">
+      <c r="K9" s="457">
         <v>19</v>
       </c>
-      <c r="L9" s="554">
+      <c r="L9" s="457">
         <v>18.8</v>
       </c>
-      <c r="M9" s="448" t="s">
+      <c r="M9" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N9" s="448" t="s">
+      <c r="N9" s="443" t="s">
         <v>125</v>
       </c>
-      <c r="O9" s="452" t="s">
-[...25 lines deleted...]
-      <c r="Y9" s="526"/>
+      <c r="O9" s="447" t="s">
+        <v>656</v>
+      </c>
+      <c r="P9" s="459" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q9" s="443" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R9" s="443" t="s">
+        <v>1007</v>
+      </c>
+      <c r="S9" s="445">
+        <v>46235</v>
+      </c>
+      <c r="T9" s="467" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U9" s="445">
+        <v>46326</v>
+      </c>
+      <c r="V9" s="461" t="s">
+        <v>821</v>
+      </c>
+      <c r="W9" s="445"/>
+      <c r="X9" s="445"/>
+      <c r="Y9" s="449"/>
     </row>
     <row r="10" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A10" s="523"/>
-[...23 lines deleted...]
-      <c r="Y10" s="527"/>
+      <c r="A10" s="452"/>
+      <c r="B10" s="532"/>
+      <c r="C10" s="450"/>
+      <c r="D10" s="456"/>
+      <c r="E10" s="448"/>
+      <c r="F10" s="448"/>
+      <c r="G10" s="448"/>
+      <c r="H10" s="448"/>
+      <c r="I10" s="458"/>
+      <c r="J10" s="458"/>
+      <c r="K10" s="458"/>
+      <c r="L10" s="458"/>
+      <c r="M10" s="444"/>
+      <c r="N10" s="444"/>
+      <c r="O10" s="448"/>
+      <c r="P10" s="460"/>
+      <c r="Q10" s="444"/>
+      <c r="R10" s="444"/>
+      <c r="S10" s="446"/>
+      <c r="T10" s="469"/>
+      <c r="U10" s="444"/>
+      <c r="V10" s="462"/>
+      <c r="W10" s="446"/>
+      <c r="X10" s="446"/>
+      <c r="Y10" s="450"/>
     </row>
     <row r="11" spans="1:25" s="36" customFormat="1" ht="392.25" customHeight="1">
       <c r="A11" s="10">
         <v>4</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="84">
+      <c r="C11" s="83">
         <v>7</v>
       </c>
-      <c r="D11" s="85" t="s">
-[...9 lines deleted...]
-        <v>526</v>
+      <c r="D11" s="84" t="s">
+        <v>219</v>
+      </c>
+      <c r="E11" s="306" t="s">
+        <v>387</v>
+      </c>
+      <c r="F11" s="306" t="s">
+        <v>388</v>
+      </c>
+      <c r="G11" s="306" t="s">
+        <v>510</v>
       </c>
       <c r="H11" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I11" s="103">
+      <c r="I11" s="101">
         <f t="shared" si="0"/>
         <v>33.64</v>
       </c>
-      <c r="J11" s="103">
+      <c r="J11" s="101">
         <v>16.82</v>
       </c>
-      <c r="K11" s="103">
+      <c r="K11" s="101">
         <v>16.82</v>
       </c>
-      <c r="L11" s="103">
+      <c r="L11" s="101">
         <v>16.82</v>
       </c>
-      <c r="M11" s="82" t="s">
+      <c r="M11" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="N11" s="82" t="s">
+      <c r="N11" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O11" s="190" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="O11" s="186" t="s">
+        <v>656</v>
+      </c>
+      <c r="P11" s="157" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q11" s="415" t="s">
+        <v>988</v>
+      </c>
+      <c r="R11" s="81" t="s">
+        <v>241</v>
       </c>
       <c r="S11" s="11">
         <v>45566</v>
       </c>
-      <c r="T11" s="422" t="s">
-        <v>962</v>
+      <c r="T11" s="440" t="s">
+        <v>1036</v>
       </c>
       <c r="U11" s="11">
         <v>46660</v>
       </c>
-      <c r="V11" s="288" t="s">
-        <v>730</v>
+      <c r="V11" s="284" t="s">
+        <v>712</v>
       </c>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
-      <c r="Y11" s="85"/>
+      <c r="Y11" s="84"/>
     </row>
     <row r="12" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A12" s="522">
+      <c r="A12" s="451">
         <v>5</v>
       </c>
-      <c r="B12" s="524" t="s">
+      <c r="B12" s="453" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="526">
+      <c r="C12" s="449">
         <v>8</v>
       </c>
-      <c r="D12" s="528" t="s">
-[...14 lines deleted...]
-      <c r="I12" s="554">
+      <c r="D12" s="455" t="s">
+        <v>288</v>
+      </c>
+      <c r="E12" s="447" t="s">
+        <v>378</v>
+      </c>
+      <c r="F12" s="447" t="s">
+        <v>379</v>
+      </c>
+      <c r="G12" s="447" t="s">
+        <v>511</v>
+      </c>
+      <c r="H12" s="447" t="s">
+        <v>366</v>
+      </c>
+      <c r="I12" s="457">
         <f t="shared" si="0"/>
         <v>48.9</v>
       </c>
-      <c r="J12" s="554">
+      <c r="J12" s="457">
         <v>24.4</v>
       </c>
-      <c r="K12" s="554">
+      <c r="K12" s="457">
         <v>24.5</v>
       </c>
-      <c r="L12" s="554">
+      <c r="L12" s="457">
         <v>24.45</v>
       </c>
-      <c r="M12" s="448" t="s">
+      <c r="M12" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N12" s="448" t="s">
+      <c r="N12" s="443" t="s">
         <v>125</v>
       </c>
-      <c r="O12" s="452" t="s">
-[...25 lines deleted...]
-      <c r="Y12" s="526"/>
+      <c r="O12" s="447" t="s">
+        <v>657</v>
+      </c>
+      <c r="P12" s="459" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q12" s="443" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R12" s="443" t="s">
+        <v>1007</v>
+      </c>
+      <c r="S12" s="445">
+        <v>46235</v>
+      </c>
+      <c r="T12" s="447" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U12" s="445">
+        <v>46326</v>
+      </c>
+      <c r="V12" s="461" t="s">
+        <v>822</v>
+      </c>
+      <c r="W12" s="445"/>
+      <c r="X12" s="445"/>
+      <c r="Y12" s="449"/>
     </row>
     <row r="13" spans="1:25" s="36" customFormat="1" ht="288.75" customHeight="1">
-      <c r="A13" s="523"/>
-[...23 lines deleted...]
-      <c r="Y13" s="527"/>
+      <c r="A13" s="452"/>
+      <c r="B13" s="454"/>
+      <c r="C13" s="450"/>
+      <c r="D13" s="456"/>
+      <c r="E13" s="448"/>
+      <c r="F13" s="448"/>
+      <c r="G13" s="448"/>
+      <c r="H13" s="448"/>
+      <c r="I13" s="458"/>
+      <c r="J13" s="458"/>
+      <c r="K13" s="458"/>
+      <c r="L13" s="458"/>
+      <c r="M13" s="444"/>
+      <c r="N13" s="444"/>
+      <c r="O13" s="448"/>
+      <c r="P13" s="460"/>
+      <c r="Q13" s="444"/>
+      <c r="R13" s="444"/>
+      <c r="S13" s="446"/>
+      <c r="T13" s="448"/>
+      <c r="U13" s="444"/>
+      <c r="V13" s="462"/>
+      <c r="W13" s="446"/>
+      <c r="X13" s="446"/>
+      <c r="Y13" s="450"/>
     </row>
     <row r="14" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
       <c r="A14" s="10">
         <v>6</v>
       </c>
-      <c r="B14" s="92" t="s">
+      <c r="B14" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="88">
+      <c r="C14" s="87">
         <v>10</v>
       </c>
-      <c r="D14" s="181" t="s">
-[...3 lines deleted...]
-        <v>375</v>
+      <c r="D14" s="177" t="s">
+        <v>512</v>
+      </c>
+      <c r="E14" s="343" t="s">
+        <v>367</v>
       </c>
       <c r="F14" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="309" t="s">
-        <v>678</v>
+      <c r="G14" s="305" t="s">
+        <v>660</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>679</v>
-[...1 lines deleted...]
-      <c r="I14" s="103">
+        <v>661</v>
+      </c>
+      <c r="I14" s="101">
         <f t="shared" si="0"/>
         <v>36.519999999999996</v>
       </c>
-      <c r="J14" s="97" t="s">
-[...5 lines deleted...]
-      <c r="L14" s="95">
+      <c r="J14" s="95" t="s">
+        <v>253</v>
+      </c>
+      <c r="K14" s="95" t="s">
+        <v>254</v>
+      </c>
+      <c r="L14" s="93">
         <v>18.260000000000002</v>
       </c>
-      <c r="M14" s="73" t="s">
+      <c r="M14" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="N14" s="82" t="s">
+      <c r="N14" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O14" s="190" t="s">
-[...9 lines deleted...]
-        <v>245</v>
+      <c r="O14" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P14" s="157" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q14" s="437" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R14" s="437" t="s">
+        <v>1007</v>
       </c>
       <c r="S14" s="11">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>46235</v>
+      </c>
+      <c r="T14" s="440" t="s">
+        <v>1036</v>
       </c>
       <c r="U14" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>46326</v>
+      </c>
+      <c r="V14" s="284" t="s">
+        <v>823</v>
       </c>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
-      <c r="Y14" s="85"/>
+      <c r="Y14" s="84"/>
     </row>
     <row r="15" spans="1:25" s="36" customFormat="1" ht="291.75" customHeight="1">
       <c r="A15" s="10">
         <v>7</v>
       </c>
-      <c r="B15" s="92" t="s">
+      <c r="B15" s="90" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="88">
+      <c r="C15" s="87">
         <v>13</v>
       </c>
-      <c r="D15" s="89" t="s">
-[...3 lines deleted...]
-        <v>529</v>
+      <c r="D15" s="88" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="305" t="s">
+        <v>513</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>396</v>
+      </c>
+      <c r="G15" s="305" t="s">
+        <v>168</v>
       </c>
       <c r="H15" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I15" s="103">
+      <c r="I15" s="101">
         <f t="shared" si="0"/>
         <v>24.28</v>
       </c>
-      <c r="J15" s="97" t="s">
-[...5 lines deleted...]
-      <c r="L15" s="95">
+      <c r="J15" s="95" t="s">
+        <v>255</v>
+      </c>
+      <c r="K15" s="95" t="s">
+        <v>256</v>
+      </c>
+      <c r="L15" s="93">
         <v>12.14</v>
       </c>
-      <c r="M15" s="82" t="s">
+      <c r="M15" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="N15" s="82" t="s">
+      <c r="N15" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O15" s="190" t="s">
-[...9 lines deleted...]
-        <v>245</v>
+      <c r="O15" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P15" s="148" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q15" s="437" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R15" s="437" t="s">
+        <v>1007</v>
       </c>
       <c r="S15" s="11">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>46235</v>
+      </c>
+      <c r="T15" s="440" t="s">
+        <v>1036</v>
       </c>
       <c r="U15" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>46326</v>
+      </c>
+      <c r="V15" s="284" t="s">
+        <v>712</v>
       </c>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
-      <c r="Y15" s="85"/>
+      <c r="Y15" s="84"/>
     </row>
     <row r="16" spans="1:25" s="36" customFormat="1" ht="187.5" customHeight="1">
-      <c r="A16" s="254" t="s">
-[...23 lines deleted...]
-      <c r="I16" s="259">
+      <c r="A16" s="250" t="s">
+        <v>274</v>
+      </c>
+      <c r="B16" s="251" t="s">
+        <v>221</v>
+      </c>
+      <c r="C16" s="252" t="s">
+        <v>222</v>
+      </c>
+      <c r="D16" s="253" t="s">
+        <v>709</v>
+      </c>
+      <c r="E16" s="254" t="s">
+        <v>291</v>
+      </c>
+      <c r="F16" s="254" t="s">
+        <v>292</v>
+      </c>
+      <c r="G16" s="254" t="s">
+        <v>223</v>
+      </c>
+      <c r="H16" s="254" t="s">
+        <v>240</v>
+      </c>
+      <c r="I16" s="255">
         <f t="shared" ref="I16" si="1">J16+K16</f>
         <v>14.24</v>
       </c>
-      <c r="J16" s="260">
+      <c r="J16" s="256">
         <v>7.13</v>
       </c>
-      <c r="K16" s="260">
+      <c r="K16" s="256">
         <v>7.11</v>
       </c>
-      <c r="L16" s="260">
+      <c r="L16" s="256">
         <v>7.12</v>
       </c>
-      <c r="M16" s="260" t="s">
+      <c r="M16" s="256" t="s">
         <v>3</v>
       </c>
-      <c r="N16" s="260" t="s">
+      <c r="N16" s="256" t="s">
         <v>125</v>
       </c>
-      <c r="O16" s="258" t="s">
-[...15 lines deleted...]
-      <c r="Y16" s="263"/>
+      <c r="O16" s="254" t="s">
+        <v>657</v>
+      </c>
+      <c r="P16" s="254" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q16" s="257"/>
+      <c r="R16" s="256"/>
+      <c r="S16" s="235"/>
+      <c r="T16" s="258"/>
+      <c r="U16" s="256"/>
+      <c r="V16" s="254" t="s">
+        <v>247</v>
+      </c>
+      <c r="W16" s="256"/>
+      <c r="X16" s="256"/>
+      <c r="Y16" s="259"/>
     </row>
-    <row r="17" spans="1:25" s="94" customFormat="1" ht="195.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="I17" s="259">
+    <row r="17" spans="1:25" s="92" customFormat="1" ht="195.75" customHeight="1">
+      <c r="A17" s="250" t="s">
+        <v>274</v>
+      </c>
+      <c r="B17" s="251" t="s">
+        <v>748</v>
+      </c>
+      <c r="C17" s="252" t="s">
+        <v>222</v>
+      </c>
+      <c r="D17" s="253" t="s">
+        <v>759</v>
+      </c>
+      <c r="E17" s="254" t="s">
+        <v>749</v>
+      </c>
+      <c r="F17" s="254" t="s">
+        <v>750</v>
+      </c>
+      <c r="G17" s="254" t="s">
+        <v>223</v>
+      </c>
+      <c r="H17" s="254" t="s">
+        <v>240</v>
+      </c>
+      <c r="I17" s="255">
         <f t="shared" si="0"/>
         <v>14.24</v>
       </c>
-      <c r="J17" s="260">
+      <c r="J17" s="256">
         <v>7.13</v>
       </c>
-      <c r="K17" s="260">
+      <c r="K17" s="256">
         <v>7.11</v>
       </c>
-      <c r="L17" s="260">
+      <c r="L17" s="256">
         <v>7.12</v>
       </c>
-      <c r="M17" s="260" t="s">
+      <c r="M17" s="256" t="s">
         <v>3</v>
       </c>
-      <c r="N17" s="260" t="s">
+      <c r="N17" s="256" t="s">
         <v>125</v>
       </c>
-      <c r="O17" s="258" t="s">
-[...15 lines deleted...]
-      <c r="Y17" s="263"/>
+      <c r="O17" s="254" t="s">
+        <v>657</v>
+      </c>
+      <c r="P17" s="254" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q17" s="257"/>
+      <c r="R17" s="256"/>
+      <c r="S17" s="235"/>
+      <c r="T17" s="258"/>
+      <c r="U17" s="235"/>
+      <c r="V17" s="254" t="s">
+        <v>760</v>
+      </c>
+      <c r="W17" s="256"/>
+      <c r="X17" s="256"/>
+      <c r="Y17" s="259"/>
     </row>
-    <row r="18" spans="1:25" s="444" customFormat="1" ht="209.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="I18" s="105">
+    <row r="18" spans="1:25" s="423" customFormat="1" ht="209.25" customHeight="1">
+      <c r="A18" s="250" t="s">
+        <v>274</v>
+      </c>
+      <c r="B18" s="425" t="s">
+        <v>999</v>
+      </c>
+      <c r="C18" s="426" t="s">
+        <v>222</v>
+      </c>
+      <c r="D18" s="427" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E18" s="428" t="s">
+        <v>749</v>
+      </c>
+      <c r="F18" s="428" t="s">
+        <v>750</v>
+      </c>
+      <c r="G18" s="428" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="428" t="s">
+        <v>240</v>
+      </c>
+      <c r="I18" s="429">
         <f t="shared" ref="I18" si="2">J18+K18</f>
         <v>14.24</v>
       </c>
-      <c r="J18" s="199">
+      <c r="J18" s="430">
         <v>7.13</v>
       </c>
-      <c r="K18" s="199">
+      <c r="K18" s="430">
         <v>7.11</v>
       </c>
-      <c r="L18" s="199">
+      <c r="L18" s="430">
         <v>7.12</v>
       </c>
-      <c r="M18" s="199" t="s">
+      <c r="M18" s="430" t="s">
         <v>3</v>
       </c>
-      <c r="N18" s="199" t="s">
+      <c r="N18" s="430" t="s">
         <v>125</v>
       </c>
-      <c r="O18" s="159" t="s">
-[...25 lines deleted...]
-      <c r="Y18" s="443"/>
+      <c r="O18" s="428" t="s">
+        <v>657</v>
+      </c>
+      <c r="P18" s="428" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q18" s="431"/>
+      <c r="R18" s="430"/>
+      <c r="S18" s="432"/>
+      <c r="T18" s="433"/>
+      <c r="U18" s="432"/>
+      <c r="V18" s="428" t="s">
+        <v>1000</v>
+      </c>
+      <c r="W18" s="430"/>
+      <c r="X18" s="430"/>
+      <c r="Y18" s="434"/>
     </row>
-    <row r="19" spans="1:25" s="94" customFormat="1" ht="210" customHeight="1">
-[...3 lines deleted...]
-      <c r="B19" s="524" t="s">
+    <row r="19" spans="1:25" s="92" customFormat="1" ht="210" customHeight="1">
+      <c r="A19" s="451">
+        <v>8</v>
+      </c>
+      <c r="B19" s="453" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="526">
+      <c r="C19" s="449">
         <v>22</v>
       </c>
-      <c r="D19" s="528" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="452" t="s">
+      <c r="D19" s="455" t="s">
+        <v>230</v>
+      </c>
+      <c r="E19" s="447" t="s">
+        <v>369</v>
+      </c>
+      <c r="F19" s="447" t="s">
+        <v>370</v>
+      </c>
+      <c r="G19" s="447" t="s">
         <v>377</v>
       </c>
-      <c r="F19" s="452" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="530" t="s">
+      <c r="H19" s="559" t="s">
         <v>17</v>
       </c>
-      <c r="I19" s="532">
+      <c r="I19" s="644">
         <f>J19+K19</f>
         <v>31.299999999999997</v>
       </c>
-      <c r="J19" s="530" t="s">
-[...5 lines deleted...]
-      <c r="L19" s="448">
+      <c r="J19" s="559" t="s">
+        <v>257</v>
+      </c>
+      <c r="K19" s="559" t="s">
+        <v>258</v>
+      </c>
+      <c r="L19" s="443">
         <v>15.65</v>
       </c>
-      <c r="M19" s="448" t="s">
+      <c r="M19" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N19" s="448" t="s">
+      <c r="N19" s="443" t="s">
         <v>125</v>
       </c>
-      <c r="O19" s="452" t="s">
-[...25 lines deleted...]
-      <c r="Y19" s="508"/>
+      <c r="O19" s="447" t="s">
+        <v>657</v>
+      </c>
+      <c r="P19" s="447" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q19" s="443" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R19" s="443" t="s">
+        <v>1007</v>
+      </c>
+      <c r="S19" s="445">
+        <v>46235</v>
+      </c>
+      <c r="T19" s="447" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U19" s="445">
+        <v>46326</v>
+      </c>
+      <c r="V19" s="461" t="s">
+        <v>824</v>
+      </c>
+      <c r="W19" s="646"/>
+      <c r="X19" s="646"/>
+      <c r="Y19" s="651"/>
     </row>
     <row r="20" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
-      <c r="A20" s="523"/>
-[...23 lines deleted...]
-      <c r="Y20" s="509"/>
+      <c r="A20" s="452"/>
+      <c r="B20" s="454"/>
+      <c r="C20" s="450"/>
+      <c r="D20" s="456"/>
+      <c r="E20" s="448"/>
+      <c r="F20" s="448"/>
+      <c r="G20" s="448"/>
+      <c r="H20" s="560"/>
+      <c r="I20" s="645"/>
+      <c r="J20" s="560"/>
+      <c r="K20" s="560"/>
+      <c r="L20" s="444"/>
+      <c r="M20" s="444"/>
+      <c r="N20" s="444"/>
+      <c r="O20" s="448"/>
+      <c r="P20" s="448"/>
+      <c r="Q20" s="444"/>
+      <c r="R20" s="444"/>
+      <c r="S20" s="446"/>
+      <c r="T20" s="448"/>
+      <c r="U20" s="446"/>
+      <c r="V20" s="462"/>
+      <c r="W20" s="647"/>
+      <c r="X20" s="647"/>
+      <c r="Y20" s="652"/>
     </row>
     <row r="21" spans="1:25" s="36" customFormat="1" ht="234.75" customHeight="1">
       <c r="A21" s="10">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="84">
+      <c r="C21" s="83">
         <v>23</v>
       </c>
-      <c r="D21" s="85" t="s">
+      <c r="D21" s="84" t="s">
         <v>123</v>
       </c>
-      <c r="E21" s="310" t="s">
-[...11 lines deleted...]
-      <c r="I21" s="105">
+      <c r="E21" s="306" t="s">
+        <v>371</v>
+      </c>
+      <c r="F21" s="306" t="s">
+        <v>372</v>
+      </c>
+      <c r="G21" s="306" t="s">
+        <v>373</v>
+      </c>
+      <c r="H21" s="306" t="s">
+        <v>374</v>
+      </c>
+      <c r="I21" s="103">
         <f t="shared" si="0"/>
         <v>14.559999999999999</v>
       </c>
-      <c r="J21" s="96">
+      <c r="J21" s="94">
         <v>7.04</v>
       </c>
-      <c r="K21" s="96">
+      <c r="K21" s="94">
         <v>7.52</v>
       </c>
-      <c r="L21" s="96">
+      <c r="L21" s="94">
         <v>7.28</v>
       </c>
-      <c r="M21" s="82" t="s">
+      <c r="M21" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="N21" s="82" t="s">
+      <c r="N21" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O21" s="190" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="O21" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P21" s="153" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q21" s="415" t="s">
+        <v>987</v>
+      </c>
+      <c r="R21" s="81" t="s">
+        <v>241</v>
       </c>
       <c r="S21" s="11">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>46235</v>
+      </c>
+      <c r="T21" s="440" t="s">
+        <v>1036</v>
       </c>
       <c r="U21" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>46326</v>
+      </c>
+      <c r="V21" s="284" t="s">
+        <v>712</v>
       </c>
       <c r="W21" s="11"/>
       <c r="X21" s="11"/>
-      <c r="Y21" s="85"/>
+      <c r="Y21" s="84"/>
     </row>
     <row r="22" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
-      <c r="A22" s="522">
-[...2 lines deleted...]
-      <c r="B22" s="524" t="s">
+      <c r="A22" s="451">
+        <v>10</v>
+      </c>
+      <c r="B22" s="453" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="526">
+      <c r="C22" s="449">
         <v>24</v>
       </c>
-      <c r="D22" s="528" t="s">
-[...11 lines deleted...]
-      <c r="H22" s="530" t="s">
+      <c r="D22" s="455" t="s">
+        <v>514</v>
+      </c>
+      <c r="E22" s="447" t="s">
+        <v>694</v>
+      </c>
+      <c r="F22" s="447" t="s">
+        <v>800</v>
+      </c>
+      <c r="G22" s="447" t="s">
+        <v>277</v>
+      </c>
+      <c r="H22" s="559" t="s">
         <v>17</v>
       </c>
-      <c r="I22" s="554">
+      <c r="I22" s="457">
         <f>J22+K22</f>
         <v>51.08</v>
       </c>
-      <c r="J22" s="530" t="s">
-[...5 lines deleted...]
-      <c r="L22" s="448">
+      <c r="J22" s="559" t="s">
+        <v>259</v>
+      </c>
+      <c r="K22" s="559" t="s">
+        <v>260</v>
+      </c>
+      <c r="L22" s="443">
         <v>25.54</v>
       </c>
-      <c r="M22" s="448" t="s">
+      <c r="M22" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N22" s="448" t="s">
+      <c r="N22" s="443" t="s">
         <v>125</v>
       </c>
-      <c r="O22" s="452" t="s">
-[...25 lines deleted...]
-      <c r="Y22" s="526"/>
+      <c r="O22" s="447" t="s">
+        <v>657</v>
+      </c>
+      <c r="P22" s="447" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q22" s="443" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R22" s="443" t="s">
+        <v>1007</v>
+      </c>
+      <c r="S22" s="445">
+        <v>46235</v>
+      </c>
+      <c r="T22" s="447" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U22" s="445">
+        <v>46326</v>
+      </c>
+      <c r="V22" s="461" t="s">
+        <v>805</v>
+      </c>
+      <c r="W22" s="445"/>
+      <c r="X22" s="445"/>
+      <c r="Y22" s="449"/>
     </row>
     <row r="23" spans="1:25" s="36" customFormat="1" ht="360.75" customHeight="1">
-      <c r="A23" s="523"/>
-[...23 lines deleted...]
-      <c r="Y23" s="527"/>
+      <c r="A23" s="452"/>
+      <c r="B23" s="454"/>
+      <c r="C23" s="450"/>
+      <c r="D23" s="456"/>
+      <c r="E23" s="448"/>
+      <c r="F23" s="448"/>
+      <c r="G23" s="448"/>
+      <c r="H23" s="560"/>
+      <c r="I23" s="458"/>
+      <c r="J23" s="560"/>
+      <c r="K23" s="560"/>
+      <c r="L23" s="444"/>
+      <c r="M23" s="444"/>
+      <c r="N23" s="444"/>
+      <c r="O23" s="448"/>
+      <c r="P23" s="448"/>
+      <c r="Q23" s="444"/>
+      <c r="R23" s="444"/>
+      <c r="S23" s="446"/>
+      <c r="T23" s="448"/>
+      <c r="U23" s="446"/>
+      <c r="V23" s="629"/>
+      <c r="W23" s="446"/>
+      <c r="X23" s="446"/>
+      <c r="Y23" s="450"/>
     </row>
     <row r="24" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
       <c r="A24" s="10">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B24" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="88">
+      <c r="C24" s="87">
         <v>26</v>
       </c>
-      <c r="D24" s="89" t="s">
+      <c r="D24" s="88" t="s">
         <v>119</v>
       </c>
-      <c r="E24" s="280" t="s">
-        <v>391</v>
+      <c r="E24" s="276" t="s">
+        <v>380</v>
       </c>
       <c r="F24" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G24" s="193" t="s">
-        <v>680</v>
+      <c r="G24" s="189" t="s">
+        <v>662</v>
       </c>
       <c r="H24" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I24" s="101">
+      <c r="I24" s="99">
         <f>J24+K24</f>
         <v>13.14</v>
       </c>
-      <c r="J24" s="97" t="s">
-[...5 lines deleted...]
-      <c r="L24" s="73">
+      <c r="J24" s="95" t="s">
+        <v>261</v>
+      </c>
+      <c r="K24" s="95" t="s">
+        <v>262</v>
+      </c>
+      <c r="L24" s="72">
         <v>6.57</v>
       </c>
-      <c r="M24" s="73" t="s">
+      <c r="M24" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="N24" s="82" t="s">
+      <c r="N24" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O24" s="190" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="O24" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P24" s="157" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q24" s="415" t="s">
+        <v>987</v>
+      </c>
+      <c r="R24" s="81" t="s">
+        <v>241</v>
       </c>
       <c r="S24" s="11">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>46235</v>
+      </c>
+      <c r="T24" s="440" t="s">
+        <v>1036</v>
       </c>
       <c r="U24" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>46326</v>
+      </c>
+      <c r="V24" s="284" t="s">
+        <v>712</v>
       </c>
       <c r="W24" s="11"/>
       <c r="X24" s="11"/>
-      <c r="Y24" s="85"/>
+      <c r="Y24" s="84"/>
     </row>
     <row r="25" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
-      <c r="A25" s="522">
-[...5 lines deleted...]
-      <c r="C25" s="526">
+      <c r="A25" s="451">
+        <v>12</v>
+      </c>
+      <c r="B25" s="453" t="s">
+        <v>176</v>
+      </c>
+      <c r="C25" s="449">
         <v>29</v>
       </c>
-      <c r="D25" s="528" t="s">
-[...14 lines deleted...]
-      <c r="I25" s="556">
+      <c r="D25" s="455" t="s">
+        <v>422</v>
+      </c>
+      <c r="E25" s="447" t="s">
+        <v>423</v>
+      </c>
+      <c r="F25" s="447" t="s">
+        <v>424</v>
+      </c>
+      <c r="G25" s="447" t="s">
+        <v>516</v>
+      </c>
+      <c r="H25" s="447" t="s">
+        <v>515</v>
+      </c>
+      <c r="I25" s="575">
         <f>J25+K25</f>
         <v>38.4</v>
       </c>
-      <c r="J25" s="554">
+      <c r="J25" s="457">
         <v>19.399999999999999</v>
       </c>
-      <c r="K25" s="554">
+      <c r="K25" s="457">
         <v>19</v>
       </c>
-      <c r="L25" s="554">
+      <c r="L25" s="457">
         <f>I25/2</f>
         <v>19.2</v>
       </c>
-      <c r="M25" s="448" t="s">
+      <c r="M25" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N25" s="448" t="s">
+      <c r="N25" s="443" t="s">
         <v>125</v>
       </c>
-      <c r="O25" s="452" t="s">
-[...11 lines deleted...]
-      <c r="S25" s="510">
+      <c r="O25" s="447" t="s">
+        <v>657</v>
+      </c>
+      <c r="P25" s="459" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q25" s="443" t="s">
+        <v>1008</v>
+      </c>
+      <c r="R25" s="443" t="s">
+        <v>241</v>
+      </c>
+      <c r="S25" s="445">
         <v>45597</v>
       </c>
-      <c r="T25" s="452" t="s">
-[...2 lines deleted...]
-      <c r="U25" s="510">
+      <c r="T25" s="447" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U25" s="445">
         <v>46691</v>
       </c>
-      <c r="V25" s="464" t="s">
-[...4 lines deleted...]
-      <c r="Y25" s="526"/>
+      <c r="V25" s="461" t="s">
+        <v>819</v>
+      </c>
+      <c r="W25" s="445"/>
+      <c r="X25" s="445"/>
+      <c r="Y25" s="449"/>
     </row>
     <row r="26" spans="1:25" s="36" customFormat="1" ht="325.5" customHeight="1">
-      <c r="A26" s="523"/>
-[...23 lines deleted...]
-      <c r="Y26" s="527"/>
+      <c r="A26" s="452"/>
+      <c r="B26" s="454"/>
+      <c r="C26" s="450"/>
+      <c r="D26" s="456"/>
+      <c r="E26" s="448"/>
+      <c r="F26" s="448"/>
+      <c r="G26" s="448"/>
+      <c r="H26" s="448"/>
+      <c r="I26" s="575"/>
+      <c r="J26" s="458"/>
+      <c r="K26" s="458"/>
+      <c r="L26" s="458"/>
+      <c r="M26" s="444"/>
+      <c r="N26" s="444"/>
+      <c r="O26" s="448"/>
+      <c r="P26" s="460"/>
+      <c r="Q26" s="444"/>
+      <c r="R26" s="444"/>
+      <c r="S26" s="446"/>
+      <c r="T26" s="448"/>
+      <c r="U26" s="444"/>
+      <c r="V26" s="462"/>
+      <c r="W26" s="446"/>
+      <c r="X26" s="446"/>
+      <c r="Y26" s="450"/>
     </row>
     <row r="27" spans="1:25" s="36" customFormat="1" ht="252" customHeight="1">
       <c r="A27" s="10">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B27" s="29" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="C27" s="84">
+        <v>215</v>
+      </c>
+      <c r="C27" s="83">
         <v>35</v>
       </c>
-      <c r="D27" s="176" t="s">
-[...11 lines deleted...]
-      <c r="H27" s="82" t="s">
+      <c r="D27" s="172" t="s">
+        <v>425</v>
+      </c>
+      <c r="E27" s="282" t="s">
+        <v>389</v>
+      </c>
+      <c r="F27" s="282" t="s">
+        <v>390</v>
+      </c>
+      <c r="G27" s="85" t="s">
+        <v>216</v>
+      </c>
+      <c r="H27" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="I27" s="103">
+      <c r="I27" s="101">
         <f>J27+K27</f>
         <v>20.9</v>
       </c>
-      <c r="J27" s="103">
+      <c r="J27" s="101">
         <v>10.4</v>
       </c>
-      <c r="K27" s="103">
+      <c r="K27" s="101">
         <v>10.5</v>
       </c>
-      <c r="L27" s="103">
+      <c r="L27" s="101">
         <f>I27/2</f>
         <v>10.45</v>
       </c>
-      <c r="M27" s="73" t="s">
+      <c r="M27" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="N27" s="82" t="s">
+      <c r="N27" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O27" s="190" t="s">
-[...9 lines deleted...]
-        <v>245</v>
+      <c r="O27" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P27" s="157" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q27" s="437" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R27" s="437" t="s">
+        <v>1007</v>
       </c>
       <c r="S27" s="11">
-        <v>45992</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>46235</v>
+      </c>
+      <c r="T27" s="440" t="s">
+        <v>1036</v>
       </c>
       <c r="U27" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>46326</v>
+      </c>
+      <c r="V27" s="284" t="s">
+        <v>819</v>
       </c>
       <c r="W27" s="11"/>
       <c r="X27" s="11"/>
-      <c r="Y27" s="85"/>
+      <c r="Y27" s="84"/>
     </row>
     <row r="28" spans="1:25" s="36" customFormat="1" ht="246.75" customHeight="1">
       <c r="A28" s="10">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="C28" s="84">
+      <c r="C28" s="83">
         <v>36</v>
       </c>
-      <c r="D28" s="85" t="s">
-[...14 lines deleted...]
-      <c r="I28" s="103">
+      <c r="D28" s="84" t="s">
+        <v>193</v>
+      </c>
+      <c r="E28" s="282" t="s">
+        <v>426</v>
+      </c>
+      <c r="F28" s="282" t="s">
+        <v>427</v>
+      </c>
+      <c r="G28" s="282" t="s">
+        <v>375</v>
+      </c>
+      <c r="H28" s="282" t="s">
+        <v>376</v>
+      </c>
+      <c r="I28" s="101">
         <f>J28+K28</f>
         <v>17.98</v>
       </c>
-      <c r="J28" s="103">
+      <c r="J28" s="101">
         <v>9.33</v>
       </c>
-      <c r="K28" s="103">
+      <c r="K28" s="101">
         <v>8.65</v>
       </c>
-      <c r="L28" s="103">
+      <c r="L28" s="101">
         <v>8.99</v>
       </c>
-      <c r="M28" s="73" t="s">
+      <c r="M28" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="N28" s="82" t="s">
+      <c r="N28" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O28" s="190" t="s">
-[...9 lines deleted...]
-        <v>839</v>
+      <c r="O28" s="186" t="s">
+        <v>657</v>
+      </c>
+      <c r="P28" s="157" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q28" s="435" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R28" s="437" t="s">
+        <v>1007</v>
       </c>
       <c r="S28" s="11">
-        <v>46143</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>46235</v>
+      </c>
+      <c r="T28" s="440" t="s">
+        <v>1036</v>
       </c>
       <c r="U28" s="11">
-        <v>46234</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>46326</v>
+      </c>
+      <c r="V28" s="284" t="s">
+        <v>712</v>
       </c>
       <c r="W28" s="11"/>
       <c r="X28" s="11"/>
-      <c r="Y28" s="85"/>
+      <c r="Y28" s="84"/>
     </row>
     <row r="29" spans="1:25" s="36" customFormat="1">
-      <c r="A29" s="640" t="s">
-[...27 lines deleted...]
-      <c r="Y29" s="153"/>
+      <c r="A29" s="541" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B29" s="542"/>
+      <c r="C29" s="542"/>
+      <c r="D29" s="542"/>
+      <c r="E29" s="542"/>
+      <c r="F29" s="542"/>
+      <c r="G29" s="542"/>
+      <c r="H29" s="542"/>
+      <c r="I29" s="542"/>
+      <c r="J29" s="542"/>
+      <c r="K29" s="542"/>
+      <c r="L29" s="542"/>
+      <c r="M29" s="542"/>
+      <c r="N29" s="542"/>
+      <c r="O29" s="543"/>
+      <c r="P29" s="162">
+        <v>247</v>
+      </c>
+      <c r="Q29" s="370"/>
+      <c r="R29" s="370"/>
+      <c r="S29" s="150"/>
+      <c r="T29" s="152"/>
+      <c r="U29" s="150"/>
+      <c r="V29" s="192"/>
+      <c r="W29" s="150"/>
+      <c r="X29" s="150"/>
+      <c r="Y29" s="151"/>
     </row>
     <row r="30" spans="1:25" s="36" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="643" t="s">
+      <c r="A30" s="544" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="644"/>
-[...22 lines deleted...]
-      <c r="Y30" s="645"/>
+      <c r="B30" s="545"/>
+      <c r="C30" s="545"/>
+      <c r="D30" s="545"/>
+      <c r="E30" s="545"/>
+      <c r="F30" s="545"/>
+      <c r="G30" s="545"/>
+      <c r="H30" s="545"/>
+      <c r="I30" s="545"/>
+      <c r="J30" s="545"/>
+      <c r="K30" s="545"/>
+      <c r="L30" s="545"/>
+      <c r="M30" s="545"/>
+      <c r="N30" s="545"/>
+      <c r="O30" s="545"/>
+      <c r="P30" s="545"/>
+      <c r="Q30" s="545"/>
+      <c r="R30" s="545"/>
+      <c r="S30" s="545"/>
+      <c r="T30" s="545"/>
+      <c r="U30" s="545"/>
+      <c r="V30" s="545"/>
+      <c r="W30" s="545"/>
+      <c r="X30" s="545"/>
+      <c r="Y30" s="546"/>
     </row>
-    <row r="31" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A31" s="10">
+    <row r="31" spans="1:25" s="36" customFormat="1" ht="283.5" customHeight="1">
+      <c r="A31" s="659">
         <v>1</v>
       </c>
-      <c r="B31" s="92" t="s">
+      <c r="B31" s="578" t="s">
         <v>144</v>
       </c>
-      <c r="C31" s="88">
+      <c r="C31" s="576">
         <v>2</v>
       </c>
-      <c r="D31" s="89" t="s">
-[...11 lines deleted...]
-      <c r="H31" s="43" t="s">
+      <c r="D31" s="577" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E31" s="494" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F31" s="443" t="s">
         <v>17</v>
       </c>
-      <c r="I31" s="103">
-[...12 lines deleted...]
-      <c r="M31" s="73" t="s">
+      <c r="G31" s="494" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H31" s="660" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="575">
+        <v>17.8</v>
+      </c>
+      <c r="J31" s="660" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="660" t="s">
+        <v>17</v>
+      </c>
+      <c r="L31" s="575">
+        <v>17.8</v>
+      </c>
+      <c r="M31" s="518" t="s">
         <v>3</v>
       </c>
-      <c r="N31" s="82" t="s">
+      <c r="N31" s="518" t="s">
         <v>125</v>
       </c>
-      <c r="O31" s="190" t="s">
-[...11 lines deleted...]
-      <c r="S31" s="11">
+      <c r="O31" s="494" t="s">
+        <v>658</v>
+      </c>
+      <c r="P31" s="459" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q31" s="518" t="s">
+        <v>275</v>
+      </c>
+      <c r="R31" s="518" t="s">
+        <v>241</v>
+      </c>
+      <c r="S31" s="566">
         <v>46073</v>
       </c>
-      <c r="T31" s="422" t="s">
-[...8 lines deleted...]
-      <c r="Y31" s="85"/>
+      <c r="T31" s="447" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U31" s="567"/>
+      <c r="V31" s="447" t="s">
+        <v>1015</v>
+      </c>
+      <c r="W31" s="567"/>
+      <c r="X31" s="567"/>
+      <c r="Y31" s="567"/>
     </row>
-    <row r="32" spans="1:25" s="36" customFormat="1" ht="182.25" customHeight="1">
-      <c r="A32" s="10">
+    <row r="32" spans="1:25" s="36" customFormat="1" ht="307.5" customHeight="1">
+      <c r="A32" s="659"/>
+      <c r="B32" s="578"/>
+      <c r="C32" s="576"/>
+      <c r="D32" s="577"/>
+      <c r="E32" s="494"/>
+      <c r="F32" s="444"/>
+      <c r="G32" s="494"/>
+      <c r="H32" s="660"/>
+      <c r="I32" s="575"/>
+      <c r="J32" s="660"/>
+      <c r="K32" s="660"/>
+      <c r="L32" s="575"/>
+      <c r="M32" s="518"/>
+      <c r="N32" s="518"/>
+      <c r="O32" s="494"/>
+      <c r="P32" s="460"/>
+      <c r="Q32" s="518"/>
+      <c r="R32" s="518"/>
+      <c r="S32" s="566"/>
+      <c r="T32" s="448"/>
+      <c r="U32" s="567"/>
+      <c r="V32" s="448"/>
+      <c r="W32" s="567"/>
+      <c r="X32" s="567"/>
+      <c r="Y32" s="567"/>
+    </row>
+    <row r="33" spans="1:25" s="36" customFormat="1" ht="194.25" customHeight="1">
+      <c r="A33" s="10">
         <v>2</v>
       </c>
-      <c r="B32" s="92" t="s">
+      <c r="B33" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="88">
+      <c r="C33" s="87">
         <v>3</v>
       </c>
-      <c r="D32" s="89" t="s">
+      <c r="D33" s="88" t="s">
         <v>120</v>
       </c>
-      <c r="E32" s="167" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="43" t="s">
+      <c r="E33" s="438" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F33" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G32" s="90" t="s">
-[...70 lines deleted...]
-        <v>171</v>
+      <c r="G33" s="89" t="s">
+        <v>169</v>
       </c>
       <c r="H33" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I33" s="103">
-[...12 lines deleted...]
-      <c r="M33" s="73" t="s">
+      <c r="I33" s="101">
+        <f t="shared" ref="I33:I41" si="3">J33+K33</f>
+        <v>17</v>
+      </c>
+      <c r="J33" s="95" t="s">
+        <v>263</v>
+      </c>
+      <c r="K33" s="95" t="s">
+        <v>264</v>
+      </c>
+      <c r="L33" s="99">
+        <v>8.5</v>
+      </c>
+      <c r="M33" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="N33" s="82" t="s">
+      <c r="N33" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O33" s="190" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="O33" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P33" s="157" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q33" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R33" s="81" t="s">
+        <v>241</v>
       </c>
       <c r="S33" s="11">
         <v>46073</v>
       </c>
-      <c r="T33" s="422" t="s">
-[...8 lines deleted...]
-      <c r="Y33" s="85"/>
+      <c r="T33" s="440" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U33" s="81"/>
+      <c r="V33" s="439" t="s">
+        <v>1017</v>
+      </c>
+      <c r="W33" s="141"/>
+      <c r="X33" s="141"/>
+      <c r="Y33" s="84"/>
     </row>
-    <row r="34" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
-      <c r="A34" s="91">
+    <row r="34" spans="1:25" s="36" customFormat="1" ht="409.6" customHeight="1">
+      <c r="A34" s="451">
+        <v>3</v>
+      </c>
+      <c r="B34" s="453" t="s">
+        <v>157</v>
+      </c>
+      <c r="C34" s="449">
+        <v>8</v>
+      </c>
+      <c r="D34" s="455" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E34" s="447" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F34" s="661" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" s="447" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H34" s="559" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="457">
+        <v>17.8</v>
+      </c>
+      <c r="J34" s="559" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="559" t="s">
+        <v>17</v>
+      </c>
+      <c r="L34" s="457">
+        <v>17.8</v>
+      </c>
+      <c r="M34" s="443" t="s">
+        <v>3</v>
+      </c>
+      <c r="N34" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O34" s="447" t="s">
+        <v>658</v>
+      </c>
+      <c r="P34" s="459" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q34" s="443" t="s">
+        <v>275</v>
+      </c>
+      <c r="R34" s="443" t="s">
+        <v>241</v>
+      </c>
+      <c r="S34" s="445">
+        <v>46073</v>
+      </c>
+      <c r="T34" s="447" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U34" s="443"/>
+      <c r="V34" s="447" t="s">
+        <v>1018</v>
+      </c>
+      <c r="W34" s="443"/>
+      <c r="X34" s="443"/>
+      <c r="Y34" s="449"/>
+    </row>
+    <row r="35" spans="1:25" s="36" customFormat="1" ht="205.5" customHeight="1">
+      <c r="A35" s="452"/>
+      <c r="B35" s="454"/>
+      <c r="C35" s="450"/>
+      <c r="D35" s="456"/>
+      <c r="E35" s="448"/>
+      <c r="F35" s="662"/>
+      <c r="G35" s="448"/>
+      <c r="H35" s="560"/>
+      <c r="I35" s="458"/>
+      <c r="J35" s="560"/>
+      <c r="K35" s="560"/>
+      <c r="L35" s="458"/>
+      <c r="M35" s="444"/>
+      <c r="N35" s="444"/>
+      <c r="O35" s="448"/>
+      <c r="P35" s="460"/>
+      <c r="Q35" s="444"/>
+      <c r="R35" s="444"/>
+      <c r="S35" s="446"/>
+      <c r="T35" s="448"/>
+      <c r="U35" s="444"/>
+      <c r="V35" s="448"/>
+      <c r="W35" s="444"/>
+      <c r="X35" s="444"/>
+      <c r="Y35" s="450"/>
+    </row>
+    <row r="36" spans="1:25" s="36" customFormat="1" ht="363" customHeight="1">
+      <c r="A36" s="451">
         <v>4</v>
       </c>
-      <c r="B34" s="92" t="s">
+      <c r="B36" s="453" t="s">
         <v>33</v>
       </c>
-      <c r="C34" s="88">
+      <c r="C36" s="449">
         <v>10</v>
       </c>
-      <c r="D34" s="354" t="s">
-[...14 lines deleted...]
-      <c r="I34" s="103">
+      <c r="D36" s="455" t="s">
+        <v>817</v>
+      </c>
+      <c r="E36" s="447" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F36" s="447" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G36" s="447" t="s">
+        <v>741</v>
+      </c>
+      <c r="H36" s="447" t="s">
+        <v>171</v>
+      </c>
+      <c r="I36" s="457">
         <f t="shared" si="3"/>
         <v>25</v>
       </c>
-      <c r="J34" s="95">
+      <c r="J36" s="443">
         <v>14.48</v>
       </c>
-      <c r="K34" s="95">
+      <c r="K36" s="443">
         <v>10.52</v>
       </c>
-      <c r="L34" s="101">
+      <c r="L36" s="457">
         <v>12.5</v>
       </c>
-      <c r="M34" s="73" t="s">
+      <c r="M36" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N34" s="73" t="s">
+      <c r="N36" s="443" t="s">
         <v>125</v>
       </c>
-      <c r="O34" s="190" t="s">
-[...11 lines deleted...]
-      <c r="S34" s="75">
+      <c r="O36" s="447" t="s">
+        <v>658</v>
+      </c>
+      <c r="P36" s="459" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q36" s="443" t="s">
+        <v>275</v>
+      </c>
+      <c r="R36" s="443" t="s">
+        <v>241</v>
+      </c>
+      <c r="S36" s="445">
         <v>46073</v>
       </c>
-      <c r="T34" s="417" t="s">
-[...8 lines deleted...]
-      <c r="Y34" s="88"/>
+      <c r="T36" s="447" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U36" s="447"/>
+      <c r="V36" s="447" t="s">
+        <v>1021</v>
+      </c>
+      <c r="W36" s="443"/>
+      <c r="X36" s="443"/>
+      <c r="Y36" s="449"/>
     </row>
-    <row r="35" spans="1:25" s="36" customFormat="1" ht="214.5" customHeight="1">
-      <c r="A35" s="10">
+    <row r="37" spans="1:25" s="36" customFormat="1" ht="138" customHeight="1">
+      <c r="A37" s="452"/>
+      <c r="B37" s="454"/>
+      <c r="C37" s="450"/>
+      <c r="D37" s="456"/>
+      <c r="E37" s="448"/>
+      <c r="F37" s="448"/>
+      <c r="G37" s="448"/>
+      <c r="H37" s="448"/>
+      <c r="I37" s="458"/>
+      <c r="J37" s="444"/>
+      <c r="K37" s="444"/>
+      <c r="L37" s="458"/>
+      <c r="M37" s="444"/>
+      <c r="N37" s="444"/>
+      <c r="O37" s="448"/>
+      <c r="P37" s="460"/>
+      <c r="Q37" s="444"/>
+      <c r="R37" s="444"/>
+      <c r="S37" s="446"/>
+      <c r="T37" s="448"/>
+      <c r="U37" s="448"/>
+      <c r="V37" s="448"/>
+      <c r="W37" s="444"/>
+      <c r="X37" s="444"/>
+      <c r="Y37" s="450"/>
+    </row>
+    <row r="38" spans="1:25" s="36" customFormat="1" ht="214.5" customHeight="1">
+      <c r="A38" s="10">
         <v>5</v>
       </c>
-      <c r="B35" s="29" t="s">
+      <c r="B38" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="C35" s="84">
+      <c r="C38" s="83">
         <v>11</v>
       </c>
-      <c r="D35" s="176" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="43" t="s">
+      <c r="D38" s="172" t="s">
+        <v>428</v>
+      </c>
+      <c r="E38" s="439" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F38" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G35" s="86" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="43" t="s">
+      <c r="G38" s="85" t="s">
+        <v>172</v>
+      </c>
+      <c r="H38" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I35" s="103">
+      <c r="I38" s="101">
         <f t="shared" si="3"/>
         <v>15.059999999999999</v>
       </c>
-      <c r="J35" s="43" t="s">
-[...5 lines deleted...]
-      <c r="L35" s="82">
+      <c r="J38" s="43" t="s">
+        <v>265</v>
+      </c>
+      <c r="K38" s="43" t="s">
+        <v>266</v>
+      </c>
+      <c r="L38" s="81">
         <v>7.53</v>
       </c>
-      <c r="M35" s="82" t="s">
+      <c r="M38" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="N35" s="82" t="s">
+      <c r="N38" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O35" s="190" t="s">
-[...11 lines deleted...]
-      <c r="S35" s="11">
+      <c r="O38" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P38" s="157" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q38" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R38" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S38" s="11">
         <v>46073</v>
       </c>
-      <c r="T35" s="422" t="s">
-[...8 lines deleted...]
-      <c r="Y35" s="85"/>
+      <c r="T38" s="440" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U38" s="81"/>
+      <c r="V38" s="439" t="s">
+        <v>1023</v>
+      </c>
+      <c r="W38" s="141"/>
+      <c r="X38" s="141"/>
+      <c r="Y38" s="84"/>
     </row>
-    <row r="36" spans="1:25" s="36" customFormat="1" ht="339" customHeight="1">
-      <c r="A36" s="10">
+    <row r="39" spans="1:25" s="36" customFormat="1" ht="339" customHeight="1">
+      <c r="A39" s="10">
         <v>6</v>
       </c>
-      <c r="B36" s="92" t="s">
+      <c r="B39" s="90" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="88">
+      <c r="C39" s="87">
         <v>13</v>
       </c>
-      <c r="D36" s="89" t="s">
-[...5 lines deleted...]
-      <c r="F36" s="43" t="s">
+      <c r="D39" s="88" t="s">
+        <v>194</v>
+      </c>
+      <c r="E39" s="438" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F39" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G36" s="90" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="43" t="s">
+      <c r="G39" s="89" t="s">
+        <v>173</v>
+      </c>
+      <c r="H39" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I36" s="103">
+      <c r="I39" s="101">
         <f t="shared" si="3"/>
         <v>24.619999999999997</v>
       </c>
-      <c r="J36" s="97" t="s">
+      <c r="J39" s="95" t="s">
+        <v>267</v>
+      </c>
+      <c r="K39" s="95" t="s">
+        <v>268</v>
+      </c>
+      <c r="L39" s="72">
+        <v>12.31</v>
+      </c>
+      <c r="M39" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="N39" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="O39" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P39" s="157" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q39" s="124" t="s">
         <v>275</v>
       </c>
-      <c r="K36" s="97" t="s">
-[...23 lines deleted...]
-      <c r="S36" s="11">
+      <c r="R39" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S39" s="11">
         <v>46073</v>
       </c>
-      <c r="T36" s="422" t="s">
-[...8 lines deleted...]
-      <c r="Y36" s="85"/>
+      <c r="T39" s="440" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U39" s="81"/>
+      <c r="V39" s="439" t="s">
+        <v>1025</v>
+      </c>
+      <c r="W39" s="141"/>
+      <c r="X39" s="141"/>
+      <c r="Y39" s="84"/>
     </row>
-    <row r="37" spans="1:25" s="36" customFormat="1" ht="357" customHeight="1">
-      <c r="A37" s="10">
+    <row r="40" spans="1:25" s="36" customFormat="1" ht="357" customHeight="1">
+      <c r="A40" s="10">
         <v>7</v>
       </c>
-      <c r="B37" s="92" t="s">
+      <c r="B40" s="90" t="s">
         <v>36</v>
       </c>
-      <c r="C37" s="88">
+      <c r="C40" s="87">
         <v>14</v>
       </c>
-      <c r="D37" s="89" t="s">
-[...5 lines deleted...]
-      <c r="F37" s="43" t="s">
+      <c r="D40" s="88" t="s">
+        <v>220</v>
+      </c>
+      <c r="E40" s="438" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F40" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G37" s="409" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="43" t="s">
+      <c r="G40" s="396" t="s">
+        <v>895</v>
+      </c>
+      <c r="H40" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I37" s="103">
+      <c r="I40" s="101">
         <f t="shared" si="3"/>
         <v>28.46</v>
       </c>
-      <c r="J37" s="97" t="s">
-[...5 lines deleted...]
-      <c r="L37" s="73">
+      <c r="J40" s="95" t="s">
+        <v>269</v>
+      </c>
+      <c r="K40" s="95" t="s">
+        <v>270</v>
+      </c>
+      <c r="L40" s="72">
         <v>14.23</v>
       </c>
-      <c r="M37" s="73" t="s">
+      <c r="M40" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="N37" s="82" t="s">
+      <c r="N40" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O37" s="190" t="s">
-[...11 lines deleted...]
-      <c r="S37" s="11">
+      <c r="O40" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P40" s="157" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q40" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R40" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S40" s="11">
         <v>46073</v>
       </c>
-      <c r="T37" s="422" t="s">
-[...8 lines deleted...]
-      <c r="Y37" s="85"/>
+      <c r="T40" s="440" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U40" s="81"/>
+      <c r="V40" s="439" t="s">
+        <v>1027</v>
+      </c>
+      <c r="W40" s="141"/>
+      <c r="X40" s="141"/>
+      <c r="Y40" s="84"/>
     </row>
-    <row r="38" spans="1:25" s="36" customFormat="1" ht="258.75" customHeight="1">
-      <c r="A38" s="522">
+    <row r="41" spans="1:25" s="36" customFormat="1" ht="258.75" customHeight="1">
+      <c r="A41" s="451">
         <v>8</v>
       </c>
-      <c r="B38" s="626" t="s">
+      <c r="B41" s="531" t="s">
         <v>37</v>
       </c>
-      <c r="C38" s="526">
+      <c r="C41" s="449">
         <v>15</v>
       </c>
-      <c r="D38" s="528" t="s">
+      <c r="D41" s="455" t="s">
         <v>140</v>
       </c>
-      <c r="E38" s="452" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="448" t="s">
+      <c r="E41" s="447" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F41" s="443" t="s">
         <v>17</v>
       </c>
-      <c r="G38" s="452" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="448" t="s">
+      <c r="G41" s="447" t="s">
+        <v>663</v>
+      </c>
+      <c r="H41" s="443" t="s">
         <v>17</v>
       </c>
-      <c r="I38" s="554">
+      <c r="I41" s="457">
         <f t="shared" si="3"/>
         <v>34.760000000000005</v>
       </c>
-      <c r="J38" s="448">
+      <c r="J41" s="443">
         <v>17.62</v>
       </c>
-      <c r="K38" s="448">
+      <c r="K41" s="443">
         <v>17.14</v>
       </c>
-      <c r="L38" s="448">
+      <c r="L41" s="443">
         <v>17.38</v>
       </c>
-      <c r="M38" s="448" t="s">
+      <c r="M41" s="443" t="s">
         <v>3</v>
       </c>
-      <c r="N38" s="448" t="s">
+      <c r="N41" s="443" t="s">
         <v>125</v>
       </c>
-      <c r="O38" s="452" t="s">
-[...2 lines deleted...]
-      <c r="P38" s="477" t="s">
+      <c r="O41" s="447" t="s">
+        <v>658</v>
+      </c>
+      <c r="P41" s="459" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q41" s="443" t="s">
+        <v>275</v>
+      </c>
+      <c r="R41" s="443" t="s">
+        <v>241</v>
+      </c>
+      <c r="S41" s="445">
+        <v>46073</v>
+      </c>
+      <c r="T41" s="467" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U41" s="443"/>
+      <c r="V41" s="447" t="s">
+        <v>1023</v>
+      </c>
+      <c r="W41" s="443"/>
+      <c r="X41" s="443"/>
+      <c r="Y41" s="449"/>
+    </row>
+    <row r="42" spans="1:25" s="36" customFormat="1" ht="195" customHeight="1">
+      <c r="A42" s="452"/>
+      <c r="B42" s="532"/>
+      <c r="C42" s="450"/>
+      <c r="D42" s="456"/>
+      <c r="E42" s="448"/>
+      <c r="F42" s="444"/>
+      <c r="G42" s="448"/>
+      <c r="H42" s="444"/>
+      <c r="I42" s="458"/>
+      <c r="J42" s="444"/>
+      <c r="K42" s="444"/>
+      <c r="L42" s="444"/>
+      <c r="M42" s="444"/>
+      <c r="N42" s="444"/>
+      <c r="O42" s="448"/>
+      <c r="P42" s="460"/>
+      <c r="Q42" s="444"/>
+      <c r="R42" s="444"/>
+      <c r="S42" s="446"/>
+      <c r="T42" s="469"/>
+      <c r="U42" s="444"/>
+      <c r="V42" s="474"/>
+      <c r="W42" s="444"/>
+      <c r="X42" s="444"/>
+      <c r="Y42" s="547"/>
+    </row>
+    <row r="43" spans="1:25" s="36" customFormat="1" ht="243" customHeight="1">
+      <c r="A43" s="10">
+        <v>9</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C43" s="83">
+        <v>16</v>
+      </c>
+      <c r="D43" s="84" t="s">
+        <v>148</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F43" s="439" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G43" s="48" t="s">
+        <v>279</v>
+      </c>
+      <c r="H43" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" s="101">
+        <f>J43+K43</f>
+        <v>14.18</v>
+      </c>
+      <c r="J43" s="94">
+        <v>6.86</v>
+      </c>
+      <c r="K43" s="94">
+        <v>7.32</v>
+      </c>
+      <c r="L43" s="81">
+        <v>7.09</v>
+      </c>
+      <c r="M43" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="N43" s="81" t="s">
+        <v>125</v>
+      </c>
+      <c r="O43" s="186" t="s">
+        <v>658</v>
+      </c>
+      <c r="P43" s="157" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q43" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R43" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S43" s="11">
+        <v>46073</v>
+      </c>
+      <c r="T43" s="440" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U43" s="81"/>
+      <c r="V43" s="439" t="s">
+        <v>1023</v>
+      </c>
+      <c r="W43" s="268"/>
+      <c r="X43" s="268"/>
+      <c r="Y43" s="270"/>
+    </row>
+    <row r="44" spans="1:25" s="36" customFormat="1" ht="240" customHeight="1">
+      <c r="A44" s="451">
+        <v>10</v>
+      </c>
+      <c r="B44" s="531" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" s="449">
+        <v>18</v>
+      </c>
+      <c r="D44" s="455" t="s">
+        <v>397</v>
+      </c>
+      <c r="E44" s="447" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F44" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" s="447" t="s">
+        <v>398</v>
+      </c>
+      <c r="H44" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" s="457">
+        <f>J44+K44</f>
+        <v>34.659999999999997</v>
+      </c>
+      <c r="J44" s="443">
+        <v>17.04</v>
+      </c>
+      <c r="K44" s="443">
+        <v>17.62</v>
+      </c>
+      <c r="L44" s="443">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="M44" s="443" t="s">
+        <v>3</v>
+      </c>
+      <c r="N44" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O44" s="447" t="s">
+        <v>658</v>
+      </c>
+      <c r="P44" s="459" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q44" s="443" t="s">
+        <v>275</v>
+      </c>
+      <c r="R44" s="443" t="s">
+        <v>241</v>
+      </c>
+      <c r="S44" s="445">
+        <v>46073</v>
+      </c>
+      <c r="T44" s="467" t="s">
+        <v>1036</v>
+      </c>
+      <c r="U44" s="443"/>
+      <c r="V44" s="447" t="s">
+        <v>1032</v>
+      </c>
+      <c r="W44" s="138"/>
+      <c r="X44" s="138"/>
+      <c r="Y44" s="449"/>
+    </row>
+    <row r="45" spans="1:25" s="36" customFormat="1" ht="225.75" customHeight="1">
+      <c r="A45" s="452"/>
+      <c r="B45" s="532"/>
+      <c r="C45" s="450"/>
+      <c r="D45" s="456"/>
+      <c r="E45" s="448"/>
+      <c r="F45" s="444"/>
+      <c r="G45" s="448"/>
+      <c r="H45" s="444"/>
+      <c r="I45" s="458"/>
+      <c r="J45" s="444"/>
+      <c r="K45" s="444"/>
+      <c r="L45" s="444"/>
+      <c r="M45" s="444"/>
+      <c r="N45" s="444"/>
+      <c r="O45" s="448"/>
+      <c r="P45" s="460"/>
+      <c r="Q45" s="444"/>
+      <c r="R45" s="444"/>
+      <c r="S45" s="446"/>
+      <c r="T45" s="469"/>
+      <c r="U45" s="444"/>
+      <c r="V45" s="448"/>
+      <c r="W45" s="139"/>
+      <c r="X45" s="139"/>
+      <c r="Y45" s="450"/>
+    </row>
+    <row r="46" spans="1:25" s="36" customFormat="1">
+      <c r="A46" s="570" t="s">
+        <v>170</v>
+      </c>
+      <c r="B46" s="570"/>
+      <c r="C46" s="570"/>
+      <c r="D46" s="570"/>
+      <c r="E46" s="570"/>
+      <c r="F46" s="570"/>
+      <c r="G46" s="570"/>
+      <c r="H46" s="570"/>
+      <c r="I46" s="570"/>
+      <c r="J46" s="570"/>
+      <c r="K46" s="570"/>
+      <c r="L46" s="570"/>
+      <c r="M46" s="570"/>
+      <c r="N46" s="570"/>
+      <c r="O46" s="159"/>
+      <c r="P46" s="162">
+        <v>103</v>
+      </c>
+      <c r="Q46" s="81"/>
+      <c r="R46" s="81"/>
+      <c r="S46" s="81"/>
+      <c r="T46" s="82"/>
+      <c r="U46" s="81"/>
+      <c r="V46" s="192"/>
+      <c r="W46" s="141"/>
+      <c r="X46" s="141"/>
+      <c r="Y46" s="84"/>
+    </row>
+    <row r="47" spans="1:25" s="36" customFormat="1">
+      <c r="A47" s="571" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="571"/>
+      <c r="C47" s="571"/>
+      <c r="D47" s="571"/>
+      <c r="E47" s="571"/>
+      <c r="F47" s="571"/>
+      <c r="G47" s="571"/>
+      <c r="H47" s="571"/>
+      <c r="I47" s="571"/>
+      <c r="J47" s="571"/>
+      <c r="K47" s="571"/>
+      <c r="L47" s="571"/>
+      <c r="M47" s="571"/>
+      <c r="N47" s="571"/>
+      <c r="O47" s="571"/>
+      <c r="P47" s="571"/>
+      <c r="Q47" s="571"/>
+      <c r="R47" s="571"/>
+      <c r="S47" s="571"/>
+      <c r="T47" s="571"/>
+      <c r="U47" s="571"/>
+      <c r="V47" s="571"/>
+      <c r="W47" s="571"/>
+      <c r="X47" s="571"/>
+      <c r="Y47" s="571"/>
+    </row>
+    <row r="48" spans="1:25" s="165" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A48" s="260" t="s">
+        <v>274</v>
+      </c>
+      <c r="B48" s="261" t="s">
+        <v>242</v>
+      </c>
+      <c r="C48" s="262">
+        <v>1</v>
+      </c>
+      <c r="D48" s="263" t="s">
+        <v>243</v>
+      </c>
+      <c r="E48" s="264" t="s">
+        <v>391</v>
+      </c>
+      <c r="F48" s="261" t="s">
+        <v>392</v>
+      </c>
+      <c r="G48" s="264" t="s">
+        <v>244</v>
+      </c>
+      <c r="H48" s="264" t="s">
+        <v>245</v>
+      </c>
+      <c r="I48" s="265">
+        <f>J48+K48</f>
+        <v>24.4</v>
+      </c>
+      <c r="J48" s="265">
+        <v>12.2</v>
+      </c>
+      <c r="K48" s="265">
+        <v>12.2</v>
+      </c>
+      <c r="L48" s="266">
+        <v>12.2</v>
+      </c>
+      <c r="M48" s="391" t="s">
+        <v>3</v>
+      </c>
+      <c r="N48" s="391" t="s">
+        <v>125</v>
+      </c>
+      <c r="O48" s="264" t="s">
+        <v>655</v>
+      </c>
+      <c r="P48" s="264" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q48" s="388"/>
+      <c r="R48" s="388"/>
+      <c r="S48" s="392"/>
+      <c r="T48" s="393"/>
+      <c r="U48" s="388"/>
+      <c r="V48" s="394" t="s">
+        <v>246</v>
+      </c>
+      <c r="W48" s="394"/>
+      <c r="X48" s="394"/>
+      <c r="Y48" s="395"/>
+    </row>
+    <row r="49" spans="1:25" s="165" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A49" s="443">
+        <v>1</v>
+      </c>
+      <c r="B49" s="447" t="s">
+        <v>39</v>
+      </c>
+      <c r="C49" s="449">
+        <v>3</v>
+      </c>
+      <c r="D49" s="455" t="s">
+        <v>195</v>
+      </c>
+      <c r="E49" s="447" t="s">
+        <v>714</v>
+      </c>
+      <c r="F49" s="568" t="s">
+        <v>715</v>
+      </c>
+      <c r="G49" s="447" t="s">
+        <v>700</v>
+      </c>
+      <c r="H49" s="447" t="s">
+        <v>701</v>
+      </c>
+      <c r="I49" s="457">
+        <f>J49+K49</f>
+        <v>35</v>
+      </c>
+      <c r="J49" s="457">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="K49" s="457">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="L49" s="457">
+        <f>I49/2</f>
+        <v>17.5</v>
+      </c>
+      <c r="M49" s="443" t="s">
+        <v>3</v>
+      </c>
+      <c r="N49" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O49" s="447" t="s">
+        <v>697</v>
+      </c>
+      <c r="P49" s="459" t="s">
+        <v>1010</v>
+      </c>
+      <c r="Q49" s="443" t="s">
+        <v>275</v>
+      </c>
+      <c r="R49" s="443" t="s">
+        <v>241</v>
+      </c>
+      <c r="S49" s="654">
+        <v>46132</v>
+      </c>
+      <c r="T49" s="447" t="s">
+        <v>995</v>
+      </c>
+      <c r="U49" s="516"/>
+      <c r="V49" s="443" t="s">
+        <v>1011</v>
+      </c>
+      <c r="W49" s="516"/>
+      <c r="X49" s="516"/>
+      <c r="Y49" s="496"/>
+    </row>
+    <row r="50" spans="1:25" s="36" customFormat="1" ht="109.5" customHeight="1">
+      <c r="A50" s="444"/>
+      <c r="B50" s="448"/>
+      <c r="C50" s="450"/>
+      <c r="D50" s="456"/>
+      <c r="E50" s="448"/>
+      <c r="F50" s="569"/>
+      <c r="G50" s="448"/>
+      <c r="H50" s="448"/>
+      <c r="I50" s="458"/>
+      <c r="J50" s="458"/>
+      <c r="K50" s="458"/>
+      <c r="L50" s="458"/>
+      <c r="M50" s="444"/>
+      <c r="N50" s="444"/>
+      <c r="O50" s="448"/>
+      <c r="P50" s="460"/>
+      <c r="Q50" s="444"/>
+      <c r="R50" s="444"/>
+      <c r="S50" s="655"/>
+      <c r="T50" s="448"/>
+      <c r="U50" s="517"/>
+      <c r="V50" s="444"/>
+      <c r="W50" s="517"/>
+      <c r="X50" s="517"/>
+      <c r="Y50" s="497"/>
+    </row>
+    <row r="51" spans="1:25" ht="242.25" customHeight="1">
+      <c r="A51" s="443">
+        <v>2</v>
+      </c>
+      <c r="B51" s="467" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="449">
+        <v>5</v>
+      </c>
+      <c r="D51" s="455" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" s="447" t="s">
+        <v>399</v>
+      </c>
+      <c r="F51" s="447" t="s">
+        <v>400</v>
+      </c>
+      <c r="G51" s="447" t="s">
+        <v>702</v>
+      </c>
+      <c r="H51" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" s="457">
+        <f>J51+K51</f>
+        <v>46.9</v>
+      </c>
+      <c r="J51" s="457">
+        <v>24.7</v>
+      </c>
+      <c r="K51" s="457">
+        <v>22.2</v>
+      </c>
+      <c r="L51" s="457">
+        <f>I51/2</f>
+        <v>23.45</v>
+      </c>
+      <c r="M51" s="443" t="s">
+        <v>3</v>
+      </c>
+      <c r="N51" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O51" s="447" t="s">
+        <v>623</v>
+      </c>
+      <c r="P51" s="459" t="s">
+        <v>896</v>
+      </c>
+      <c r="Q51" s="443" t="s">
+        <v>275</v>
+      </c>
+      <c r="R51" s="443" t="s">
+        <v>241</v>
+      </c>
+      <c r="S51" s="445">
+        <v>44793</v>
+      </c>
+      <c r="T51" s="467" t="s">
+        <v>929</v>
+      </c>
+      <c r="U51" s="470"/>
+      <c r="V51" s="447" t="s">
+        <v>897</v>
+      </c>
+      <c r="W51" s="131"/>
+      <c r="X51" s="131"/>
+      <c r="Y51" s="487"/>
+    </row>
+    <row r="52" spans="1:25" ht="307.5" customHeight="1">
+      <c r="A52" s="444"/>
+      <c r="B52" s="469"/>
+      <c r="C52" s="450"/>
+      <c r="D52" s="456"/>
+      <c r="E52" s="448"/>
+      <c r="F52" s="448"/>
+      <c r="G52" s="448"/>
+      <c r="H52" s="444"/>
+      <c r="I52" s="458"/>
+      <c r="J52" s="458"/>
+      <c r="K52" s="458"/>
+      <c r="L52" s="498"/>
+      <c r="M52" s="444"/>
+      <c r="N52" s="444"/>
+      <c r="O52" s="448"/>
+      <c r="P52" s="460"/>
+      <c r="Q52" s="444"/>
+      <c r="R52" s="444"/>
+      <c r="S52" s="446"/>
+      <c r="T52" s="469"/>
+      <c r="U52" s="472"/>
+      <c r="V52" s="448"/>
+      <c r="W52" s="132"/>
+      <c r="X52" s="132"/>
+      <c r="Y52" s="488"/>
+    </row>
+    <row r="53" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A53" s="443">
+        <v>3</v>
+      </c>
+      <c r="B53" s="467" t="s">
+        <v>41</v>
+      </c>
+      <c r="C53" s="449">
+        <v>6</v>
+      </c>
+      <c r="D53" s="455" t="s">
+        <v>401</v>
+      </c>
+      <c r="E53" s="447" t="s">
+        <v>517</v>
+      </c>
+      <c r="F53" s="447" t="s">
+        <v>402</v>
+      </c>
+      <c r="G53" s="447" t="s">
+        <v>403</v>
+      </c>
+      <c r="H53" s="447" t="s">
+        <v>404</v>
+      </c>
+      <c r="I53" s="457">
+        <f>J53+K53</f>
+        <v>54.7</v>
+      </c>
+      <c r="J53" s="457">
+        <v>27.6</v>
+      </c>
+      <c r="K53" s="457">
+        <v>27.1</v>
+      </c>
+      <c r="L53" s="457">
+        <v>27.35</v>
+      </c>
+      <c r="M53" s="518" t="s">
+        <v>3</v>
+      </c>
+      <c r="N53" s="518" t="s">
+        <v>125</v>
+      </c>
+      <c r="O53" s="447" t="s">
+        <v>624</v>
+      </c>
+      <c r="P53" s="157" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q53" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R53" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S53" s="11">
+        <v>44348</v>
+      </c>
+      <c r="T53" s="447" t="s">
+        <v>933</v>
+      </c>
+      <c r="U53" s="119"/>
+      <c r="V53" s="447" t="s">
+        <v>825</v>
+      </c>
+      <c r="W53" s="131"/>
+      <c r="X53" s="131"/>
+      <c r="Y53" s="489"/>
+    </row>
+    <row r="54" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A54" s="515"/>
+      <c r="B54" s="468"/>
+      <c r="C54" s="547"/>
+      <c r="D54" s="572"/>
+      <c r="E54" s="474"/>
+      <c r="F54" s="474"/>
+      <c r="G54" s="474"/>
+      <c r="H54" s="474"/>
+      <c r="I54" s="498"/>
+      <c r="J54" s="498"/>
+      <c r="K54" s="498"/>
+      <c r="L54" s="498"/>
+      <c r="M54" s="518"/>
+      <c r="N54" s="518"/>
+      <c r="O54" s="474"/>
+      <c r="P54" s="157" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q54" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R54" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S54" s="11">
+        <v>45627</v>
+      </c>
+      <c r="T54" s="448"/>
+      <c r="U54" s="119"/>
+      <c r="V54" s="474"/>
+      <c r="W54" s="140"/>
+      <c r="X54" s="140"/>
+      <c r="Y54" s="490"/>
+    </row>
+    <row r="55" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A55" s="515"/>
+      <c r="B55" s="468"/>
+      <c r="C55" s="547"/>
+      <c r="D55" s="572"/>
+      <c r="E55" s="474"/>
+      <c r="F55" s="474"/>
+      <c r="G55" s="474"/>
+      <c r="H55" s="474"/>
+      <c r="I55" s="498"/>
+      <c r="J55" s="498"/>
+      <c r="K55" s="498"/>
+      <c r="L55" s="498"/>
+      <c r="M55" s="518"/>
+      <c r="N55" s="518"/>
+      <c r="O55" s="474"/>
+      <c r="P55" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q55" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R55" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S55" s="11">
+        <v>45627</v>
+      </c>
+      <c r="T55" s="407" t="s">
+        <v>935</v>
+      </c>
+      <c r="U55" s="119"/>
+      <c r="V55" s="474"/>
+      <c r="W55" s="140"/>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="490"/>
+    </row>
+    <row r="56" spans="1:25" ht="153" customHeight="1">
+      <c r="A56" s="515"/>
+      <c r="B56" s="468"/>
+      <c r="C56" s="547"/>
+      <c r="D56" s="572"/>
+      <c r="E56" s="474"/>
+      <c r="F56" s="474"/>
+      <c r="G56" s="474"/>
+      <c r="H56" s="474"/>
+      <c r="I56" s="498"/>
+      <c r="J56" s="498"/>
+      <c r="K56" s="498"/>
+      <c r="L56" s="498"/>
+      <c r="M56" s="518"/>
+      <c r="N56" s="518"/>
+      <c r="O56" s="474"/>
+      <c r="P56" s="157" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q56" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R56" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S56" s="11">
+        <v>45627</v>
+      </c>
+      <c r="T56" s="573" t="s">
+        <v>936</v>
+      </c>
+      <c r="U56" s="119"/>
+      <c r="V56" s="474"/>
+      <c r="W56" s="140"/>
+      <c r="X56" s="140"/>
+      <c r="Y56" s="490"/>
+    </row>
+    <row r="57" spans="1:25" ht="180" customHeight="1">
+      <c r="A57" s="444"/>
+      <c r="B57" s="469"/>
+      <c r="C57" s="450"/>
+      <c r="D57" s="456"/>
+      <c r="E57" s="448"/>
+      <c r="F57" s="448"/>
+      <c r="G57" s="448"/>
+      <c r="H57" s="448"/>
+      <c r="I57" s="458"/>
+      <c r="J57" s="458"/>
+      <c r="K57" s="458"/>
+      <c r="L57" s="458"/>
+      <c r="M57" s="518"/>
+      <c r="N57" s="518"/>
+      <c r="O57" s="448"/>
+      <c r="P57" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q57" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R57" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S57" s="11">
+        <v>40674</v>
+      </c>
+      <c r="T57" s="573"/>
+      <c r="U57" s="128"/>
+      <c r="V57" s="448"/>
+      <c r="W57" s="132"/>
+      <c r="X57" s="132"/>
+      <c r="Y57" s="491"/>
+    </row>
+    <row r="58" spans="1:25" ht="153" customHeight="1">
+      <c r="A58" s="443">
+        <v>4</v>
+      </c>
+      <c r="B58" s="467" t="s">
+        <v>42</v>
+      </c>
+      <c r="C58" s="449">
+        <v>8</v>
+      </c>
+      <c r="D58" s="455" t="s">
+        <v>121</v>
+      </c>
+      <c r="E58" s="447" t="s">
+        <v>772</v>
+      </c>
+      <c r="F58" s="447" t="s">
+        <v>773</v>
+      </c>
+      <c r="G58" s="455" t="s">
+        <v>742</v>
+      </c>
+      <c r="H58" s="447" t="s">
+        <v>743</v>
+      </c>
+      <c r="I58" s="457">
+        <f>J58+K58</f>
+        <v>63.8</v>
+      </c>
+      <c r="J58" s="457">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="K58" s="457">
+        <v>31.5</v>
+      </c>
+      <c r="L58" s="457">
+        <v>31.9</v>
+      </c>
+      <c r="M58" s="443" t="s">
+        <v>3</v>
+      </c>
+      <c r="N58" s="443" t="s">
+        <v>125</v>
+      </c>
+      <c r="O58" s="447" t="s">
+        <v>859</v>
+      </c>
+      <c r="P58" s="157" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q58" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R58" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S58" s="11">
+        <v>45505</v>
+      </c>
+      <c r="T58" s="407" t="s">
+        <v>937</v>
+      </c>
+      <c r="U58" s="51"/>
+      <c r="V58" s="447" t="s">
+        <v>776</v>
+      </c>
+      <c r="W58" s="470"/>
+      <c r="X58" s="470"/>
+      <c r="Y58" s="487"/>
+    </row>
+    <row r="59" spans="1:25" ht="114" customHeight="1">
+      <c r="A59" s="515"/>
+      <c r="B59" s="468"/>
+      <c r="C59" s="547"/>
+      <c r="D59" s="572"/>
+      <c r="E59" s="474"/>
+      <c r="F59" s="474"/>
+      <c r="G59" s="572"/>
+      <c r="H59" s="474"/>
+      <c r="I59" s="498"/>
+      <c r="J59" s="498"/>
+      <c r="K59" s="498"/>
+      <c r="L59" s="498"/>
+      <c r="M59" s="515"/>
+      <c r="N59" s="515"/>
+      <c r="O59" s="474"/>
+      <c r="P59" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q59" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R59" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S59" s="11">
+        <v>45523</v>
+      </c>
+      <c r="T59" s="529" t="s">
+        <v>940</v>
+      </c>
+      <c r="U59" s="492"/>
+      <c r="V59" s="474"/>
+      <c r="W59" s="471"/>
+      <c r="X59" s="471"/>
+      <c r="Y59" s="495"/>
+    </row>
+    <row r="60" spans="1:25" ht="99" customHeight="1">
+      <c r="A60" s="515"/>
+      <c r="B60" s="468"/>
+      <c r="C60" s="547"/>
+      <c r="D60" s="572"/>
+      <c r="E60" s="474"/>
+      <c r="F60" s="474"/>
+      <c r="G60" s="572"/>
+      <c r="H60" s="474"/>
+      <c r="I60" s="498"/>
+      <c r="J60" s="498"/>
+      <c r="K60" s="498"/>
+      <c r="L60" s="498"/>
+      <c r="M60" s="515"/>
+      <c r="N60" s="515"/>
+      <c r="O60" s="474"/>
+      <c r="P60" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q60" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R60" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S60" s="11">
+        <v>45597</v>
+      </c>
+      <c r="T60" s="553"/>
+      <c r="U60" s="493"/>
+      <c r="V60" s="474"/>
+      <c r="W60" s="471"/>
+      <c r="X60" s="471"/>
+      <c r="Y60" s="495"/>
+    </row>
+    <row r="61" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A61" s="515"/>
+      <c r="B61" s="468"/>
+      <c r="C61" s="547"/>
+      <c r="D61" s="572"/>
+      <c r="E61" s="474"/>
+      <c r="F61" s="474"/>
+      <c r="G61" s="572"/>
+      <c r="H61" s="474"/>
+      <c r="I61" s="498"/>
+      <c r="J61" s="498"/>
+      <c r="K61" s="498"/>
+      <c r="L61" s="498"/>
+      <c r="M61" s="515"/>
+      <c r="N61" s="515"/>
+      <c r="O61" s="474"/>
+      <c r="P61" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q61" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R61" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S61" s="11">
+        <v>46132</v>
+      </c>
+      <c r="T61" s="416" t="s">
+        <v>996</v>
+      </c>
+      <c r="U61" s="50"/>
+      <c r="V61" s="474"/>
+      <c r="W61" s="471"/>
+      <c r="X61" s="471"/>
+      <c r="Y61" s="495"/>
+    </row>
+    <row r="62" spans="1:25" ht="85.5" customHeight="1">
+      <c r="A62" s="444"/>
+      <c r="B62" s="469"/>
+      <c r="C62" s="450"/>
+      <c r="D62" s="456"/>
+      <c r="E62" s="448"/>
+      <c r="F62" s="448"/>
+      <c r="G62" s="456"/>
+      <c r="H62" s="448"/>
+      <c r="I62" s="458"/>
+      <c r="J62" s="458"/>
+      <c r="K62" s="458"/>
+      <c r="L62" s="458"/>
+      <c r="M62" s="444"/>
+      <c r="N62" s="444"/>
+      <c r="O62" s="448"/>
+      <c r="P62" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q62" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R62" s="94" t="s">
+        <v>241</v>
+      </c>
+      <c r="S62" s="11">
+        <v>45609</v>
+      </c>
+      <c r="T62" s="406" t="s">
+        <v>942</v>
+      </c>
+      <c r="U62" s="272"/>
+      <c r="V62" s="448"/>
+      <c r="W62" s="472"/>
+      <c r="X62" s="472"/>
+      <c r="Y62" s="488"/>
+    </row>
+    <row r="63" spans="1:25" ht="185.25" customHeight="1">
+      <c r="A63" s="443">
+        <v>5</v>
+      </c>
+      <c r="B63" s="467" t="s">
+        <v>43</v>
+      </c>
+      <c r="C63" s="449">
+        <v>9</v>
+      </c>
+      <c r="D63" s="455" t="s">
+        <v>191</v>
+      </c>
+      <c r="E63" s="447" t="s">
+        <v>740</v>
+      </c>
+      <c r="F63" s="447" t="s">
+        <v>678</v>
+      </c>
+      <c r="G63" s="447" t="s">
+        <v>664</v>
+      </c>
+      <c r="H63" s="447" t="s">
+        <v>665</v>
+      </c>
+      <c r="I63" s="457">
+        <f>J63+K63</f>
+        <v>63.599999999999994</v>
+      </c>
+      <c r="J63" s="457">
+        <v>31.9</v>
+      </c>
+      <c r="K63" s="457">
+        <v>31.7</v>
+      </c>
+      <c r="L63" s="457">
+        <v>31.8</v>
+      </c>
+      <c r="M63" s="518" t="s">
+        <v>3</v>
+      </c>
+      <c r="N63" s="518" t="s">
+        <v>125</v>
+      </c>
+      <c r="O63" s="447" t="s">
+        <v>625</v>
+      </c>
+      <c r="P63" s="157" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q63" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R63" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S63" s="11">
+        <v>42249</v>
+      </c>
+      <c r="T63" s="407" t="s">
+        <v>945</v>
+      </c>
+      <c r="U63" s="51"/>
+      <c r="V63" s="447" t="s">
+        <v>712</v>
+      </c>
+      <c r="W63" s="470"/>
+      <c r="X63" s="470"/>
+      <c r="Y63" s="487"/>
+    </row>
+    <row r="64" spans="1:25" ht="198" customHeight="1">
+      <c r="A64" s="515"/>
+      <c r="B64" s="468"/>
+      <c r="C64" s="547"/>
+      <c r="D64" s="572"/>
+      <c r="E64" s="474"/>
+      <c r="F64" s="474"/>
+      <c r="G64" s="474"/>
+      <c r="H64" s="574"/>
+      <c r="I64" s="498"/>
+      <c r="J64" s="498"/>
+      <c r="K64" s="498"/>
+      <c r="L64" s="498"/>
+      <c r="M64" s="518"/>
+      <c r="N64" s="518"/>
+      <c r="O64" s="474"/>
+      <c r="P64" s="157" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q64" s="124"/>
+      <c r="R64" s="81"/>
+      <c r="S64" s="11"/>
+      <c r="T64" s="377" t="s">
+        <v>146</v>
+      </c>
+      <c r="U64" s="51"/>
+      <c r="V64" s="474"/>
+      <c r="W64" s="471"/>
+      <c r="X64" s="471"/>
+      <c r="Y64" s="495"/>
+    </row>
+    <row r="65" spans="1:25" ht="228.75" customHeight="1">
+      <c r="A65" s="515"/>
+      <c r="B65" s="468"/>
+      <c r="C65" s="547"/>
+      <c r="D65" s="572"/>
+      <c r="E65" s="474"/>
+      <c r="F65" s="474"/>
+      <c r="G65" s="474"/>
+      <c r="H65" s="574"/>
+      <c r="I65" s="458"/>
+      <c r="J65" s="458"/>
+      <c r="K65" s="458"/>
+      <c r="L65" s="498"/>
+      <c r="M65" s="518"/>
+      <c r="N65" s="518"/>
+      <c r="O65" s="474"/>
+      <c r="P65" s="157" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q65" s="81"/>
+      <c r="R65" s="81"/>
+      <c r="S65" s="11"/>
+      <c r="T65" s="82" t="s">
+        <v>146</v>
+      </c>
+      <c r="U65" s="59"/>
+      <c r="V65" s="448"/>
+      <c r="W65" s="472"/>
+      <c r="X65" s="472"/>
+      <c r="Y65" s="488"/>
+    </row>
+    <row r="66" spans="1:25" ht="108" customHeight="1">
+      <c r="A66" s="443">
+        <v>6</v>
+      </c>
+      <c r="B66" s="467" t="s">
+        <v>44</v>
+      </c>
+      <c r="C66" s="449">
+        <v>11</v>
+      </c>
+      <c r="D66" s="455" t="s">
+        <v>518</v>
+      </c>
+      <c r="E66" s="494" t="s">
+        <v>774</v>
+      </c>
+      <c r="F66" s="494" t="s">
+        <v>775</v>
+      </c>
+      <c r="G66" s="494" t="s">
+        <v>407</v>
+      </c>
+      <c r="H66" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" s="457">
+        <f>J66+K66</f>
+        <v>58.1</v>
+      </c>
+      <c r="J66" s="457">
+        <v>29.3</v>
+      </c>
+      <c r="K66" s="457">
+        <v>28.8</v>
+      </c>
+      <c r="L66" s="575">
+        <v>29.05</v>
+      </c>
+      <c r="M66" s="518" t="s">
+        <v>3</v>
+      </c>
+      <c r="N66" s="518" t="s">
+        <v>125</v>
+      </c>
+      <c r="O66" s="447" t="s">
+        <v>626</v>
+      </c>
+      <c r="P66" s="157" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q66" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R66" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S66" s="74">
+        <v>45530</v>
+      </c>
+      <c r="T66" s="447" t="s">
+        <v>934</v>
+      </c>
+      <c r="U66" s="51"/>
+      <c r="V66" s="447" t="s">
+        <v>776</v>
+      </c>
+      <c r="W66" s="470"/>
+      <c r="X66" s="470"/>
+      <c r="Y66" s="487"/>
+    </row>
+    <row r="67" spans="1:25" ht="102" customHeight="1">
+      <c r="A67" s="515"/>
+      <c r="B67" s="468"/>
+      <c r="C67" s="547"/>
+      <c r="D67" s="572"/>
+      <c r="E67" s="494"/>
+      <c r="F67" s="494"/>
+      <c r="G67" s="494"/>
+      <c r="H67" s="515"/>
+      <c r="I67" s="498"/>
+      <c r="J67" s="498"/>
+      <c r="K67" s="498"/>
+      <c r="L67" s="575"/>
+      <c r="M67" s="518"/>
+      <c r="N67" s="518"/>
+      <c r="O67" s="474"/>
+      <c r="P67" s="157" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q67" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R67" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S67" s="74">
+        <v>44799</v>
+      </c>
+      <c r="T67" s="474"/>
+      <c r="U67" s="51"/>
+      <c r="V67" s="474"/>
+      <c r="W67" s="471"/>
+      <c r="X67" s="471"/>
+      <c r="Y67" s="495"/>
+    </row>
+    <row r="68" spans="1:25" ht="62.25" customHeight="1">
+      <c r="A68" s="515"/>
+      <c r="B68" s="468"/>
+      <c r="C68" s="547"/>
+      <c r="D68" s="572"/>
+      <c r="E68" s="494"/>
+      <c r="F68" s="494"/>
+      <c r="G68" s="494"/>
+      <c r="H68" s="515"/>
+      <c r="I68" s="498"/>
+      <c r="J68" s="498"/>
+      <c r="K68" s="498"/>
+      <c r="L68" s="575"/>
+      <c r="M68" s="518"/>
+      <c r="N68" s="518"/>
+      <c r="O68" s="474"/>
+      <c r="P68" s="157" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q68" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R68" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S68" s="106">
+        <v>45627</v>
+      </c>
+      <c r="T68" s="448"/>
+      <c r="U68" s="51"/>
+      <c r="V68" s="474"/>
+      <c r="W68" s="471"/>
+      <c r="X68" s="471"/>
+      <c r="Y68" s="495"/>
+    </row>
+    <row r="69" spans="1:25" ht="114.75" customHeight="1">
+      <c r="A69" s="444"/>
+      <c r="B69" s="469"/>
+      <c r="C69" s="450"/>
+      <c r="D69" s="456"/>
+      <c r="E69" s="494"/>
+      <c r="F69" s="578"/>
+      <c r="G69" s="494"/>
+      <c r="H69" s="444"/>
+      <c r="I69" s="458"/>
+      <c r="J69" s="458"/>
+      <c r="K69" s="458"/>
+      <c r="L69" s="575"/>
+      <c r="M69" s="518"/>
+      <c r="N69" s="518"/>
+      <c r="O69" s="448"/>
+      <c r="P69" s="157" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q69" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R69" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S69" s="74">
+        <v>45505</v>
+      </c>
+      <c r="T69" s="402" t="s">
+        <v>941</v>
+      </c>
+      <c r="U69" s="61"/>
+      <c r="V69" s="448"/>
+      <c r="W69" s="472"/>
+      <c r="X69" s="472"/>
+      <c r="Y69" s="488"/>
+    </row>
+    <row r="70" spans="1:25" ht="330" customHeight="1">
+      <c r="A70" s="72">
+        <v>7</v>
+      </c>
+      <c r="B70" s="86" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" s="87">
+        <v>12</v>
+      </c>
+      <c r="D70" s="170" t="s">
+        <v>429</v>
+      </c>
+      <c r="E70" s="169" t="s">
+        <v>393</v>
+      </c>
+      <c r="F70" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="169" t="s">
+        <v>408</v>
+      </c>
+      <c r="H70" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" s="104">
+        <f>J70+K70</f>
+        <v>10.5</v>
+      </c>
+      <c r="J70" s="104">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="K70" s="104">
+        <v>5.65</v>
+      </c>
+      <c r="L70" s="104">
+        <v>5.25</v>
+      </c>
+      <c r="M70" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="N70" s="78" t="s">
+        <v>125</v>
+      </c>
+      <c r="O70" s="424" t="s">
+        <v>1001</v>
+      </c>
+      <c r="P70" s="157" t="s">
+        <v>1002</v>
+      </c>
+      <c r="Q70" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R70" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S70" s="11">
+        <v>46132</v>
+      </c>
+      <c r="T70" s="407" t="s">
+        <v>946</v>
+      </c>
+      <c r="U70" s="61"/>
+      <c r="V70" s="441" t="s">
+        <v>1041</v>
+      </c>
+      <c r="W70" s="131"/>
+      <c r="X70" s="131"/>
+      <c r="Y70" s="80"/>
+    </row>
+    <row r="71" spans="1:25" ht="398.25" customHeight="1">
+      <c r="A71" s="443">
+        <v>8</v>
+      </c>
+      <c r="B71" s="573" t="s">
+        <v>45</v>
+      </c>
+      <c r="C71" s="576">
+        <v>13</v>
+      </c>
+      <c r="D71" s="577" t="s">
+        <v>430</v>
+      </c>
+      <c r="E71" s="494" t="s">
+        <v>716</v>
+      </c>
+      <c r="F71" s="494" t="s">
+        <v>710</v>
+      </c>
+      <c r="G71" s="494" t="s">
+        <v>711</v>
+      </c>
+      <c r="H71" s="443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71" s="457">
+        <f>J71+K71</f>
+        <v>68.599999999999994</v>
+      </c>
+      <c r="J71" s="457">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="K71" s="457">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="L71" s="575">
+        <f>I71/2</f>
+        <v>34.299999999999997</v>
+      </c>
+      <c r="M71" s="518" t="s">
+        <v>3</v>
+      </c>
+      <c r="N71" s="518" t="s">
+        <v>125</v>
+      </c>
+      <c r="O71" s="447" t="s">
+        <v>624</v>
+      </c>
+      <c r="P71" s="157" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q71" s="123" t="s">
+        <v>275</v>
+      </c>
+      <c r="R71" s="73" t="s">
+        <v>241</v>
+      </c>
+      <c r="S71" s="18">
+        <v>45480</v>
+      </c>
+      <c r="T71" s="403" t="s">
+        <v>949</v>
+      </c>
+      <c r="U71" s="61"/>
+      <c r="V71" s="447" t="s">
+        <v>826</v>
+      </c>
+      <c r="W71" s="131"/>
+      <c r="X71" s="131"/>
+      <c r="Y71" s="487"/>
+    </row>
+    <row r="72" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A72" s="444"/>
+      <c r="B72" s="573"/>
+      <c r="C72" s="576"/>
+      <c r="D72" s="577"/>
+      <c r="E72" s="494"/>
+      <c r="F72" s="494"/>
+      <c r="G72" s="494"/>
+      <c r="H72" s="444"/>
+      <c r="I72" s="458"/>
+      <c r="J72" s="458"/>
+      <c r="K72" s="458"/>
+      <c r="L72" s="575"/>
+      <c r="M72" s="518"/>
+      <c r="N72" s="518"/>
+      <c r="O72" s="448"/>
+      <c r="P72" s="157" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q72" s="122" t="s">
+        <v>275</v>
+      </c>
+      <c r="R72" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S72" s="74">
+        <v>45480</v>
+      </c>
+      <c r="T72" s="408" t="s">
+        <v>953</v>
+      </c>
+      <c r="U72" s="59"/>
+      <c r="V72" s="448"/>
+      <c r="W72" s="132"/>
+      <c r="X72" s="132"/>
+      <c r="Y72" s="488"/>
+    </row>
+    <row r="73" spans="1:25" ht="354" customHeight="1">
+      <c r="A73" s="579">
+        <v>9</v>
+      </c>
+      <c r="B73" s="581" t="s">
+        <v>46</v>
+      </c>
+      <c r="C73" s="501">
+        <v>14</v>
+      </c>
+      <c r="D73" s="524" t="s">
+        <v>198</v>
+      </c>
+      <c r="E73" s="509" t="s">
+        <v>519</v>
+      </c>
+      <c r="F73" s="509" t="s">
+        <v>409</v>
+      </c>
+      <c r="G73" s="509" t="s">
+        <v>703</v>
+      </c>
+      <c r="H73" s="509" t="s">
+        <v>717</v>
+      </c>
+      <c r="I73" s="485">
+        <f>J73+K73</f>
+        <v>65.599999999999994</v>
+      </c>
+      <c r="J73" s="485">
+        <v>34</v>
+      </c>
+      <c r="K73" s="485">
+        <v>31.6</v>
+      </c>
+      <c r="L73" s="485">
+        <f>I73/2</f>
+        <v>32.799999999999997</v>
+      </c>
+      <c r="M73" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N73" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O73" s="503" t="s">
+        <v>624</v>
+      </c>
+      <c r="P73" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q73" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R73" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S73" s="52">
+        <v>41481</v>
+      </c>
+      <c r="T73" s="519" t="s">
+        <v>941</v>
+      </c>
+      <c r="U73" s="470"/>
+      <c r="V73" s="447" t="s">
+        <v>827</v>
+      </c>
+      <c r="W73" s="131"/>
+      <c r="X73" s="131"/>
+      <c r="Y73" s="487"/>
+    </row>
+    <row r="74" spans="1:25" ht="363" customHeight="1">
+      <c r="A74" s="580"/>
+      <c r="B74" s="527"/>
+      <c r="C74" s="502"/>
+      <c r="D74" s="525"/>
+      <c r="E74" s="504"/>
+      <c r="F74" s="504"/>
+      <c r="G74" s="504"/>
+      <c r="H74" s="504"/>
+      <c r="I74" s="486"/>
+      <c r="J74" s="486"/>
+      <c r="K74" s="486"/>
+      <c r="L74" s="486"/>
+      <c r="M74" s="472"/>
+      <c r="N74" s="472"/>
+      <c r="O74" s="504"/>
+      <c r="P74" s="39" t="s">
         <v>318</v>
       </c>
-      <c r="Q38" s="448" t="s">
-[...17 lines deleted...]
-      <c r="Y38" s="526"/>
+      <c r="Q74" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R74" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S74" s="52">
+        <v>45597</v>
+      </c>
+      <c r="T74" s="552"/>
+      <c r="U74" s="472"/>
+      <c r="V74" s="448"/>
+      <c r="W74" s="132"/>
+      <c r="X74" s="132"/>
+      <c r="Y74" s="488"/>
     </row>
-    <row r="39" spans="1:25" s="36" customFormat="1" ht="195" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y39" s="618"/>
+    <row r="75" spans="1:25" ht="311.25" customHeight="1">
+      <c r="A75" s="219">
+        <v>10</v>
+      </c>
+      <c r="B75" s="217" t="s">
+        <v>47</v>
+      </c>
+      <c r="C75" s="218">
+        <v>16</v>
+      </c>
+      <c r="D75" s="215" t="s">
+        <v>117</v>
+      </c>
+      <c r="E75" s="288" t="s">
+        <v>520</v>
+      </c>
+      <c r="F75" s="325" t="s">
+        <v>790</v>
+      </c>
+      <c r="G75" s="212" t="s">
+        <v>410</v>
+      </c>
+      <c r="H75" s="212" t="s">
+        <v>521</v>
+      </c>
+      <c r="I75" s="220">
+        <f>J75+K75</f>
+        <v>27.200000000000003</v>
+      </c>
+      <c r="J75" s="220">
+        <v>14.4</v>
+      </c>
+      <c r="K75" s="220">
+        <v>12.8</v>
+      </c>
+      <c r="L75" s="220">
+        <v>13.6</v>
+      </c>
+      <c r="M75" s="213" t="s">
+        <v>3</v>
+      </c>
+      <c r="N75" s="213" t="s">
+        <v>125</v>
+      </c>
+      <c r="O75" s="373" t="s">
+        <v>633</v>
+      </c>
+      <c r="P75" s="224" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q75" s="436" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R75" s="341" t="s">
+        <v>794</v>
+      </c>
+      <c r="S75" s="214">
+        <v>46235</v>
+      </c>
+      <c r="T75" s="404" t="s">
+        <v>941</v>
+      </c>
+      <c r="U75" s="214">
+        <v>46326</v>
+      </c>
+      <c r="V75" s="267" t="s">
+        <v>712</v>
+      </c>
+      <c r="W75" s="131"/>
+      <c r="X75" s="131"/>
+      <c r="Y75" s="19"/>
     </row>
-    <row r="40" spans="1:25" s="36" customFormat="1" ht="217.5" customHeight="1">
-[...37 lines deleted...]
-      <c r="M40" s="73" t="s">
+    <row r="76" spans="1:25" ht="231.75" customHeight="1">
+      <c r="A76" s="579">
+        <v>11</v>
+      </c>
+      <c r="B76" s="526" t="s">
+        <v>48</v>
+      </c>
+      <c r="C76" s="500">
+        <v>18</v>
+      </c>
+      <c r="D76" s="524" t="s">
+        <v>293</v>
+      </c>
+      <c r="E76" s="503" t="s">
+        <v>718</v>
+      </c>
+      <c r="F76" s="503" t="s">
+        <v>719</v>
+      </c>
+      <c r="G76" s="503" t="s">
+        <v>720</v>
+      </c>
+      <c r="H76" s="503" t="s">
+        <v>721</v>
+      </c>
+      <c r="I76" s="485">
+        <f>J76+K76</f>
+        <v>65.5</v>
+      </c>
+      <c r="J76" s="485">
+        <v>32.1</v>
+      </c>
+      <c r="K76" s="485">
+        <v>33.4</v>
+      </c>
+      <c r="L76" s="485">
+        <f>I76/2</f>
+        <v>32.75</v>
+      </c>
+      <c r="M76" s="470" t="s">
         <v>3</v>
       </c>
-      <c r="N40" s="82" t="s">
+      <c r="N76" s="470" t="s">
         <v>125</v>
       </c>
-      <c r="O40" s="190" t="s">
-[...23 lines deleted...]
-      <c r="Y40" s="274"/>
+      <c r="O76" s="503" t="s">
+        <v>627</v>
+      </c>
+      <c r="P76" s="39" t="s">
+        <v>302</v>
+      </c>
+      <c r="Q76" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R76" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S76" s="109">
+        <v>42424</v>
+      </c>
+      <c r="T76" s="31" t="s">
+        <v>935</v>
+      </c>
+      <c r="U76" s="51"/>
+      <c r="V76" s="447" t="s">
+        <v>828</v>
+      </c>
+      <c r="W76" s="137"/>
+      <c r="X76" s="137"/>
+      <c r="Y76" s="19"/>
     </row>
-    <row r="41" spans="1:25" s="36" customFormat="1" ht="229.5" customHeight="1">
-[...37 lines deleted...]
-      <c r="M41" s="448" t="s">
+    <row r="77" spans="1:25" ht="267.75" customHeight="1">
+      <c r="A77" s="582"/>
+      <c r="B77" s="581"/>
+      <c r="C77" s="501"/>
+      <c r="D77" s="583"/>
+      <c r="E77" s="509"/>
+      <c r="F77" s="509"/>
+      <c r="G77" s="509"/>
+      <c r="H77" s="509"/>
+      <c r="I77" s="510"/>
+      <c r="J77" s="510"/>
+      <c r="K77" s="510"/>
+      <c r="L77" s="510"/>
+      <c r="M77" s="471"/>
+      <c r="N77" s="471"/>
+      <c r="O77" s="509"/>
+      <c r="P77" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q77" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R77" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S77" s="71">
+        <v>42443</v>
+      </c>
+      <c r="T77" s="519" t="s">
+        <v>934</v>
+      </c>
+      <c r="U77" s="470"/>
+      <c r="V77" s="474"/>
+      <c r="W77" s="131"/>
+      <c r="X77" s="131"/>
+      <c r="Y77" s="465"/>
+    </row>
+    <row r="78" spans="1:25" ht="267.75" customHeight="1">
+      <c r="A78" s="580"/>
+      <c r="B78" s="527"/>
+      <c r="C78" s="502"/>
+      <c r="D78" s="525"/>
+      <c r="E78" s="504"/>
+      <c r="F78" s="504"/>
+      <c r="G78" s="504"/>
+      <c r="H78" s="504"/>
+      <c r="I78" s="486"/>
+      <c r="J78" s="486"/>
+      <c r="K78" s="486"/>
+      <c r="L78" s="486"/>
+      <c r="M78" s="472"/>
+      <c r="N78" s="472"/>
+      <c r="O78" s="504"/>
+      <c r="P78" s="39" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q78" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R78" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S78" s="71">
+        <v>42446</v>
+      </c>
+      <c r="T78" s="552"/>
+      <c r="U78" s="472"/>
+      <c r="V78" s="448"/>
+      <c r="W78" s="132"/>
+      <c r="X78" s="132"/>
+      <c r="Y78" s="466"/>
+    </row>
+    <row r="79" spans="1:25" ht="267.75" customHeight="1">
+      <c r="A79" s="67">
+        <v>12</v>
+      </c>
+      <c r="B79" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C79" s="64">
+        <v>19</v>
+      </c>
+      <c r="D79" s="171" t="s">
+        <v>431</v>
+      </c>
+      <c r="E79" s="288" t="s">
+        <v>432</v>
+      </c>
+      <c r="F79" s="288" t="s">
+        <v>722</v>
+      </c>
+      <c r="G79" s="176" t="s">
+        <v>522</v>
+      </c>
+      <c r="H79" s="176" t="s">
+        <v>523</v>
+      </c>
+      <c r="I79" s="105">
+        <f>J79+K79</f>
+        <v>19.3</v>
+      </c>
+      <c r="J79" s="105">
+        <v>8.5</v>
+      </c>
+      <c r="K79" s="105">
+        <v>10.8</v>
+      </c>
+      <c r="L79" s="105">
+        <v>9.65</v>
+      </c>
+      <c r="M79" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="N41" s="448" t="s">
+      <c r="N79" s="61" t="s">
         <v>125</v>
       </c>
-      <c r="O41" s="452" t="s">
-[...23 lines deleted...]
-      <c r="Y41" s="526"/>
+      <c r="O79" s="185" t="s">
+        <v>628</v>
+      </c>
+      <c r="P79" s="155" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q79" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R79" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S79" s="70">
+        <v>46132</v>
+      </c>
+      <c r="T79" s="353" t="s">
+        <v>947</v>
+      </c>
+      <c r="U79" s="51"/>
+      <c r="V79" s="442" t="s">
+        <v>712</v>
+      </c>
+      <c r="W79" s="137"/>
+      <c r="X79" s="137"/>
+      <c r="Y79" s="20"/>
     </row>
-    <row r="42" spans="1:25" s="36" customFormat="1" ht="210.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y42" s="527"/>
+    <row r="80" spans="1:25" ht="223.5" customHeight="1">
+      <c r="A80" s="579">
+        <v>13</v>
+      </c>
+      <c r="B80" s="526" t="s">
+        <v>50</v>
+      </c>
+      <c r="C80" s="500">
+        <v>21</v>
+      </c>
+      <c r="D80" s="524" t="s">
+        <v>411</v>
+      </c>
+      <c r="E80" s="503" t="s">
+        <v>679</v>
+      </c>
+      <c r="F80" s="503" t="s">
+        <v>680</v>
+      </c>
+      <c r="G80" s="503" t="s">
+        <v>524</v>
+      </c>
+      <c r="H80" s="503" t="s">
+        <v>525</v>
+      </c>
+      <c r="I80" s="485">
+        <f>J80+K80</f>
+        <v>40.1</v>
+      </c>
+      <c r="J80" s="485">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="K80" s="485">
+        <v>20</v>
+      </c>
+      <c r="L80" s="485">
+        <v>20.05</v>
+      </c>
+      <c r="M80" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N80" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O80" s="503" t="s">
+        <v>623</v>
+      </c>
+      <c r="P80" s="550" t="s">
+        <v>898</v>
+      </c>
+      <c r="Q80" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R80" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S80" s="513">
+        <v>41481</v>
+      </c>
+      <c r="T80" s="503" t="s">
+        <v>930</v>
+      </c>
+      <c r="U80" s="470"/>
+      <c r="V80" s="447" t="s">
+        <v>899</v>
+      </c>
+      <c r="W80" s="131"/>
+      <c r="X80" s="131"/>
+      <c r="Y80" s="465"/>
     </row>
-    <row r="43" spans="1:25" s="36" customFormat="1">
-[...1890 lines deleted...]
-      <c r="Y81" s="24"/>
+    <row r="81" spans="1:25" ht="225" customHeight="1">
+      <c r="A81" s="580"/>
+      <c r="B81" s="527"/>
+      <c r="C81" s="502"/>
+      <c r="D81" s="525"/>
+      <c r="E81" s="504"/>
+      <c r="F81" s="504"/>
+      <c r="G81" s="504"/>
+      <c r="H81" s="504"/>
+      <c r="I81" s="486"/>
+      <c r="J81" s="486"/>
+      <c r="K81" s="486"/>
+      <c r="L81" s="486"/>
+      <c r="M81" s="472"/>
+      <c r="N81" s="472"/>
+      <c r="O81" s="504"/>
+      <c r="P81" s="551"/>
+      <c r="Q81" s="472"/>
+      <c r="R81" s="472"/>
+      <c r="S81" s="514"/>
+      <c r="T81" s="504"/>
+      <c r="U81" s="472"/>
+      <c r="V81" s="448"/>
+      <c r="W81" s="132"/>
+      <c r="X81" s="132"/>
+      <c r="Y81" s="466"/>
     </row>
     <row r="82" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A82" s="68">
+      <c r="A82" s="579">
+        <v>14</v>
+      </c>
+      <c r="B82" s="529" t="s">
+        <v>51</v>
+      </c>
+      <c r="C82" s="500">
+        <v>23</v>
+      </c>
+      <c r="D82" s="524" t="s">
+        <v>419</v>
+      </c>
+      <c r="E82" s="503" t="s">
+        <v>796</v>
+      </c>
+      <c r="F82" s="503" t="s">
+        <v>797</v>
+      </c>
+      <c r="G82" s="503" t="s">
+        <v>175</v>
+      </c>
+      <c r="H82" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I82" s="485">
+        <f>J82+K82</f>
+        <v>52.2</v>
+      </c>
+      <c r="J82" s="485">
+        <v>26.1</v>
+      </c>
+      <c r="K82" s="485">
+        <v>26.1</v>
+      </c>
+      <c r="L82" s="485">
+        <v>26.1</v>
+      </c>
+      <c r="M82" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N82" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O82" s="503" t="s">
+        <v>623</v>
+      </c>
+      <c r="P82" s="550" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q82" s="470" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R82" s="470" t="s">
+        <v>1009</v>
+      </c>
+      <c r="S82" s="513">
+        <v>46235</v>
+      </c>
+      <c r="T82" s="503" t="s">
+        <v>931</v>
+      </c>
+      <c r="U82" s="513">
+        <v>46326</v>
+      </c>
+      <c r="V82" s="447" t="s">
+        <v>804</v>
+      </c>
+      <c r="W82" s="131"/>
+      <c r="X82" s="131"/>
+      <c r="Y82" s="465"/>
+    </row>
+    <row r="83" spans="1:25" ht="82.5" customHeight="1">
+      <c r="A83" s="580"/>
+      <c r="B83" s="553"/>
+      <c r="C83" s="502"/>
+      <c r="D83" s="525"/>
+      <c r="E83" s="504"/>
+      <c r="F83" s="504"/>
+      <c r="G83" s="504"/>
+      <c r="H83" s="472"/>
+      <c r="I83" s="486"/>
+      <c r="J83" s="486"/>
+      <c r="K83" s="486"/>
+      <c r="L83" s="486"/>
+      <c r="M83" s="472"/>
+      <c r="N83" s="472"/>
+      <c r="O83" s="504"/>
+      <c r="P83" s="551"/>
+      <c r="Q83" s="472"/>
+      <c r="R83" s="472"/>
+      <c r="S83" s="514"/>
+      <c r="T83" s="504"/>
+      <c r="U83" s="472"/>
+      <c r="V83" s="448"/>
+      <c r="W83" s="132"/>
+      <c r="X83" s="132"/>
+      <c r="Y83" s="466"/>
+    </row>
+    <row r="84" spans="1:25" ht="215.25" customHeight="1">
+      <c r="A84" s="67">
+        <v>15</v>
+      </c>
+      <c r="B84" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="C84" s="64">
+        <v>24</v>
+      </c>
+      <c r="D84" s="171" t="s">
+        <v>421</v>
+      </c>
+      <c r="E84" s="378" t="s">
+        <v>873</v>
+      </c>
+      <c r="F84" s="378" t="s">
+        <v>874</v>
+      </c>
+      <c r="G84" s="378" t="s">
+        <v>875</v>
+      </c>
+      <c r="H84" s="380" t="s">
+        <v>17</v>
+      </c>
+      <c r="I84" s="105">
+        <f>J84+K84</f>
+        <v>18.2</v>
+      </c>
+      <c r="J84" s="105">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K84" s="105">
+        <v>9</v>
+      </c>
+      <c r="L84" s="105">
+        <f>I84/2</f>
+        <v>9.1</v>
+      </c>
+      <c r="M84" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N84" s="61" t="s">
+        <v>125</v>
+      </c>
+      <c r="O84" s="185" t="s">
+        <v>629</v>
+      </c>
+      <c r="P84" s="155" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q84" s="120" t="s">
+        <v>275</v>
+      </c>
+      <c r="R84" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S84" s="58">
+        <v>44034</v>
+      </c>
+      <c r="T84" s="353" t="s">
+        <v>951</v>
+      </c>
+      <c r="U84" s="51"/>
+      <c r="V84" s="379" t="s">
+        <v>876</v>
+      </c>
+      <c r="W84" s="131"/>
+      <c r="X84" s="131"/>
+      <c r="Y84" s="24"/>
+    </row>
+    <row r="85" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A85" s="67">
         <v>16</v>
       </c>
-      <c r="B82" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="65">
+      <c r="B85" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="C85" s="64">
         <v>25</v>
       </c>
-      <c r="D82" s="174" t="s">
+      <c r="D85" s="171" t="s">
+        <v>433</v>
+      </c>
+      <c r="E85" s="45" t="s">
+        <v>723</v>
+      </c>
+      <c r="F85" s="288" t="s">
+        <v>595</v>
+      </c>
+      <c r="G85" s="178" t="s">
+        <v>526</v>
+      </c>
+      <c r="H85" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85" s="105">
+        <f>J85+K85</f>
+        <v>30.700000000000003</v>
+      </c>
+      <c r="J85" s="105">
+        <v>15.4</v>
+      </c>
+      <c r="K85" s="105">
+        <v>15.3</v>
+      </c>
+      <c r="L85" s="105">
+        <v>15.35</v>
+      </c>
+      <c r="M85" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N85" s="61" t="s">
+        <v>125</v>
+      </c>
+      <c r="O85" s="185" t="s">
+        <v>647</v>
+      </c>
+      <c r="P85" s="155" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q85" s="51"/>
+      <c r="R85" s="51"/>
+      <c r="S85" s="52"/>
+      <c r="T85" s="76" t="s">
+        <v>146</v>
+      </c>
+      <c r="U85" s="51"/>
+      <c r="V85" s="309" t="s">
+        <v>712</v>
+      </c>
+      <c r="W85" s="137"/>
+      <c r="X85" s="137"/>
+      <c r="Y85" s="20"/>
+    </row>
+    <row r="86" spans="1:25" ht="72" customHeight="1">
+      <c r="A86" s="579">
+        <v>17</v>
+      </c>
+      <c r="B86" s="526" t="s">
+        <v>53</v>
+      </c>
+      <c r="C86" s="500">
+        <v>27</v>
+      </c>
+      <c r="D86" s="524" t="s">
+        <v>190</v>
+      </c>
+      <c r="E86" s="503" t="s">
+        <v>434</v>
+      </c>
+      <c r="F86" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="503" t="s">
+        <v>178</v>
+      </c>
+      <c r="H86" s="503" t="s">
+        <v>189</v>
+      </c>
+      <c r="I86" s="485">
+        <f>J86+K86</f>
+        <v>39.799999999999997</v>
+      </c>
+      <c r="J86" s="485">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="K86" s="485">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L86" s="485">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="M86" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N86" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O86" s="503" t="s">
+        <v>630</v>
+      </c>
+      <c r="P86" s="39" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q86" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R86" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S86" s="74">
+        <v>46000</v>
+      </c>
+      <c r="T86" s="584" t="s">
+        <v>954</v>
+      </c>
+      <c r="U86" s="463"/>
+      <c r="V86" s="459" t="s">
+        <v>829</v>
+      </c>
+      <c r="W86" s="135"/>
+      <c r="X86" s="135"/>
+      <c r="Y86" s="487"/>
+    </row>
+    <row r="87" spans="1:25" ht="88.5" customHeight="1">
+      <c r="A87" s="582"/>
+      <c r="B87" s="581"/>
+      <c r="C87" s="501"/>
+      <c r="D87" s="583"/>
+      <c r="E87" s="509"/>
+      <c r="F87" s="471"/>
+      <c r="G87" s="509"/>
+      <c r="H87" s="509"/>
+      <c r="I87" s="510"/>
+      <c r="J87" s="510"/>
+      <c r="K87" s="510"/>
+      <c r="L87" s="510"/>
+      <c r="M87" s="471"/>
+      <c r="N87" s="471"/>
+      <c r="O87" s="509"/>
+      <c r="P87" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q87" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R87" s="107" t="s">
+        <v>241</v>
+      </c>
+      <c r="S87" s="11">
+        <v>43517</v>
+      </c>
+      <c r="T87" s="585"/>
+      <c r="U87" s="484"/>
+      <c r="V87" s="483"/>
+      <c r="W87" s="143"/>
+      <c r="X87" s="143"/>
+      <c r="Y87" s="495"/>
+    </row>
+    <row r="88" spans="1:25" ht="78.75" customHeight="1">
+      <c r="A88" s="582"/>
+      <c r="B88" s="581"/>
+      <c r="C88" s="501"/>
+      <c r="D88" s="583"/>
+      <c r="E88" s="509"/>
+      <c r="F88" s="471"/>
+      <c r="G88" s="509"/>
+      <c r="H88" s="509"/>
+      <c r="I88" s="510"/>
+      <c r="J88" s="510"/>
+      <c r="K88" s="510"/>
+      <c r="L88" s="510"/>
+      <c r="M88" s="471"/>
+      <c r="N88" s="471"/>
+      <c r="O88" s="509"/>
+      <c r="P88" s="39" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q88" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R88" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S88" s="11">
+        <v>45530</v>
+      </c>
+      <c r="T88" s="586"/>
+      <c r="U88" s="464"/>
+      <c r="V88" s="483"/>
+      <c r="W88" s="143"/>
+      <c r="X88" s="143"/>
+      <c r="Y88" s="495"/>
+    </row>
+    <row r="89" spans="1:25" ht="130.5" customHeight="1">
+      <c r="A89" s="580"/>
+      <c r="B89" s="581"/>
+      <c r="C89" s="501"/>
+      <c r="D89" s="583"/>
+      <c r="E89" s="509"/>
+      <c r="F89" s="472"/>
+      <c r="G89" s="509"/>
+      <c r="H89" s="509"/>
+      <c r="I89" s="486"/>
+      <c r="J89" s="486"/>
+      <c r="K89" s="486"/>
+      <c r="L89" s="510"/>
+      <c r="M89" s="471"/>
+      <c r="N89" s="471"/>
+      <c r="O89" s="504"/>
+      <c r="P89" s="39" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q89" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R89" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S89" s="58">
+        <v>45609</v>
+      </c>
+      <c r="T89" s="404" t="s">
+        <v>943</v>
+      </c>
+      <c r="U89" s="59"/>
+      <c r="V89" s="460"/>
+      <c r="W89" s="136"/>
+      <c r="X89" s="136"/>
+      <c r="Y89" s="488"/>
+    </row>
+    <row r="90" spans="1:25" ht="386.25" customHeight="1">
+      <c r="A90" s="579">
+        <v>18</v>
+      </c>
+      <c r="B90" s="526" t="s">
+        <v>54</v>
+      </c>
+      <c r="C90" s="500">
+        <v>28</v>
+      </c>
+      <c r="D90" s="524" t="s">
+        <v>435</v>
+      </c>
+      <c r="E90" s="503" t="s">
+        <v>527</v>
+      </c>
+      <c r="F90" s="503" t="s">
+        <v>801</v>
+      </c>
+      <c r="G90" s="503" t="s">
+        <v>278</v>
+      </c>
+      <c r="H90" s="500" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90" s="485">
+        <f>J90+K90</f>
+        <v>71.099999999999994</v>
+      </c>
+      <c r="J90" s="485">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="K90" s="485">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="L90" s="485">
+        <v>35.549999999999997</v>
+      </c>
+      <c r="M90" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N90" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O90" s="503" t="s">
+        <v>624</v>
+      </c>
+      <c r="P90" s="39" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q90" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R90" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S90" s="58">
+        <v>45505</v>
+      </c>
+      <c r="T90" s="404" t="s">
+        <v>938</v>
+      </c>
+      <c r="U90" s="61"/>
+      <c r="V90" s="447" t="s">
+        <v>806</v>
+      </c>
+      <c r="W90" s="131"/>
+      <c r="X90" s="131"/>
+      <c r="Y90" s="465"/>
+    </row>
+    <row r="91" spans="1:25" ht="358.5" customHeight="1">
+      <c r="A91" s="580"/>
+      <c r="B91" s="527"/>
+      <c r="C91" s="502"/>
+      <c r="D91" s="525"/>
+      <c r="E91" s="504"/>
+      <c r="F91" s="504"/>
+      <c r="G91" s="504"/>
+      <c r="H91" s="502"/>
+      <c r="I91" s="486"/>
+      <c r="J91" s="486"/>
+      <c r="K91" s="486"/>
+      <c r="L91" s="486"/>
+      <c r="M91" s="471"/>
+      <c r="N91" s="471"/>
+      <c r="O91" s="504"/>
+      <c r="P91" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q91" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R91" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S91" s="58">
+        <v>45505</v>
+      </c>
+      <c r="T91" s="404" t="s">
+        <v>941</v>
+      </c>
+      <c r="U91" s="61"/>
+      <c r="V91" s="448"/>
+      <c r="W91" s="132"/>
+      <c r="X91" s="132"/>
+      <c r="Y91" s="466"/>
+    </row>
+    <row r="92" spans="1:25" ht="129" customHeight="1">
+      <c r="A92" s="579">
+        <v>19</v>
+      </c>
+      <c r="B92" s="526" t="s">
+        <v>55</v>
+      </c>
+      <c r="C92" s="500">
+        <v>29</v>
+      </c>
+      <c r="D92" s="524" t="s">
+        <v>436</v>
+      </c>
+      <c r="E92" s="503" t="s">
+        <v>596</v>
+      </c>
+      <c r="F92" s="503" t="s">
+        <v>768</v>
+      </c>
+      <c r="G92" s="503" t="s">
+        <v>406</v>
+      </c>
+      <c r="H92" s="503"/>
+      <c r="I92" s="485">
+        <f>J92+K92</f>
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J92" s="485">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="K92" s="485">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="L92" s="485">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="M92" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N92" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O92" s="503" t="s">
+        <v>624</v>
+      </c>
+      <c r="P92" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q92" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R92" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S92" s="52">
+        <v>46129</v>
+      </c>
+      <c r="T92" s="119" t="s">
+        <v>956</v>
+      </c>
+      <c r="U92" s="59"/>
+      <c r="V92" s="459" t="s">
+        <v>769</v>
+      </c>
+      <c r="W92" s="463"/>
+      <c r="X92" s="463"/>
+      <c r="Y92" s="465"/>
+    </row>
+    <row r="93" spans="1:25" ht="284.25" customHeight="1">
+      <c r="A93" s="582"/>
+      <c r="B93" s="581"/>
+      <c r="C93" s="501"/>
+      <c r="D93" s="583"/>
+      <c r="E93" s="509"/>
+      <c r="F93" s="509"/>
+      <c r="G93" s="509"/>
+      <c r="H93" s="504"/>
+      <c r="I93" s="486"/>
+      <c r="J93" s="486"/>
+      <c r="K93" s="486"/>
+      <c r="L93" s="510"/>
+      <c r="M93" s="471"/>
+      <c r="N93" s="471"/>
+      <c r="O93" s="509"/>
+      <c r="P93" s="39" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q93" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R93" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S93" s="74">
+        <v>46129</v>
+      </c>
+      <c r="T93" s="404" t="s">
+        <v>950</v>
+      </c>
+      <c r="U93" s="61"/>
+      <c r="V93" s="460"/>
+      <c r="W93" s="464"/>
+      <c r="X93" s="464"/>
+      <c r="Y93" s="466"/>
+    </row>
+    <row r="94" spans="1:25" ht="93.75" customHeight="1">
+      <c r="A94" s="579">
+        <v>20</v>
+      </c>
+      <c r="B94" s="526" t="s">
+        <v>56</v>
+      </c>
+      <c r="C94" s="500">
+        <v>30</v>
+      </c>
+      <c r="D94" s="524" t="s">
+        <v>160</v>
+      </c>
+      <c r="E94" s="503" t="s">
+        <v>880</v>
+      </c>
+      <c r="F94" s="503" t="s">
+        <v>881</v>
+      </c>
+      <c r="G94" s="503" t="s">
+        <v>438</v>
+      </c>
+      <c r="H94" s="503" t="s">
+        <v>437</v>
+      </c>
+      <c r="I94" s="485">
+        <f>J94+K94</f>
+        <v>39.4</v>
+      </c>
+      <c r="J94" s="485">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="K94" s="485">
+        <v>20</v>
+      </c>
+      <c r="L94" s="485">
+        <f>I94/2</f>
+        <v>19.7</v>
+      </c>
+      <c r="M94" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N94" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O94" s="503" t="s">
+        <v>624</v>
+      </c>
+      <c r="P94" s="39" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q94" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R94" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S94" s="58">
+        <v>44165</v>
+      </c>
+      <c r="T94" s="411" t="s">
+        <v>962</v>
+      </c>
+      <c r="U94" s="59"/>
+      <c r="V94" s="459" t="s">
+        <v>882</v>
+      </c>
+      <c r="W94" s="135"/>
+      <c r="X94" s="135"/>
+      <c r="Y94" s="465"/>
+    </row>
+    <row r="95" spans="1:25" ht="119.25" customHeight="1">
+      <c r="A95" s="582"/>
+      <c r="B95" s="581"/>
+      <c r="C95" s="501"/>
+      <c r="D95" s="583"/>
+      <c r="E95" s="509"/>
+      <c r="F95" s="509"/>
+      <c r="G95" s="509"/>
+      <c r="H95" s="509"/>
+      <c r="I95" s="510"/>
+      <c r="J95" s="510"/>
+      <c r="K95" s="510"/>
+      <c r="L95" s="510"/>
+      <c r="M95" s="471"/>
+      <c r="N95" s="471"/>
+      <c r="O95" s="509"/>
+      <c r="P95" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q95" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R95" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S95" s="52">
+        <v>46006</v>
+      </c>
+      <c r="T95" s="411" t="s">
+        <v>964</v>
+      </c>
+      <c r="U95" s="59"/>
+      <c r="V95" s="483"/>
+      <c r="W95" s="143"/>
+      <c r="X95" s="143"/>
+      <c r="Y95" s="473"/>
+    </row>
+    <row r="96" spans="1:25" ht="138.75" customHeight="1">
+      <c r="A96" s="582"/>
+      <c r="B96" s="581"/>
+      <c r="C96" s="501"/>
+      <c r="D96" s="583"/>
+      <c r="E96" s="509"/>
+      <c r="F96" s="509"/>
+      <c r="G96" s="509"/>
+      <c r="H96" s="509"/>
+      <c r="I96" s="510"/>
+      <c r="J96" s="510"/>
+      <c r="K96" s="510"/>
+      <c r="L96" s="510"/>
+      <c r="M96" s="471"/>
+      <c r="N96" s="471"/>
+      <c r="O96" s="509"/>
+      <c r="P96" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q96" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R96" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S96" s="52">
+        <v>41429</v>
+      </c>
+      <c r="T96" s="519" t="s">
+        <v>965</v>
+      </c>
+      <c r="U96" s="470"/>
+      <c r="V96" s="483"/>
+      <c r="W96" s="143"/>
+      <c r="X96" s="143"/>
+      <c r="Y96" s="473"/>
+    </row>
+    <row r="97" spans="1:25" ht="170.25" customHeight="1">
+      <c r="A97" s="582"/>
+      <c r="B97" s="581"/>
+      <c r="C97" s="501"/>
+      <c r="D97" s="583"/>
+      <c r="E97" s="509"/>
+      <c r="F97" s="509"/>
+      <c r="G97" s="509"/>
+      <c r="H97" s="509"/>
+      <c r="I97" s="486"/>
+      <c r="J97" s="486"/>
+      <c r="K97" s="486"/>
+      <c r="L97" s="510"/>
+      <c r="M97" s="471"/>
+      <c r="N97" s="471"/>
+      <c r="O97" s="509"/>
+      <c r="P97" s="39" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q97" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R97" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S97" s="58">
+        <v>45449</v>
+      </c>
+      <c r="T97" s="520"/>
+      <c r="U97" s="471"/>
+      <c r="V97" s="460"/>
+      <c r="W97" s="136"/>
+      <c r="X97" s="136"/>
+      <c r="Y97" s="466"/>
+    </row>
+    <row r="98" spans="1:25" ht="124.5" customHeight="1">
+      <c r="A98" s="579">
+        <v>21</v>
+      </c>
+      <c r="B98" s="526" t="s">
+        <v>57</v>
+      </c>
+      <c r="C98" s="500">
+        <v>31</v>
+      </c>
+      <c r="D98" s="524" t="s">
+        <v>439</v>
+      </c>
+      <c r="E98" s="503" t="s">
+        <v>666</v>
+      </c>
+      <c r="F98" s="503"/>
+      <c r="G98" s="503" t="s">
+        <v>528</v>
+      </c>
+      <c r="H98" s="503"/>
+      <c r="I98" s="485">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="J98" s="485" t="s">
+        <v>17</v>
+      </c>
+      <c r="K98" s="485" t="s">
+        <v>17</v>
+      </c>
+      <c r="L98" s="485">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="M98" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N98" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O98" s="503" t="s">
+        <v>631</v>
+      </c>
+      <c r="P98" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q98" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R98" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S98" s="52">
+        <v>45449</v>
+      </c>
+      <c r="T98" s="404" t="s">
+        <v>939</v>
+      </c>
+      <c r="U98" s="61"/>
+      <c r="V98" s="467" t="s">
+        <v>712</v>
+      </c>
+      <c r="W98" s="470"/>
+      <c r="X98" s="470"/>
+      <c r="Y98" s="465"/>
+    </row>
+    <row r="99" spans="1:25" ht="125.25" customHeight="1">
+      <c r="A99" s="582"/>
+      <c r="B99" s="581"/>
+      <c r="C99" s="501"/>
+      <c r="D99" s="583"/>
+      <c r="E99" s="509"/>
+      <c r="F99" s="509"/>
+      <c r="G99" s="509"/>
+      <c r="H99" s="509"/>
+      <c r="I99" s="510"/>
+      <c r="J99" s="510"/>
+      <c r="K99" s="510"/>
+      <c r="L99" s="510"/>
+      <c r="M99" s="471"/>
+      <c r="N99" s="471"/>
+      <c r="O99" s="509"/>
+      <c r="P99" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q99" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R99" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S99" s="52">
+        <v>45480</v>
+      </c>
+      <c r="T99" s="119" t="s">
+        <v>950</v>
+      </c>
+      <c r="U99" s="51"/>
+      <c r="V99" s="468"/>
+      <c r="W99" s="471"/>
+      <c r="X99" s="471"/>
+      <c r="Y99" s="473"/>
+    </row>
+    <row r="100" spans="1:25" ht="125.25" customHeight="1">
+      <c r="A100" s="582"/>
+      <c r="B100" s="581"/>
+      <c r="C100" s="501"/>
+      <c r="D100" s="583"/>
+      <c r="E100" s="509"/>
+      <c r="F100" s="509"/>
+      <c r="G100" s="509"/>
+      <c r="H100" s="509"/>
+      <c r="I100" s="510"/>
+      <c r="J100" s="510"/>
+      <c r="K100" s="510"/>
+      <c r="L100" s="510"/>
+      <c r="M100" s="471"/>
+      <c r="N100" s="471"/>
+      <c r="O100" s="509"/>
+      <c r="P100" s="39" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q100" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R100" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S100" s="52">
+        <v>45483</v>
+      </c>
+      <c r="T100" s="119" t="s">
+        <v>966</v>
+      </c>
+      <c r="U100" s="51"/>
+      <c r="V100" s="468"/>
+      <c r="W100" s="471"/>
+      <c r="X100" s="471"/>
+      <c r="Y100" s="473"/>
+    </row>
+    <row r="101" spans="1:25" ht="141" customHeight="1">
+      <c r="A101" s="580"/>
+      <c r="B101" s="527"/>
+      <c r="C101" s="502"/>
+      <c r="D101" s="525"/>
+      <c r="E101" s="504"/>
+      <c r="F101" s="504"/>
+      <c r="G101" s="504"/>
+      <c r="H101" s="504"/>
+      <c r="I101" s="486"/>
+      <c r="J101" s="486"/>
+      <c r="K101" s="486"/>
+      <c r="L101" s="486"/>
+      <c r="M101" s="471"/>
+      <c r="N101" s="471"/>
+      <c r="O101" s="504"/>
+      <c r="P101" s="39" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q101" s="51"/>
+      <c r="R101" s="51"/>
+      <c r="S101" s="58"/>
+      <c r="T101" s="57" t="s">
+        <v>146</v>
+      </c>
+      <c r="U101" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="V101" s="469"/>
+      <c r="W101" s="472"/>
+      <c r="X101" s="472"/>
+      <c r="Y101" s="466"/>
+    </row>
+    <row r="102" spans="1:25" s="297" customFormat="1" ht="384" customHeight="1">
+      <c r="A102" s="298" t="s">
+        <v>274</v>
+      </c>
+      <c r="B102" s="292" t="s">
+        <v>217</v>
+      </c>
+      <c r="C102" s="293">
+        <v>33</v>
+      </c>
+      <c r="D102" s="294" t="s">
+        <v>229</v>
+      </c>
+      <c r="E102" s="291" t="s">
+        <v>713</v>
+      </c>
+      <c r="F102" s="295" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="291" t="s">
+        <v>218</v>
+      </c>
+      <c r="H102" s="295" t="s">
+        <v>17</v>
+      </c>
+      <c r="I102" s="295">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="J102" s="295" t="s">
+        <v>17</v>
+      </c>
+      <c r="K102" s="295" t="s">
+        <v>17</v>
+      </c>
+      <c r="L102" s="295">
+        <v>16.850000000000001</v>
+      </c>
+      <c r="M102" s="231" t="s">
+        <v>3</v>
+      </c>
+      <c r="N102" s="231" t="s">
+        <v>125</v>
+      </c>
+      <c r="O102" s="291" t="s">
+        <v>647</v>
+      </c>
+      <c r="P102" s="230" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q102" s="231"/>
+      <c r="R102" s="231"/>
+      <c r="S102" s="278"/>
+      <c r="T102" s="315"/>
+      <c r="U102" s="277"/>
+      <c r="V102" s="349" t="s">
+        <v>830</v>
+      </c>
+      <c r="W102" s="277"/>
+      <c r="X102" s="277"/>
+      <c r="Y102" s="296"/>
+    </row>
+    <row r="103" spans="1:25" ht="210.75" customHeight="1">
+      <c r="A103" s="579">
+        <v>22</v>
+      </c>
+      <c r="B103" s="526" t="s">
+        <v>58</v>
+      </c>
+      <c r="C103" s="500">
+        <v>34</v>
+      </c>
+      <c r="D103" s="524" t="s">
+        <v>199</v>
+      </c>
+      <c r="E103" s="503" t="s">
+        <v>529</v>
+      </c>
+      <c r="F103" s="503" t="s">
+        <v>440</v>
+      </c>
+      <c r="G103" s="503" t="s">
+        <v>467</v>
+      </c>
+      <c r="H103" s="503" t="s">
+        <v>441</v>
+      </c>
+      <c r="I103" s="485">
+        <f>J103+K103</f>
+        <v>38.5</v>
+      </c>
+      <c r="J103" s="485">
+        <v>20</v>
+      </c>
+      <c r="K103" s="485">
+        <v>18.5</v>
+      </c>
+      <c r="L103" s="485">
+        <f>I103/2</f>
+        <v>19.25</v>
+      </c>
+      <c r="M103" s="499" t="s">
+        <v>3</v>
+      </c>
+      <c r="N103" s="499" t="s">
+        <v>125</v>
+      </c>
+      <c r="O103" s="503" t="s">
+        <v>632</v>
+      </c>
+      <c r="P103" s="351" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q103" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R103" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S103" s="52">
+        <v>46000</v>
+      </c>
+      <c r="T103" s="353" t="s">
+        <v>955</v>
+      </c>
+      <c r="U103" s="352"/>
+      <c r="V103" s="459" t="s">
+        <v>712</v>
+      </c>
+      <c r="W103" s="463"/>
+      <c r="X103" s="463"/>
+      <c r="Y103" s="465"/>
+    </row>
+    <row r="104" spans="1:25" ht="267" customHeight="1">
+      <c r="A104" s="580"/>
+      <c r="B104" s="527"/>
+      <c r="C104" s="502"/>
+      <c r="D104" s="525"/>
+      <c r="E104" s="504"/>
+      <c r="F104" s="504"/>
+      <c r="G104" s="504"/>
+      <c r="H104" s="504"/>
+      <c r="I104" s="486"/>
+      <c r="J104" s="486"/>
+      <c r="K104" s="486"/>
+      <c r="L104" s="486"/>
+      <c r="M104" s="499"/>
+      <c r="N104" s="499"/>
+      <c r="O104" s="504"/>
+      <c r="P104" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q104" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R104" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S104" s="52">
+        <v>45480</v>
+      </c>
+      <c r="T104" s="119" t="s">
+        <v>950</v>
+      </c>
+      <c r="U104" s="54"/>
+      <c r="V104" s="460"/>
+      <c r="W104" s="464"/>
+      <c r="X104" s="464"/>
+      <c r="Y104" s="466"/>
+    </row>
+    <row r="105" spans="1:25" ht="88.5" customHeight="1">
+      <c r="A105" s="470">
+        <v>23</v>
+      </c>
+      <c r="B105" s="519" t="s">
+        <v>59</v>
+      </c>
+      <c r="C105" s="500">
+        <v>35</v>
+      </c>
+      <c r="D105" s="524" t="s">
+        <v>200</v>
+      </c>
+      <c r="E105" s="503" t="s">
+        <v>442</v>
+      </c>
+      <c r="F105" s="503" t="s">
+        <v>690</v>
+      </c>
+      <c r="G105" s="503" t="s">
+        <v>443</v>
+      </c>
+      <c r="H105" s="503" t="s">
+        <v>444</v>
+      </c>
+      <c r="I105" s="485">
+        <f>J105+K105</f>
+        <v>46.2</v>
+      </c>
+      <c r="J105" s="485">
+        <v>23.3</v>
+      </c>
+      <c r="K105" s="485">
+        <v>22.9</v>
+      </c>
+      <c r="L105" s="485">
+        <v>23.1</v>
+      </c>
+      <c r="M105" s="499" t="s">
+        <v>3</v>
+      </c>
+      <c r="N105" s="499" t="s">
+        <v>125</v>
+      </c>
+      <c r="O105" s="503" t="s">
+        <v>644</v>
+      </c>
+      <c r="P105" s="550" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q105" s="470"/>
+      <c r="R105" s="470"/>
+      <c r="S105" s="470"/>
+      <c r="T105" s="591" t="s">
+        <v>146</v>
+      </c>
+      <c r="U105" s="463"/>
+      <c r="V105" s="459" t="s">
+        <v>831</v>
+      </c>
+      <c r="W105" s="135"/>
+      <c r="X105" s="135"/>
+      <c r="Y105" s="587"/>
+    </row>
+    <row r="106" spans="1:25" ht="88.5" customHeight="1">
+      <c r="A106" s="471"/>
+      <c r="B106" s="520"/>
+      <c r="C106" s="501"/>
+      <c r="D106" s="583"/>
+      <c r="E106" s="509"/>
+      <c r="F106" s="509"/>
+      <c r="G106" s="509"/>
+      <c r="H106" s="509"/>
+      <c r="I106" s="510"/>
+      <c r="J106" s="510"/>
+      <c r="K106" s="510"/>
+      <c r="L106" s="510"/>
+      <c r="M106" s="499"/>
+      <c r="N106" s="499"/>
+      <c r="O106" s="509"/>
+      <c r="P106" s="595"/>
+      <c r="Q106" s="471"/>
+      <c r="R106" s="471"/>
+      <c r="S106" s="471"/>
+      <c r="T106" s="592"/>
+      <c r="U106" s="484"/>
+      <c r="V106" s="483"/>
+      <c r="W106" s="143"/>
+      <c r="X106" s="143"/>
+      <c r="Y106" s="594"/>
+    </row>
+    <row r="107" spans="1:25" ht="88.5" customHeight="1">
+      <c r="A107" s="471"/>
+      <c r="B107" s="520"/>
+      <c r="C107" s="501"/>
+      <c r="D107" s="583"/>
+      <c r="E107" s="509"/>
+      <c r="F107" s="509"/>
+      <c r="G107" s="509"/>
+      <c r="H107" s="509"/>
+      <c r="I107" s="510"/>
+      <c r="J107" s="510"/>
+      <c r="K107" s="510"/>
+      <c r="L107" s="510"/>
+      <c r="M107" s="499"/>
+      <c r="N107" s="499"/>
+      <c r="O107" s="509"/>
+      <c r="P107" s="595"/>
+      <c r="Q107" s="471"/>
+      <c r="R107" s="471"/>
+      <c r="S107" s="471"/>
+      <c r="T107" s="592"/>
+      <c r="U107" s="484"/>
+      <c r="V107" s="483"/>
+      <c r="W107" s="143"/>
+      <c r="X107" s="143"/>
+      <c r="Y107" s="594"/>
+    </row>
+    <row r="108" spans="1:25" ht="117.75" customHeight="1">
+      <c r="A108" s="471"/>
+      <c r="B108" s="520"/>
+      <c r="C108" s="501"/>
+      <c r="D108" s="583"/>
+      <c r="E108" s="509"/>
+      <c r="F108" s="509"/>
+      <c r="G108" s="509"/>
+      <c r="H108" s="509"/>
+      <c r="I108" s="510"/>
+      <c r="J108" s="510"/>
+      <c r="K108" s="510"/>
+      <c r="L108" s="510"/>
+      <c r="M108" s="499"/>
+      <c r="N108" s="499"/>
+      <c r="O108" s="509"/>
+      <c r="P108" s="595"/>
+      <c r="Q108" s="471"/>
+      <c r="R108" s="471"/>
+      <c r="S108" s="471"/>
+      <c r="T108" s="592"/>
+      <c r="U108" s="484"/>
+      <c r="V108" s="483"/>
+      <c r="W108" s="143"/>
+      <c r="X108" s="143"/>
+      <c r="Y108" s="594"/>
+    </row>
+    <row r="109" spans="1:25" ht="115.5" customHeight="1">
+      <c r="A109" s="471"/>
+      <c r="B109" s="520"/>
+      <c r="C109" s="501"/>
+      <c r="D109" s="583"/>
+      <c r="E109" s="509"/>
+      <c r="F109" s="509"/>
+      <c r="G109" s="509"/>
+      <c r="H109" s="509"/>
+      <c r="I109" s="510"/>
+      <c r="J109" s="510"/>
+      <c r="K109" s="510"/>
+      <c r="L109" s="510"/>
+      <c r="M109" s="499"/>
+      <c r="N109" s="499"/>
+      <c r="O109" s="509"/>
+      <c r="P109" s="595"/>
+      <c r="Q109" s="471"/>
+      <c r="R109" s="471"/>
+      <c r="S109" s="471"/>
+      <c r="T109" s="592"/>
+      <c r="U109" s="484"/>
+      <c r="V109" s="483"/>
+      <c r="W109" s="143"/>
+      <c r="X109" s="143"/>
+      <c r="Y109" s="594"/>
+    </row>
+    <row r="110" spans="1:25" ht="76.5" customHeight="1">
+      <c r="A110" s="472"/>
+      <c r="B110" s="520"/>
+      <c r="C110" s="501"/>
+      <c r="D110" s="583"/>
+      <c r="E110" s="509"/>
+      <c r="F110" s="509"/>
+      <c r="G110" s="509"/>
+      <c r="H110" s="509"/>
+      <c r="I110" s="486"/>
+      <c r="J110" s="486"/>
+      <c r="K110" s="486"/>
+      <c r="L110" s="510"/>
+      <c r="M110" s="470"/>
+      <c r="N110" s="470"/>
+      <c r="O110" s="509"/>
+      <c r="P110" s="551"/>
+      <c r="Q110" s="472"/>
+      <c r="R110" s="472"/>
+      <c r="S110" s="472"/>
+      <c r="T110" s="593"/>
+      <c r="U110" s="464"/>
+      <c r="V110" s="460"/>
+      <c r="W110" s="136"/>
+      <c r="X110" s="136"/>
+      <c r="Y110" s="588"/>
+    </row>
+    <row r="111" spans="1:25" ht="162" customHeight="1">
+      <c r="A111" s="579">
+        <v>24</v>
+      </c>
+      <c r="B111" s="526" t="s">
+        <v>60</v>
+      </c>
+      <c r="C111" s="500">
+        <v>36</v>
+      </c>
+      <c r="D111" s="524" t="s">
+        <v>445</v>
+      </c>
+      <c r="E111" s="503" t="s">
+        <v>777</v>
+      </c>
+      <c r="F111" s="589" t="s">
+        <v>778</v>
+      </c>
+      <c r="G111" s="503" t="s">
+        <v>530</v>
+      </c>
+      <c r="H111" s="492" t="s">
+        <v>17</v>
+      </c>
+      <c r="I111" s="485">
+        <f>J111+K111</f>
+        <v>67.2</v>
+      </c>
+      <c r="J111" s="485">
+        <v>33.6</v>
+      </c>
+      <c r="K111" s="485">
+        <v>33.6</v>
+      </c>
+      <c r="L111" s="485">
+        <v>33.6</v>
+      </c>
+      <c r="M111" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N111" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O111" s="503" t="s">
+        <v>623</v>
+      </c>
+      <c r="P111" s="550" t="s">
+        <v>900</v>
+      </c>
+      <c r="Q111" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R111" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S111" s="513">
+        <v>41429</v>
+      </c>
+      <c r="T111" s="519" t="s">
+        <v>930</v>
+      </c>
+      <c r="U111" s="470"/>
+      <c r="V111" s="447" t="s">
+        <v>901</v>
+      </c>
+      <c r="W111" s="131"/>
+      <c r="X111" s="131"/>
+      <c r="Y111" s="587"/>
+    </row>
+    <row r="112" spans="1:25" ht="363" customHeight="1">
+      <c r="A112" s="580"/>
+      <c r="B112" s="527"/>
+      <c r="C112" s="502"/>
+      <c r="D112" s="525"/>
+      <c r="E112" s="504"/>
+      <c r="F112" s="590"/>
+      <c r="G112" s="504"/>
+      <c r="H112" s="493"/>
+      <c r="I112" s="486"/>
+      <c r="J112" s="486"/>
+      <c r="K112" s="486"/>
+      <c r="L112" s="486"/>
+      <c r="M112" s="472"/>
+      <c r="N112" s="472"/>
+      <c r="O112" s="504"/>
+      <c r="P112" s="551"/>
+      <c r="Q112" s="472"/>
+      <c r="R112" s="472"/>
+      <c r="S112" s="514"/>
+      <c r="T112" s="552"/>
+      <c r="U112" s="472"/>
+      <c r="V112" s="448"/>
+      <c r="W112" s="132"/>
+      <c r="X112" s="132"/>
+      <c r="Y112" s="588"/>
+    </row>
+    <row r="113" spans="1:25" ht="183" customHeight="1">
+      <c r="A113" s="579">
+        <v>25</v>
+      </c>
+      <c r="B113" s="529" t="s">
+        <v>174</v>
+      </c>
+      <c r="C113" s="500">
+        <v>38</v>
+      </c>
+      <c r="D113" s="524" t="s">
+        <v>412</v>
+      </c>
+      <c r="E113" s="503" t="s">
+        <v>779</v>
+      </c>
+      <c r="F113" s="589" t="s">
+        <v>780</v>
+      </c>
+      <c r="G113" s="503" t="s">
+        <v>446</v>
+      </c>
+      <c r="H113" s="492" t="s">
+        <v>17</v>
+      </c>
+      <c r="I113" s="485">
+        <f>J113+K113</f>
+        <v>53.8</v>
+      </c>
+      <c r="J113" s="485">
+        <v>27.3</v>
+      </c>
+      <c r="K113" s="485">
+        <v>26.5</v>
+      </c>
+      <c r="L113" s="485">
+        <v>26.9</v>
+      </c>
+      <c r="M113" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N113" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O113" s="503" t="s">
+        <v>633</v>
+      </c>
+      <c r="P113" s="550" t="s">
+        <v>902</v>
+      </c>
+      <c r="Q113" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R113" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S113" s="513">
+        <v>44392</v>
+      </c>
+      <c r="T113" s="503" t="s">
+        <v>930</v>
+      </c>
+      <c r="U113" s="470"/>
+      <c r="V113" s="447" t="s">
+        <v>903</v>
+      </c>
+      <c r="W113" s="131"/>
+      <c r="X113" s="131"/>
+      <c r="Y113" s="587"/>
+    </row>
+    <row r="114" spans="1:25" ht="286.5" customHeight="1">
+      <c r="A114" s="580"/>
+      <c r="B114" s="553"/>
+      <c r="C114" s="502"/>
+      <c r="D114" s="525"/>
+      <c r="E114" s="504"/>
+      <c r="F114" s="590"/>
+      <c r="G114" s="504"/>
+      <c r="H114" s="493"/>
+      <c r="I114" s="486"/>
+      <c r="J114" s="486"/>
+      <c r="K114" s="486"/>
+      <c r="L114" s="486"/>
+      <c r="M114" s="472"/>
+      <c r="N114" s="472"/>
+      <c r="O114" s="504"/>
+      <c r="P114" s="551"/>
+      <c r="Q114" s="472"/>
+      <c r="R114" s="472"/>
+      <c r="S114" s="514"/>
+      <c r="T114" s="504"/>
+      <c r="U114" s="472"/>
+      <c r="V114" s="448"/>
+      <c r="W114" s="132"/>
+      <c r="X114" s="132"/>
+      <c r="Y114" s="588"/>
+    </row>
+    <row r="115" spans="1:25" ht="276.75" customHeight="1">
+      <c r="A115" s="579">
+        <v>26</v>
+      </c>
+      <c r="B115" s="526" t="s">
+        <v>61</v>
+      </c>
+      <c r="C115" s="500">
+        <v>39</v>
+      </c>
+      <c r="D115" s="524" t="s">
+        <v>201</v>
+      </c>
+      <c r="E115" s="503" t="s">
+        <v>447</v>
+      </c>
+      <c r="F115" s="503" t="s">
+        <v>667</v>
+      </c>
+      <c r="G115" s="503" t="s">
+        <v>684</v>
+      </c>
+      <c r="H115" s="503" t="s">
+        <v>685</v>
+      </c>
+      <c r="I115" s="485">
+        <f>J115+K115</f>
+        <v>70.300000000000011</v>
+      </c>
+      <c r="J115" s="485">
+        <v>34.85</v>
+      </c>
+      <c r="K115" s="485">
+        <v>35.450000000000003</v>
+      </c>
+      <c r="L115" s="485">
+        <f>I115/2</f>
+        <v>35.150000000000006</v>
+      </c>
+      <c r="M115" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N115" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O115" s="503" t="s">
+        <v>627</v>
+      </c>
+      <c r="P115" s="550" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q115" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R115" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S115" s="620">
+        <v>45463</v>
+      </c>
+      <c r="T115" s="503" t="s">
+        <v>967</v>
+      </c>
+      <c r="U115" s="470"/>
+      <c r="V115" s="447" t="s">
+        <v>712</v>
+      </c>
+      <c r="W115" s="131"/>
+      <c r="X115" s="131"/>
+      <c r="Y115" s="465"/>
+    </row>
+    <row r="116" spans="1:25" ht="309.75" customHeight="1">
+      <c r="A116" s="582"/>
+      <c r="B116" s="581"/>
+      <c r="C116" s="501"/>
+      <c r="D116" s="583"/>
+      <c r="E116" s="509"/>
+      <c r="F116" s="509"/>
+      <c r="G116" s="509"/>
+      <c r="H116" s="596"/>
+      <c r="I116" s="510"/>
+      <c r="J116" s="510"/>
+      <c r="K116" s="510"/>
+      <c r="L116" s="510"/>
+      <c r="M116" s="471"/>
+      <c r="N116" s="471"/>
+      <c r="O116" s="509"/>
+      <c r="P116" s="595"/>
+      <c r="Q116" s="471"/>
+      <c r="R116" s="471"/>
+      <c r="S116" s="658"/>
+      <c r="T116" s="509"/>
+      <c r="U116" s="471"/>
+      <c r="V116" s="474"/>
+      <c r="W116" s="140"/>
+      <c r="X116" s="140"/>
+      <c r="Y116" s="473"/>
+    </row>
+    <row r="117" spans="1:25" ht="266.25" customHeight="1">
+      <c r="A117" s="580"/>
+      <c r="B117" s="527"/>
+      <c r="C117" s="502"/>
+      <c r="D117" s="525"/>
+      <c r="E117" s="504"/>
+      <c r="F117" s="504"/>
+      <c r="G117" s="504"/>
+      <c r="H117" s="535"/>
+      <c r="I117" s="486"/>
+      <c r="J117" s="486"/>
+      <c r="K117" s="486"/>
+      <c r="L117" s="486"/>
+      <c r="M117" s="472"/>
+      <c r="N117" s="472"/>
+      <c r="O117" s="504"/>
+      <c r="P117" s="551"/>
+      <c r="Q117" s="472"/>
+      <c r="R117" s="472"/>
+      <c r="S117" s="621"/>
+      <c r="T117" s="504"/>
+      <c r="U117" s="472"/>
+      <c r="V117" s="448"/>
+      <c r="W117" s="132"/>
+      <c r="X117" s="132"/>
+      <c r="Y117" s="466"/>
+    </row>
+    <row r="118" spans="1:25" ht="166.5" customHeight="1">
+      <c r="A118" s="579">
+        <v>27</v>
+      </c>
+      <c r="B118" s="526" t="s">
+        <v>62</v>
+      </c>
+      <c r="C118" s="597">
+        <v>42</v>
+      </c>
+      <c r="D118" s="524" t="s">
+        <v>448</v>
+      </c>
+      <c r="E118" s="503" t="s">
+        <v>450</v>
+      </c>
+      <c r="F118" s="500" t="s">
+        <v>17</v>
+      </c>
+      <c r="G118" s="503" t="s">
         <v>449</v>
       </c>
-      <c r="E82" s="45" t="s">
-[...8 lines deleted...]
-      <c r="H82" s="65" t="s">
+      <c r="H118" s="500" t="s">
         <v>17</v>
       </c>
-      <c r="I82" s="107">
-[...12 lines deleted...]
-      <c r="M82" s="62" t="s">
+      <c r="I118" s="485">
+        <f>J118+K118</f>
+        <v>35.599999999999994</v>
+      </c>
+      <c r="J118" s="485">
+        <v>17.7</v>
+      </c>
+      <c r="K118" s="485">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="L118" s="485">
+        <f>I118/2</f>
+        <v>17.799999999999997</v>
+      </c>
+      <c r="M118" s="499" t="s">
         <v>3</v>
       </c>
-      <c r="N82" s="62" t="s">
+      <c r="N118" s="499" t="s">
         <v>125</v>
       </c>
-      <c r="O82" s="189" t="s">
-[...66 lines deleted...]
-      <c r="P83" s="39" t="s">
+      <c r="O118" s="503" t="s">
+        <v>635</v>
+      </c>
+      <c r="P118" s="161" t="s">
         <v>335</v>
       </c>
-      <c r="Q83" s="123" t="s">
-[...395 lines deleted...]
-      <c r="S91" s="59">
+      <c r="Q118" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R118" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S118" s="52">
         <v>44165</v>
       </c>
-      <c r="T91" s="426" t="s">
-[...1184 lines deleted...]
-      <c r="X118" s="139"/>
+      <c r="T118" s="353" t="s">
+        <v>963</v>
+      </c>
+      <c r="U118" s="54"/>
+      <c r="V118" s="459" t="s">
+        <v>712</v>
+      </c>
+      <c r="W118" s="146"/>
+      <c r="X118" s="146"/>
       <c r="Y118" s="20"/>
     </row>
-    <row r="119" spans="1:25" s="35" customFormat="1" ht="220.5" customHeight="1">
-[...37 lines deleted...]
-      <c r="M119" s="52" t="s">
+    <row r="119" spans="1:25" ht="138.75" customHeight="1">
+      <c r="A119" s="580"/>
+      <c r="B119" s="527"/>
+      <c r="C119" s="598"/>
+      <c r="D119" s="525"/>
+      <c r="E119" s="504"/>
+      <c r="F119" s="502"/>
+      <c r="G119" s="504"/>
+      <c r="H119" s="502"/>
+      <c r="I119" s="486"/>
+      <c r="J119" s="486"/>
+      <c r="K119" s="486"/>
+      <c r="L119" s="486"/>
+      <c r="M119" s="499"/>
+      <c r="N119" s="499"/>
+      <c r="O119" s="504"/>
+      <c r="P119" s="161" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q119" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R119" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S119" s="52">
+        <v>45449</v>
+      </c>
+      <c r="T119" s="119" t="s">
+        <v>965</v>
+      </c>
+      <c r="U119" s="51"/>
+      <c r="V119" s="460"/>
+      <c r="W119" s="137"/>
+      <c r="X119" s="137"/>
+      <c r="Y119" s="20"/>
+    </row>
+    <row r="120" spans="1:25" ht="339.75" customHeight="1">
+      <c r="A120" s="579">
+        <v>28</v>
+      </c>
+      <c r="B120" s="526" t="s">
+        <v>63</v>
+      </c>
+      <c r="C120" s="597">
+        <v>43</v>
+      </c>
+      <c r="D120" s="524" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="503" t="s">
+        <v>868</v>
+      </c>
+      <c r="F120" s="503" t="s">
+        <v>869</v>
+      </c>
+      <c r="G120" s="503" t="s">
+        <v>452</v>
+      </c>
+      <c r="H120" s="503" t="s">
+        <v>451</v>
+      </c>
+      <c r="I120" s="485">
+        <f>J120+K120</f>
+        <v>46.1</v>
+      </c>
+      <c r="J120" s="485">
+        <v>22.85</v>
+      </c>
+      <c r="K120" s="485">
+        <v>23.25</v>
+      </c>
+      <c r="L120" s="485">
+        <v>23.05</v>
+      </c>
+      <c r="M120" s="499" t="s">
         <v>3</v>
       </c>
-      <c r="N119" s="52" t="s">
+      <c r="N120" s="499" t="s">
         <v>125</v>
       </c>
-      <c r="O119" s="189" t="s">
-[...94 lines deleted...]
-      <c r="X120" s="139"/>
+      <c r="O120" s="503" t="s">
+        <v>636</v>
+      </c>
+      <c r="P120" s="39" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q120" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R120" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S120" s="52">
+        <v>45707</v>
+      </c>
+      <c r="T120" s="119" t="s">
+        <v>950</v>
+      </c>
+      <c r="U120" s="51"/>
+      <c r="V120" s="447" t="s">
+        <v>870</v>
+      </c>
+      <c r="W120" s="137"/>
+      <c r="X120" s="137"/>
       <c r="Y120" s="20"/>
     </row>
-    <row r="121" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
-      <c r="A121" s="82">
+    <row r="121" spans="1:25" ht="268.5" customHeight="1">
+      <c r="A121" s="580"/>
+      <c r="B121" s="527"/>
+      <c r="C121" s="598"/>
+      <c r="D121" s="525"/>
+      <c r="E121" s="504"/>
+      <c r="F121" s="504"/>
+      <c r="G121" s="504"/>
+      <c r="H121" s="504"/>
+      <c r="I121" s="486"/>
+      <c r="J121" s="486"/>
+      <c r="K121" s="486"/>
+      <c r="L121" s="486"/>
+      <c r="M121" s="499"/>
+      <c r="N121" s="499"/>
+      <c r="O121" s="504"/>
+      <c r="P121" s="39" t="s">
+        <v>337</v>
+      </c>
+      <c r="Q121" s="51"/>
+      <c r="R121" s="51"/>
+      <c r="S121" s="52"/>
+      <c r="T121" s="76" t="s">
+        <v>146</v>
+      </c>
+      <c r="U121" s="51"/>
+      <c r="V121" s="448"/>
+      <c r="W121" s="137"/>
+      <c r="X121" s="137"/>
+      <c r="Y121" s="20"/>
+    </row>
+    <row r="122" spans="1:25" s="35" customFormat="1" ht="220.5" customHeight="1">
+      <c r="A122" s="67">
+        <v>29</v>
+      </c>
+      <c r="B122" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="C122" s="79">
+        <v>44</v>
+      </c>
+      <c r="D122" s="65" t="s">
+        <v>231</v>
+      </c>
+      <c r="E122" s="288" t="s">
+        <v>531</v>
+      </c>
+      <c r="F122" s="288" t="s">
+        <v>532</v>
+      </c>
+      <c r="G122" s="176" t="s">
+        <v>453</v>
+      </c>
+      <c r="H122" s="176" t="s">
+        <v>533</v>
+      </c>
+      <c r="I122" s="105">
+        <f>J122+K122</f>
+        <v>15.4</v>
+      </c>
+      <c r="J122" s="105">
+        <v>7.9</v>
+      </c>
+      <c r="K122" s="105">
+        <v>7.5</v>
+      </c>
+      <c r="L122" s="105">
+        <v>7.7</v>
+      </c>
+      <c r="M122" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N122" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O122" s="185" t="s">
+        <v>637</v>
+      </c>
+      <c r="P122" s="155" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q122" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R122" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S122" s="52">
+        <v>45593</v>
+      </c>
+      <c r="T122" s="119" t="s">
+        <v>968</v>
+      </c>
+      <c r="U122" s="51"/>
+      <c r="V122" s="348" t="s">
+        <v>832</v>
+      </c>
+      <c r="W122" s="137"/>
+      <c r="X122" s="137"/>
+      <c r="Y122" s="47"/>
+    </row>
+    <row r="123" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A123" s="62">
+        <v>30</v>
+      </c>
+      <c r="B123" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C123" s="55">
+        <v>45</v>
+      </c>
+      <c r="D123" s="56" t="s">
+        <v>118</v>
+      </c>
+      <c r="E123" s="289" t="s">
+        <v>454</v>
+      </c>
+      <c r="F123" s="289" t="s">
+        <v>455</v>
+      </c>
+      <c r="G123" s="289" t="s">
+        <v>456</v>
+      </c>
+      <c r="H123" s="289" t="s">
+        <v>534</v>
+      </c>
+      <c r="I123" s="108">
+        <f>J123+K123</f>
+        <v>46.900000000000006</v>
+      </c>
+      <c r="J123" s="108">
+        <v>24.1</v>
+      </c>
+      <c r="K123" s="108">
+        <v>22.8</v>
+      </c>
+      <c r="L123" s="108">
+        <v>23.45</v>
+      </c>
+      <c r="M123" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N123" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O123" s="187" t="s">
+        <v>633</v>
+      </c>
+      <c r="P123" s="155" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q123" s="436" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R123" s="436" t="s">
+        <v>1009</v>
+      </c>
+      <c r="S123" s="52">
+        <v>46235</v>
+      </c>
+      <c r="T123" s="119" t="s">
+        <v>930</v>
+      </c>
+      <c r="U123" s="52">
+        <v>46326</v>
+      </c>
+      <c r="V123" s="269" t="s">
+        <v>712</v>
+      </c>
+      <c r="W123" s="137"/>
+      <c r="X123" s="137"/>
+      <c r="Y123" s="20"/>
+    </row>
+    <row r="124" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
+      <c r="A124" s="81">
         <v>31</v>
       </c>
-      <c r="B121" s="83" t="s">
+      <c r="B124" s="82" t="s">
         <v>65</v>
       </c>
-      <c r="C121" s="84" t="s">
+      <c r="C124" s="83" t="s">
+        <v>181</v>
+      </c>
+      <c r="D124" s="84" t="s">
+        <v>182</v>
+      </c>
+      <c r="E124" s="401" t="s">
+        <v>928</v>
+      </c>
+      <c r="F124" s="397" t="s">
+        <v>924</v>
+      </c>
+      <c r="G124" s="174" t="s">
         <v>183</v>
       </c>
-      <c r="D121" s="85" t="s">
-[...15 lines deleted...]
-        <f>J121+K121</f>
+      <c r="H124" s="174" t="s">
+        <v>457</v>
+      </c>
+      <c r="I124" s="102">
+        <f>J124+K124</f>
         <v>44.1</v>
       </c>
-      <c r="J121" s="104">
+      <c r="J124" s="102">
         <v>21.1</v>
       </c>
-      <c r="K121" s="104">
+      <c r="K124" s="102">
         <v>23</v>
       </c>
-      <c r="L121" s="104">
+      <c r="L124" s="102">
         <v>22.05</v>
       </c>
-      <c r="M121" s="82" t="s">
+      <c r="M124" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="N121" s="82" t="s">
+      <c r="N124" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O121" s="190" t="s">
-[...11 lines deleted...]
-      <c r="S121" s="11">
+      <c r="O124" s="186" t="s">
+        <v>638</v>
+      </c>
+      <c r="P124" s="157" t="s">
+        <v>927</v>
+      </c>
+      <c r="Q124" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R124" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S124" s="11">
         <v>44616</v>
       </c>
-      <c r="T121" s="422" t="s">
-[...8 lines deleted...]
-      <c r="Y121" s="16"/>
+      <c r="T124" s="407" t="s">
+        <v>930</v>
+      </c>
+      <c r="U124" s="51"/>
+      <c r="V124" s="397" t="s">
+        <v>925</v>
+      </c>
+      <c r="W124" s="137"/>
+      <c r="X124" s="137"/>
+      <c r="Y124" s="16"/>
     </row>
-    <row r="122" spans="1:25" ht="183" customHeight="1">
-      <c r="A122" s="504">
+    <row r="125" spans="1:25" ht="183" customHeight="1">
+      <c r="A125" s="579">
         <v>32</v>
       </c>
-      <c r="B122" s="493" t="s">
+      <c r="B125" s="526" t="s">
         <v>66</v>
       </c>
-      <c r="C122" s="495">
+      <c r="C125" s="500">
         <v>46</v>
       </c>
-      <c r="D122" s="500" t="s">
-[...15 lines deleted...]
-        <f>J122+K122</f>
+      <c r="D125" s="524" t="s">
+        <v>731</v>
+      </c>
+      <c r="E125" s="503" t="s">
+        <v>863</v>
+      </c>
+      <c r="F125" s="503" t="s">
+        <v>864</v>
+      </c>
+      <c r="G125" s="503" t="s">
+        <v>865</v>
+      </c>
+      <c r="H125" s="503" t="s">
+        <v>866</v>
+      </c>
+      <c r="I125" s="485">
+        <f>J125+K125</f>
         <v>44.8</v>
       </c>
-      <c r="J122" s="483">
+      <c r="J125" s="485">
         <v>22.35</v>
       </c>
-      <c r="K122" s="483">
+      <c r="K125" s="485">
         <v>22.45</v>
       </c>
-      <c r="L122" s="483">
-        <f>I122/2</f>
+      <c r="L125" s="485">
+        <f>I125/2</f>
         <v>22.4</v>
       </c>
-      <c r="M122" s="488" t="s">
+      <c r="M125" s="499" t="s">
         <v>3</v>
       </c>
-      <c r="N122" s="488" t="s">
+      <c r="N125" s="499" t="s">
         <v>125</v>
       </c>
-      <c r="O122" s="473" t="s">
-[...11 lines deleted...]
-      <c r="S122" s="387">
+      <c r="O125" s="503" t="s">
+        <v>628</v>
+      </c>
+      <c r="P125" s="376" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q125" s="374" t="s">
+        <v>275</v>
+      </c>
+      <c r="R125" s="374" t="s">
+        <v>241</v>
+      </c>
+      <c r="S125" s="375">
         <v>45530</v>
       </c>
-      <c r="T122" s="121" t="s">
-[...8 lines deleted...]
-      <c r="Y122" s="462"/>
+      <c r="T125" s="119" t="s">
+        <v>934</v>
+      </c>
+      <c r="U125" s="51"/>
+      <c r="V125" s="447" t="s">
+        <v>867</v>
+      </c>
+      <c r="W125" s="470"/>
+      <c r="X125" s="470"/>
+      <c r="Y125" s="465"/>
     </row>
-    <row r="123" spans="1:25" ht="212.25" customHeight="1">
-[...18 lines deleted...]
-      <c r="Q123" s="386" t="s">
+    <row r="126" spans="1:25" ht="212.25" customHeight="1">
+      <c r="A126" s="580"/>
+      <c r="B126" s="527"/>
+      <c r="C126" s="502"/>
+      <c r="D126" s="525"/>
+      <c r="E126" s="504"/>
+      <c r="F126" s="504"/>
+      <c r="G126" s="504"/>
+      <c r="H126" s="504"/>
+      <c r="I126" s="486"/>
+      <c r="J126" s="486"/>
+      <c r="K126" s="486"/>
+      <c r="L126" s="486"/>
+      <c r="M126" s="499"/>
+      <c r="N126" s="499"/>
+      <c r="O126" s="504"/>
+      <c r="P126" s="376" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q126" s="374" t="s">
         <v>17</v>
       </c>
-      <c r="R123" s="386" t="s">
+      <c r="R126" s="374" t="s">
         <v>17</v>
       </c>
-      <c r="S123" s="387" t="s">
+      <c r="S126" s="375" t="s">
         <v>17</v>
       </c>
-      <c r="T123" s="121" t="s">
-[...6 lines deleted...]
-      <c r="Y123" s="463"/>
+      <c r="T126" s="119" t="s">
+        <v>146</v>
+      </c>
+      <c r="U126" s="59"/>
+      <c r="V126" s="448"/>
+      <c r="W126" s="472"/>
+      <c r="X126" s="472"/>
+      <c r="Y126" s="466"/>
     </row>
-    <row r="124" spans="1:25" ht="363" customHeight="1">
-      <c r="A124" s="68">
+    <row r="127" spans="1:25" ht="363" customHeight="1">
+      <c r="A127" s="67">
         <v>33</v>
       </c>
-      <c r="B124" s="64" t="s">
+      <c r="B127" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="C124" s="65">
+      <c r="C127" s="64">
         <v>50</v>
       </c>
-      <c r="D124" s="170" t="s">
-[...15 lines deleted...]
-        <f>J124+K124</f>
+      <c r="D127" s="167" t="s">
+        <v>413</v>
+      </c>
+      <c r="E127" s="288" t="s">
+        <v>668</v>
+      </c>
+      <c r="F127" s="288" t="s">
+        <v>458</v>
+      </c>
+      <c r="G127" s="166" t="s">
+        <v>414</v>
+      </c>
+      <c r="H127" s="173" t="s">
+        <v>459</v>
+      </c>
+      <c r="I127" s="105">
+        <f>J127+K127</f>
         <v>32.799999999999997</v>
       </c>
-      <c r="J124" s="107">
+      <c r="J127" s="105">
         <v>16.399999999999999</v>
       </c>
-      <c r="K124" s="107">
+      <c r="K127" s="105">
         <v>16.399999999999999</v>
       </c>
-      <c r="L124" s="107">
+      <c r="L127" s="105">
         <v>16.399999999999999</v>
       </c>
-      <c r="M124" s="62" t="s">
+      <c r="M127" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="N124" s="62" t="s">
+      <c r="N127" s="61" t="s">
         <v>125</v>
       </c>
-      <c r="O124" s="190" t="s">
-[...11 lines deleted...]
-      <c r="S124" s="53">
+      <c r="O127" s="186" t="s">
+        <v>623</v>
+      </c>
+      <c r="P127" s="399" t="s">
+        <v>905</v>
+      </c>
+      <c r="Q127" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R127" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S127" s="52">
         <v>41534</v>
       </c>
-      <c r="T124" s="121" t="s">
-[...8 lines deleted...]
-      <c r="Y124" s="20"/>
+      <c r="T127" s="119" t="s">
+        <v>930</v>
+      </c>
+      <c r="U127" s="51"/>
+      <c r="V127" s="397" t="s">
+        <v>906</v>
+      </c>
+      <c r="W127" s="137"/>
+      <c r="X127" s="137"/>
+      <c r="Y127" s="20"/>
     </row>
-    <row r="125" spans="1:25" ht="162" customHeight="1">
-      <c r="A125" s="63">
+    <row r="128" spans="1:25" ht="162" customHeight="1">
+      <c r="A128" s="62">
         <v>34</v>
       </c>
-      <c r="B125" s="40" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="56" t="s">
+      <c r="B128" s="40" t="s">
+        <v>156</v>
+      </c>
+      <c r="C128" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="D125" s="149" t="s">
-[...5 lines deleted...]
-      <c r="F125" s="7" t="s">
+      <c r="D128" s="147" t="s">
+        <v>285</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="F128" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G125" s="195" t="s">
-[...169 lines deleted...]
-        <v>481</v>
+      <c r="G128" s="191" t="s">
+        <v>677</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="I128" s="107">
+      <c r="I128" s="108">
         <f>J128+K128</f>
-        <v>31.4</v>
-[...10 lines deleted...]
-      <c r="M128" s="52" t="s">
+        <v>8.5</v>
+      </c>
+      <c r="J128" s="108">
+        <v>4.8</v>
+      </c>
+      <c r="K128" s="108">
+        <v>3.7</v>
+      </c>
+      <c r="L128" s="108">
+        <v>4.25</v>
+      </c>
+      <c r="M128" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N128" s="52" t="s">
+      <c r="N128" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O128" s="189" t="s">
-[...22 lines deleted...]
-      <c r="X128" s="133"/>
+      <c r="O128" s="249" t="s">
+        <v>641</v>
+      </c>
+      <c r="P128" s="39" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q128" s="386" t="s">
+        <v>275</v>
+      </c>
+      <c r="R128" s="386" t="s">
+        <v>241</v>
+      </c>
+      <c r="S128" s="387">
+        <v>46130</v>
+      </c>
+      <c r="T128" s="409" t="s">
+        <v>930</v>
+      </c>
+      <c r="U128" s="387">
+        <v>46313</v>
+      </c>
+      <c r="V128" s="269" t="s">
+        <v>712</v>
+      </c>
+      <c r="W128" s="137"/>
+      <c r="X128" s="137"/>
       <c r="Y128" s="20"/>
     </row>
-    <row r="129" spans="1:25" ht="294.75" customHeight="1">
-      <c r="A129" s="223">
+    <row r="129" spans="1:25" ht="162" customHeight="1">
+      <c r="A129" s="579">
+        <v>35</v>
+      </c>
+      <c r="B129" s="579" t="s">
+        <v>68</v>
+      </c>
+      <c r="C129" s="500">
+        <v>52</v>
+      </c>
+      <c r="D129" s="524" t="s">
+        <v>461</v>
+      </c>
+      <c r="E129" s="503" t="s">
+        <v>807</v>
+      </c>
+      <c r="F129" s="503" t="s">
+        <v>808</v>
+      </c>
+      <c r="G129" s="503" t="s">
+        <v>463</v>
+      </c>
+      <c r="H129" s="500" t="s">
+        <v>17</v>
+      </c>
+      <c r="I129" s="485">
+        <f>J129+K129</f>
+        <v>47.5</v>
+      </c>
+      <c r="J129" s="485">
+        <v>24</v>
+      </c>
+      <c r="K129" s="485">
+        <v>23.5</v>
+      </c>
+      <c r="L129" s="485">
+        <v>23.75</v>
+      </c>
+      <c r="M129" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N129" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O129" s="503" t="s">
+        <v>639</v>
+      </c>
+      <c r="P129" s="550" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q129" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R129" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S129" s="513">
+        <v>44799</v>
+      </c>
+      <c r="T129" s="503" t="s">
+        <v>930</v>
+      </c>
+      <c r="U129" s="470"/>
+      <c r="V129" s="447" t="s">
+        <v>809</v>
+      </c>
+      <c r="W129" s="470"/>
+      <c r="X129" s="470"/>
+      <c r="Y129" s="465"/>
+    </row>
+    <row r="130" spans="1:25" ht="306" customHeight="1">
+      <c r="A130" s="580"/>
+      <c r="B130" s="580"/>
+      <c r="C130" s="502"/>
+      <c r="D130" s="525"/>
+      <c r="E130" s="504"/>
+      <c r="F130" s="504"/>
+      <c r="G130" s="504"/>
+      <c r="H130" s="502"/>
+      <c r="I130" s="486"/>
+      <c r="J130" s="486"/>
+      <c r="K130" s="486"/>
+      <c r="L130" s="486"/>
+      <c r="M130" s="472"/>
+      <c r="N130" s="472"/>
+      <c r="O130" s="504"/>
+      <c r="P130" s="551"/>
+      <c r="Q130" s="472"/>
+      <c r="R130" s="472"/>
+      <c r="S130" s="514"/>
+      <c r="T130" s="504"/>
+      <c r="U130" s="472"/>
+      <c r="V130" s="448"/>
+      <c r="W130" s="472"/>
+      <c r="X130" s="472"/>
+      <c r="Y130" s="466"/>
+    </row>
+    <row r="131" spans="1:25" ht="281.25">
+      <c r="A131" s="62">
+        <v>36</v>
+      </c>
+      <c r="B131" s="63" t="s">
+        <v>126</v>
+      </c>
+      <c r="C131" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="E131" s="288" t="s">
+        <v>462</v>
+      </c>
+      <c r="F131" s="288" t="s">
+        <v>464</v>
+      </c>
+      <c r="G131" s="288" t="s">
+        <v>465</v>
+      </c>
+      <c r="H131" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I131" s="105">
+        <f>J131+K131</f>
+        <v>31.4</v>
+      </c>
+      <c r="J131" s="105">
+        <v>15.7</v>
+      </c>
+      <c r="K131" s="105">
+        <v>15.7</v>
+      </c>
+      <c r="L131" s="105">
+        <v>15.7</v>
+      </c>
+      <c r="M131" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N131" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O131" s="185" t="s">
+        <v>628</v>
+      </c>
+      <c r="P131" s="155" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q131" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R131" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S131" s="52">
+        <v>45627</v>
+      </c>
+      <c r="T131" s="404" t="s">
+        <v>939</v>
+      </c>
+      <c r="U131" s="61"/>
+      <c r="V131" s="267" t="s">
+        <v>712</v>
+      </c>
+      <c r="W131" s="131"/>
+      <c r="X131" s="131"/>
+      <c r="Y131" s="20"/>
+    </row>
+    <row r="132" spans="1:25" ht="294.75" customHeight="1">
+      <c r="A132" s="219">
         <v>37</v>
       </c>
-      <c r="B129" s="221" t="s">
+      <c r="B132" s="217" t="s">
         <v>69</v>
       </c>
-      <c r="C129" s="222">
+      <c r="C132" s="218">
         <v>53</v>
       </c>
-      <c r="D129" s="219" t="s">
+      <c r="D132" s="215" t="s">
+        <v>203</v>
+      </c>
+      <c r="E132" s="288" t="s">
+        <v>468</v>
+      </c>
+      <c r="F132" s="288" t="s">
+        <v>469</v>
+      </c>
+      <c r="G132" s="288" t="s">
+        <v>381</v>
+      </c>
+      <c r="H132" s="212" t="s">
+        <v>382</v>
+      </c>
+      <c r="I132" s="220">
+        <f>J132+K132</f>
+        <v>39.6</v>
+      </c>
+      <c r="J132" s="220">
+        <v>19.3</v>
+      </c>
+      <c r="K132" s="220">
+        <v>20.3</v>
+      </c>
+      <c r="L132" s="220">
+        <v>19.8</v>
+      </c>
+      <c r="M132" s="216" t="s">
+        <v>3</v>
+      </c>
+      <c r="N132" s="216" t="s">
+        <v>125</v>
+      </c>
+      <c r="O132" s="212" t="s">
+        <v>697</v>
+      </c>
+      <c r="P132" s="222" t="s">
+        <v>698</v>
+      </c>
+      <c r="Q132" s="436" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R132" s="341" t="s">
+        <v>795</v>
+      </c>
+      <c r="S132" s="223">
+        <v>46235</v>
+      </c>
+      <c r="T132" s="353" t="s">
+        <v>955</v>
+      </c>
+      <c r="U132" s="4">
+        <v>46326</v>
+      </c>
+      <c r="V132" s="346" t="s">
+        <v>833</v>
+      </c>
+      <c r="W132" s="135"/>
+      <c r="X132" s="135"/>
+      <c r="Y132" s="221"/>
+    </row>
+    <row r="133" spans="1:25" ht="255" customHeight="1">
+      <c r="A133" s="579">
+        <v>38</v>
+      </c>
+      <c r="B133" s="526" t="s">
+        <v>70</v>
+      </c>
+      <c r="C133" s="500">
+        <v>54</v>
+      </c>
+      <c r="D133" s="524" t="s">
+        <v>204</v>
+      </c>
+      <c r="E133" s="503" t="s">
+        <v>724</v>
+      </c>
+      <c r="F133" s="589" t="s">
+        <v>725</v>
+      </c>
+      <c r="G133" s="503" t="s">
+        <v>470</v>
+      </c>
+      <c r="H133" s="503" t="s">
+        <v>471</v>
+      </c>
+      <c r="I133" s="485">
+        <f>J133+K133</f>
+        <v>49.2</v>
+      </c>
+      <c r="J133" s="485">
+        <v>25.3</v>
+      </c>
+      <c r="K133" s="485">
+        <v>23.9</v>
+      </c>
+      <c r="L133" s="485">
+        <v>24.6</v>
+      </c>
+      <c r="M133" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N133" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O133" s="503" t="s">
+        <v>623</v>
+      </c>
+      <c r="P133" s="550" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q133" s="470" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R133" s="470" t="s">
+        <v>1009</v>
+      </c>
+      <c r="S133" s="513">
+        <v>46235</v>
+      </c>
+      <c r="T133" s="550" t="s">
+        <v>930</v>
+      </c>
+      <c r="U133" s="620">
+        <v>46326</v>
+      </c>
+      <c r="V133" s="459" t="s">
+        <v>834</v>
+      </c>
+      <c r="W133" s="135"/>
+      <c r="X133" s="135"/>
+      <c r="Y133" s="465"/>
+    </row>
+    <row r="134" spans="1:25" ht="254.25" customHeight="1">
+      <c r="A134" s="580"/>
+      <c r="B134" s="527"/>
+      <c r="C134" s="502"/>
+      <c r="D134" s="525"/>
+      <c r="E134" s="504"/>
+      <c r="F134" s="590"/>
+      <c r="G134" s="504"/>
+      <c r="H134" s="504"/>
+      <c r="I134" s="486"/>
+      <c r="J134" s="486"/>
+      <c r="K134" s="486"/>
+      <c r="L134" s="486"/>
+      <c r="M134" s="472"/>
+      <c r="N134" s="472"/>
+      <c r="O134" s="504"/>
+      <c r="P134" s="551"/>
+      <c r="Q134" s="472"/>
+      <c r="R134" s="472"/>
+      <c r="S134" s="514"/>
+      <c r="T134" s="551"/>
+      <c r="U134" s="464"/>
+      <c r="V134" s="460"/>
+      <c r="W134" s="136"/>
+      <c r="X134" s="136"/>
+      <c r="Y134" s="466"/>
+    </row>
+    <row r="135" spans="1:25" ht="254.25" customHeight="1">
+      <c r="A135" s="62">
+        <v>39</v>
+      </c>
+      <c r="B135" s="40" t="s">
+        <v>186</v>
+      </c>
+      <c r="C135" s="55" t="s">
+        <v>187</v>
+      </c>
+      <c r="D135" s="290" t="s">
+        <v>726</v>
+      </c>
+      <c r="E135" s="301" t="s">
+        <v>727</v>
+      </c>
+      <c r="F135" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="H135" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I135" s="108">
+        <f>J135+K135</f>
+        <v>14</v>
+      </c>
+      <c r="J135" s="108">
+        <v>7</v>
+      </c>
+      <c r="K135" s="108">
+        <v>7</v>
+      </c>
+      <c r="L135" s="108">
+        <v>7</v>
+      </c>
+      <c r="M135" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N135" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O135" s="187" t="s">
+        <v>640</v>
+      </c>
+      <c r="P135" s="389" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q135" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R135" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S135" s="52">
+        <v>44655</v>
+      </c>
+      <c r="T135" s="119" t="s">
+        <v>932</v>
+      </c>
+      <c r="U135" s="51"/>
+      <c r="V135" s="390" t="s">
+        <v>894</v>
+      </c>
+      <c r="W135" s="137"/>
+      <c r="X135" s="137"/>
+      <c r="Y135" s="42"/>
+    </row>
+    <row r="136" spans="1:25" ht="242.25" customHeight="1">
+      <c r="A136" s="582">
+        <v>40</v>
+      </c>
+      <c r="B136" s="530" t="s">
+        <v>71</v>
+      </c>
+      <c r="C136" s="501">
+        <v>55</v>
+      </c>
+      <c r="D136" s="583" t="s">
+        <v>214</v>
+      </c>
+      <c r="E136" s="509" t="s">
+        <v>535</v>
+      </c>
+      <c r="F136" s="509" t="s">
+        <v>732</v>
+      </c>
+      <c r="G136" s="509" t="s">
+        <v>472</v>
+      </c>
+      <c r="H136" s="509" t="s">
+        <v>473</v>
+      </c>
+      <c r="I136" s="485">
+        <f>J136+K136</f>
+        <v>52.7</v>
+      </c>
+      <c r="J136" s="485">
+        <v>27.35</v>
+      </c>
+      <c r="K136" s="485">
+        <v>25.35</v>
+      </c>
+      <c r="L136" s="510">
+        <v>26.35</v>
+      </c>
+      <c r="M136" s="471" t="s">
+        <v>3</v>
+      </c>
+      <c r="N136" s="471" t="s">
+        <v>125</v>
+      </c>
+      <c r="O136" s="509" t="s">
+        <v>628</v>
+      </c>
+      <c r="P136" s="595" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q136" s="471" t="s">
+        <v>275</v>
+      </c>
+      <c r="R136" s="471" t="s">
+        <v>241</v>
+      </c>
+      <c r="S136" s="648">
+        <v>46129</v>
+      </c>
+      <c r="T136" s="509" t="s">
+        <v>950</v>
+      </c>
+      <c r="U136" s="471"/>
+      <c r="V136" s="447" t="s">
+        <v>712</v>
+      </c>
+      <c r="W136" s="140"/>
+      <c r="X136" s="140"/>
+      <c r="Y136" s="473"/>
+    </row>
+    <row r="137" spans="1:25" ht="345" customHeight="1">
+      <c r="A137" s="580"/>
+      <c r="B137" s="553"/>
+      <c r="C137" s="502"/>
+      <c r="D137" s="525"/>
+      <c r="E137" s="504"/>
+      <c r="F137" s="504"/>
+      <c r="G137" s="504"/>
+      <c r="H137" s="504"/>
+      <c r="I137" s="486"/>
+      <c r="J137" s="486"/>
+      <c r="K137" s="486"/>
+      <c r="L137" s="486"/>
+      <c r="M137" s="472"/>
+      <c r="N137" s="472"/>
+      <c r="O137" s="504"/>
+      <c r="P137" s="551"/>
+      <c r="Q137" s="472"/>
+      <c r="R137" s="472"/>
+      <c r="S137" s="514"/>
+      <c r="T137" s="504"/>
+      <c r="U137" s="472"/>
+      <c r="V137" s="448"/>
+      <c r="W137" s="132"/>
+      <c r="X137" s="132"/>
+      <c r="Y137" s="466"/>
+    </row>
+    <row r="138" spans="1:25" ht="221.25" customHeight="1">
+      <c r="A138" s="579">
+        <v>41</v>
+      </c>
+      <c r="B138" s="581" t="s">
+        <v>72</v>
+      </c>
+      <c r="C138" s="500">
+        <v>57</v>
+      </c>
+      <c r="D138" s="524" t="s">
+        <v>205</v>
+      </c>
+      <c r="E138" s="503" t="s">
+        <v>770</v>
+      </c>
+      <c r="F138" s="503" t="s">
+        <v>670</v>
+      </c>
+      <c r="G138" s="503" t="s">
+        <v>474</v>
+      </c>
+      <c r="H138" s="503" t="s">
+        <v>475</v>
+      </c>
+      <c r="I138" s="485">
+        <f>J138+K138</f>
+        <v>34.200000000000003</v>
+      </c>
+      <c r="J138" s="485">
+        <v>17</v>
+      </c>
+      <c r="K138" s="485">
+        <v>17.2</v>
+      </c>
+      <c r="L138" s="485">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="M138" s="499" t="s">
+        <v>3</v>
+      </c>
+      <c r="N138" s="499" t="s">
+        <v>125</v>
+      </c>
+      <c r="O138" s="503" t="s">
+        <v>632</v>
+      </c>
+      <c r="P138" s="154" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q138" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R138" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S138" s="52">
+        <v>45593</v>
+      </c>
+      <c r="T138" s="412" t="s">
+        <v>969</v>
+      </c>
+      <c r="U138" s="61"/>
+      <c r="V138" s="447" t="s">
+        <v>771</v>
+      </c>
+      <c r="W138" s="470"/>
+      <c r="X138" s="470"/>
+      <c r="Y138" s="465"/>
+    </row>
+    <row r="139" spans="1:25" ht="263.25" customHeight="1">
+      <c r="A139" s="580"/>
+      <c r="B139" s="527"/>
+      <c r="C139" s="502"/>
+      <c r="D139" s="525"/>
+      <c r="E139" s="504"/>
+      <c r="F139" s="504"/>
+      <c r="G139" s="504"/>
+      <c r="H139" s="504"/>
+      <c r="I139" s="486"/>
+      <c r="J139" s="486"/>
+      <c r="K139" s="486"/>
+      <c r="L139" s="486"/>
+      <c r="M139" s="499"/>
+      <c r="N139" s="499"/>
+      <c r="O139" s="504"/>
+      <c r="P139" s="154" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q139" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R139" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S139" s="52">
+        <v>45609</v>
+      </c>
+      <c r="T139" s="119" t="s">
+        <v>944</v>
+      </c>
+      <c r="U139" s="51"/>
+      <c r="V139" s="448"/>
+      <c r="W139" s="472"/>
+      <c r="X139" s="472"/>
+      <c r="Y139" s="466"/>
+    </row>
+    <row r="140" spans="1:25" ht="120" customHeight="1">
+      <c r="A140" s="579">
+        <v>42</v>
+      </c>
+      <c r="B140" s="526" t="s">
+        <v>73</v>
+      </c>
+      <c r="C140" s="500">
+        <v>60</v>
+      </c>
+      <c r="D140" s="524" t="s">
         <v>206</v>
       </c>
-      <c r="E129" s="292" t="s">
+      <c r="E140" s="503" t="s">
+        <v>476</v>
+      </c>
+      <c r="F140" s="503" t="s">
+        <v>477</v>
+      </c>
+      <c r="G140" s="503" t="s">
+        <v>478</v>
+      </c>
+      <c r="H140" s="503" t="s">
+        <v>536</v>
+      </c>
+      <c r="I140" s="485">
+        <f>J140+K140</f>
+        <v>25.9</v>
+      </c>
+      <c r="J140" s="485">
+        <v>12.8</v>
+      </c>
+      <c r="K140" s="485">
+        <v>13.1</v>
+      </c>
+      <c r="L140" s="485">
+        <f>I140/2</f>
+        <v>12.95</v>
+      </c>
+      <c r="M140" s="499" t="s">
+        <v>3</v>
+      </c>
+      <c r="N140" s="499" t="s">
+        <v>125</v>
+      </c>
+      <c r="O140" s="503" t="s">
+        <v>634</v>
+      </c>
+      <c r="P140" s="154" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q140" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R140" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S140" s="52">
+        <v>45480</v>
+      </c>
+      <c r="T140" s="119" t="s">
+        <v>950</v>
+      </c>
+      <c r="U140" s="51"/>
+      <c r="V140" s="447" t="s">
+        <v>712</v>
+      </c>
+      <c r="W140" s="470"/>
+      <c r="X140" s="470"/>
+      <c r="Y140" s="465"/>
+    </row>
+    <row r="141" spans="1:25" ht="116.25" customHeight="1">
+      <c r="A141" s="582"/>
+      <c r="B141" s="581"/>
+      <c r="C141" s="501"/>
+      <c r="D141" s="583"/>
+      <c r="E141" s="509"/>
+      <c r="F141" s="509"/>
+      <c r="G141" s="509"/>
+      <c r="H141" s="509"/>
+      <c r="I141" s="510"/>
+      <c r="J141" s="510"/>
+      <c r="K141" s="510"/>
+      <c r="L141" s="510"/>
+      <c r="M141" s="499"/>
+      <c r="N141" s="499"/>
+      <c r="O141" s="509"/>
+      <c r="P141" s="154" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q141" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R141" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S141" s="52">
+        <v>45479</v>
+      </c>
+      <c r="T141" s="119" t="s">
+        <v>970</v>
+      </c>
+      <c r="U141" s="61"/>
+      <c r="V141" s="474"/>
+      <c r="W141" s="471"/>
+      <c r="X141" s="471"/>
+      <c r="Y141" s="473"/>
+    </row>
+    <row r="142" spans="1:25" ht="138.75" customHeight="1">
+      <c r="A142" s="580"/>
+      <c r="B142" s="527"/>
+      <c r="C142" s="502"/>
+      <c r="D142" s="525"/>
+      <c r="E142" s="504"/>
+      <c r="F142" s="504"/>
+      <c r="G142" s="504"/>
+      <c r="H142" s="504"/>
+      <c r="I142" s="486"/>
+      <c r="J142" s="486"/>
+      <c r="K142" s="486"/>
+      <c r="L142" s="486"/>
+      <c r="M142" s="499"/>
+      <c r="N142" s="499"/>
+      <c r="O142" s="504"/>
+      <c r="P142" s="154" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q142" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R142" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S142" s="11">
+        <v>43517</v>
+      </c>
+      <c r="T142" s="407" t="s">
+        <v>955</v>
+      </c>
+      <c r="U142" s="59"/>
+      <c r="V142" s="448"/>
+      <c r="W142" s="472"/>
+      <c r="X142" s="472"/>
+      <c r="Y142" s="466"/>
+    </row>
+    <row r="143" spans="1:25" ht="331.5" customHeight="1">
+      <c r="A143" s="443">
+        <v>43</v>
+      </c>
+      <c r="B143" s="526" t="s">
+        <v>74</v>
+      </c>
+      <c r="C143" s="500">
+        <v>64</v>
+      </c>
+      <c r="D143" s="524" t="s">
+        <v>207</v>
+      </c>
+      <c r="E143" s="503" t="s">
+        <v>479</v>
+      </c>
+      <c r="F143" s="503" t="s">
+        <v>480</v>
+      </c>
+      <c r="G143" s="503" t="s">
+        <v>541</v>
+      </c>
+      <c r="H143" s="503" t="s">
+        <v>542</v>
+      </c>
+      <c r="I143" s="485">
+        <f>J143+K143</f>
+        <v>67.8</v>
+      </c>
+      <c r="J143" s="485">
+        <v>33.4</v>
+      </c>
+      <c r="K143" s="485">
+        <v>34.4</v>
+      </c>
+      <c r="L143" s="485">
+        <f>I143/2</f>
+        <v>33.9</v>
+      </c>
+      <c r="M143" s="499" t="s">
+        <v>3</v>
+      </c>
+      <c r="N143" s="499" t="s">
+        <v>125</v>
+      </c>
+      <c r="O143" s="503" t="s">
+        <v>624</v>
+      </c>
+      <c r="P143" s="154" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q143" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R143" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S143" s="52">
+        <v>45530</v>
+      </c>
+      <c r="T143" s="407" t="s">
+        <v>934</v>
+      </c>
+      <c r="U143" s="51"/>
+      <c r="V143" s="447" t="s">
+        <v>712</v>
+      </c>
+      <c r="W143" s="470"/>
+      <c r="X143" s="470"/>
+      <c r="Y143" s="465"/>
+    </row>
+    <row r="144" spans="1:25" ht="409.6" customHeight="1">
+      <c r="A144" s="515"/>
+      <c r="B144" s="581"/>
+      <c r="C144" s="501"/>
+      <c r="D144" s="583"/>
+      <c r="E144" s="509"/>
+      <c r="F144" s="509"/>
+      <c r="G144" s="509"/>
+      <c r="H144" s="509"/>
+      <c r="I144" s="510"/>
+      <c r="J144" s="510"/>
+      <c r="K144" s="510"/>
+      <c r="L144" s="510"/>
+      <c r="M144" s="499"/>
+      <c r="N144" s="499"/>
+      <c r="O144" s="509"/>
+      <c r="P144" s="154" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q144" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R144" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S144" s="52">
+        <v>45530</v>
+      </c>
+      <c r="T144" s="119" t="s">
+        <v>955</v>
+      </c>
+      <c r="U144" s="51"/>
+      <c r="V144" s="448"/>
+      <c r="W144" s="472"/>
+      <c r="X144" s="472"/>
+      <c r="Y144" s="466"/>
+    </row>
+    <row r="145" spans="1:25" ht="245.25" customHeight="1">
+      <c r="A145" s="579">
+        <v>44</v>
+      </c>
+      <c r="B145" s="529" t="s">
+        <v>75</v>
+      </c>
+      <c r="C145" s="500">
+        <v>65</v>
+      </c>
+      <c r="D145" s="524" t="s">
+        <v>415</v>
+      </c>
+      <c r="E145" s="503" t="s">
+        <v>810</v>
+      </c>
+      <c r="F145" s="492" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="503" t="s">
+        <v>481</v>
+      </c>
+      <c r="H145" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I145" s="485">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="J145" s="485" t="s">
+        <v>17</v>
+      </c>
+      <c r="K145" s="485" t="s">
+        <v>17</v>
+      </c>
+      <c r="L145" s="485">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="M145" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N145" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O145" s="503" t="s">
+        <v>641</v>
+      </c>
+      <c r="P145" s="550" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q145" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R145" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S145" s="513">
+        <v>46008</v>
+      </c>
+      <c r="T145" s="503" t="s">
+        <v>932</v>
+      </c>
+      <c r="U145" s="470"/>
+      <c r="V145" s="447" t="s">
+        <v>809</v>
+      </c>
+      <c r="W145" s="131"/>
+      <c r="X145" s="131"/>
+      <c r="Y145" s="465"/>
+    </row>
+    <row r="146" spans="1:25" ht="323.25" customHeight="1">
+      <c r="A146" s="580"/>
+      <c r="B146" s="553"/>
+      <c r="C146" s="502"/>
+      <c r="D146" s="525"/>
+      <c r="E146" s="504"/>
+      <c r="F146" s="493"/>
+      <c r="G146" s="504"/>
+      <c r="H146" s="472"/>
+      <c r="I146" s="486"/>
+      <c r="J146" s="486"/>
+      <c r="K146" s="486"/>
+      <c r="L146" s="486"/>
+      <c r="M146" s="472"/>
+      <c r="N146" s="472"/>
+      <c r="O146" s="504"/>
+      <c r="P146" s="551"/>
+      <c r="Q146" s="472"/>
+      <c r="R146" s="472"/>
+      <c r="S146" s="514"/>
+      <c r="T146" s="504"/>
+      <c r="U146" s="472"/>
+      <c r="V146" s="448"/>
+      <c r="W146" s="132"/>
+      <c r="X146" s="132"/>
+      <c r="Y146" s="466"/>
+    </row>
+    <row r="147" spans="1:25" ht="210.75" customHeight="1">
+      <c r="A147" s="579">
+        <v>45</v>
+      </c>
+      <c r="B147" s="526" t="s">
+        <v>76</v>
+      </c>
+      <c r="C147" s="500">
+        <v>68</v>
+      </c>
+      <c r="D147" s="524" t="s">
+        <v>728</v>
+      </c>
+      <c r="E147" s="503" t="s">
+        <v>729</v>
+      </c>
+      <c r="F147" s="503" t="s">
+        <v>730</v>
+      </c>
+      <c r="G147" s="503" t="s">
+        <v>184</v>
+      </c>
+      <c r="H147" s="503" t="s">
+        <v>482</v>
+      </c>
+      <c r="I147" s="485">
+        <f>J147+K147</f>
+        <v>51.8</v>
+      </c>
+      <c r="J147" s="485">
+        <v>25.8</v>
+      </c>
+      <c r="K147" s="485">
+        <v>26</v>
+      </c>
+      <c r="L147" s="485">
+        <v>25.9</v>
+      </c>
+      <c r="M147" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N147" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O147" s="503" t="s">
+        <v>638</v>
+      </c>
+      <c r="P147" s="550" t="s">
+        <v>907</v>
+      </c>
+      <c r="Q147" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R147" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S147" s="513">
+        <v>41481</v>
+      </c>
+      <c r="T147" s="649" t="s">
+        <v>930</v>
+      </c>
+      <c r="U147" s="463"/>
+      <c r="V147" s="459" t="s">
+        <v>904</v>
+      </c>
+      <c r="W147" s="463"/>
+      <c r="X147" s="463"/>
+      <c r="Y147" s="465"/>
+    </row>
+    <row r="148" spans="1:25" ht="222.75" customHeight="1">
+      <c r="A148" s="580"/>
+      <c r="B148" s="527"/>
+      <c r="C148" s="502"/>
+      <c r="D148" s="525"/>
+      <c r="E148" s="504"/>
+      <c r="F148" s="504"/>
+      <c r="G148" s="504"/>
+      <c r="H148" s="504"/>
+      <c r="I148" s="486"/>
+      <c r="J148" s="486"/>
+      <c r="K148" s="486"/>
+      <c r="L148" s="486"/>
+      <c r="M148" s="472"/>
+      <c r="N148" s="472"/>
+      <c r="O148" s="504"/>
+      <c r="P148" s="551"/>
+      <c r="Q148" s="472"/>
+      <c r="R148" s="472"/>
+      <c r="S148" s="514"/>
+      <c r="T148" s="650"/>
+      <c r="U148" s="464"/>
+      <c r="V148" s="460"/>
+      <c r="W148" s="464"/>
+      <c r="X148" s="464"/>
+      <c r="Y148" s="466"/>
+    </row>
+    <row r="149" spans="1:25" ht="315" customHeight="1">
+      <c r="A149" s="68">
+        <v>46</v>
+      </c>
+      <c r="B149" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="C149" s="55">
+        <v>72</v>
+      </c>
+      <c r="D149" s="168" t="s">
+        <v>416</v>
+      </c>
+      <c r="E149" s="301" t="s">
+        <v>483</v>
+      </c>
+      <c r="F149" s="301" t="s">
         <v>484</v>
       </c>
-      <c r="F129" s="292" t="s">
+      <c r="G149" s="301" t="s">
         <v>485</v>
       </c>
-      <c r="G129" s="292" t="s">
-[...18 lines deleted...]
-      <c r="M129" s="220" t="s">
+      <c r="H149" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I149" s="108">
+        <f>J149+K149</f>
+        <v>27.8</v>
+      </c>
+      <c r="J149" s="108">
+        <v>13.9</v>
+      </c>
+      <c r="K149" s="108">
+        <v>13.9</v>
+      </c>
+      <c r="L149" s="108">
+        <v>13.9</v>
+      </c>
+      <c r="M149" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="N129" s="220" t="s">
+      <c r="N149" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O129" s="216" t="s">
-[...590 lines deleted...]
-      <c r="O140" s="473" t="s">
+      <c r="O149" s="187" t="s">
         <v>642</v>
       </c>
-      <c r="P140" s="156" t="s">
-[...308 lines deleted...]
-      <c r="S146" s="53">
+      <c r="P149" s="400" t="s">
+        <v>908</v>
+      </c>
+      <c r="Q149" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R149" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S149" s="52">
         <v>41429</v>
       </c>
-      <c r="T146" s="121" t="s">
-[...220 lines deleted...]
-      <c r="X149" s="139"/>
+      <c r="T149" s="119" t="s">
+        <v>930</v>
+      </c>
+      <c r="U149" s="51"/>
+      <c r="V149" s="398" t="s">
+        <v>904</v>
+      </c>
+      <c r="W149" s="137"/>
+      <c r="X149" s="137"/>
       <c r="Y149" s="20"/>
     </row>
-    <row r="150" spans="1:25" ht="259.5" customHeight="1">
-      <c r="A150" s="504">
+    <row r="150" spans="1:25" ht="303.75">
+      <c r="A150" s="67">
+        <v>47</v>
+      </c>
+      <c r="B150" s="63" t="s">
+        <v>78</v>
+      </c>
+      <c r="C150" s="64">
+        <v>73</v>
+      </c>
+      <c r="D150" s="15" t="s">
+        <v>486</v>
+      </c>
+      <c r="E150" s="299" t="s">
+        <v>487</v>
+      </c>
+      <c r="F150" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="G150" s="299" t="s">
+        <v>671</v>
+      </c>
+      <c r="H150" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="I150" s="108">
+        <f>J150+K150</f>
+        <v>19.5</v>
+      </c>
+      <c r="J150" s="105">
+        <v>7.3</v>
+      </c>
+      <c r="K150" s="105">
+        <v>12.2</v>
+      </c>
+      <c r="L150" s="105">
+        <v>9.75</v>
+      </c>
+      <c r="M150" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N150" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O150" s="187" t="s">
+        <v>643</v>
+      </c>
+      <c r="P150" s="39" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q150" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R150" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S150" s="4">
+        <v>43445</v>
+      </c>
+      <c r="T150" s="353" t="s">
+        <v>971</v>
+      </c>
+      <c r="U150" s="54"/>
+      <c r="V150" s="195" t="s">
+        <v>712</v>
+      </c>
+      <c r="W150" s="146"/>
+      <c r="X150" s="146"/>
+      <c r="Y150" s="20"/>
+    </row>
+    <row r="151" spans="1:25" s="35" customFormat="1" ht="337.5" customHeight="1">
+      <c r="A151" s="322">
+        <v>48</v>
+      </c>
+      <c r="B151" s="246" t="s">
+        <v>79</v>
+      </c>
+      <c r="C151" s="244">
+        <v>75</v>
+      </c>
+      <c r="D151" s="245" t="s">
+        <v>704</v>
+      </c>
+      <c r="E151" s="299" t="s">
+        <v>733</v>
+      </c>
+      <c r="F151" s="299" t="s">
+        <v>705</v>
+      </c>
+      <c r="G151" s="241" t="s">
+        <v>706</v>
+      </c>
+      <c r="H151" s="241" t="s">
+        <v>707</v>
+      </c>
+      <c r="I151" s="243">
+        <f>J151+K151</f>
+        <v>21.1</v>
+      </c>
+      <c r="J151" s="243">
+        <v>11.9</v>
+      </c>
+      <c r="K151" s="243">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="L151" s="243">
+        <f>I151/2</f>
+        <v>10.55</v>
+      </c>
+      <c r="M151" s="238" t="s">
+        <v>3</v>
+      </c>
+      <c r="N151" s="238" t="s">
+        <v>125</v>
+      </c>
+      <c r="O151" s="241" t="s">
+        <v>708</v>
+      </c>
+      <c r="P151" s="242" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q151" s="248" t="s">
+        <v>275</v>
+      </c>
+      <c r="R151" s="248" t="s">
+        <v>241</v>
+      </c>
+      <c r="S151" s="240">
+        <v>46122</v>
+      </c>
+      <c r="T151" s="405" t="s">
+        <v>934</v>
+      </c>
+      <c r="U151" s="247"/>
+      <c r="V151" s="347" t="s">
+        <v>835</v>
+      </c>
+      <c r="W151" s="135"/>
+      <c r="X151" s="135"/>
+      <c r="Y151" s="239"/>
+    </row>
+    <row r="152" spans="1:25" ht="247.5" customHeight="1">
+      <c r="A152" s="68">
+        <v>49</v>
+      </c>
+      <c r="B152" s="40" t="s">
+        <v>155</v>
+      </c>
+      <c r="C152" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="56" t="s">
+        <v>208</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>798</v>
+      </c>
+      <c r="F152" s="6" t="s">
+        <v>799</v>
+      </c>
+      <c r="G152" s="180" t="s">
+        <v>537</v>
+      </c>
+      <c r="H152" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="I152" s="108">
+        <f>J152+K152</f>
+        <v>19.100000000000001</v>
+      </c>
+      <c r="J152" s="108">
+        <v>9.5</v>
+      </c>
+      <c r="K152" s="108">
+        <v>9.6</v>
+      </c>
+      <c r="L152" s="108">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="M152" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N152" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="O152" s="249" t="s">
+        <v>623</v>
+      </c>
+      <c r="P152" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q152" s="386" t="s">
+        <v>275</v>
+      </c>
+      <c r="R152" s="386" t="s">
+        <v>241</v>
+      </c>
+      <c r="S152" s="387">
+        <v>46130</v>
+      </c>
+      <c r="T152" s="409" t="s">
+        <v>930</v>
+      </c>
+      <c r="U152" s="387">
+        <v>46313</v>
+      </c>
+      <c r="V152" s="342" t="s">
+        <v>804</v>
+      </c>
+      <c r="W152" s="137"/>
+      <c r="X152" s="137"/>
+      <c r="Y152" s="20"/>
+    </row>
+    <row r="153" spans="1:25" ht="259.5" customHeight="1">
+      <c r="A153" s="579">
         <v>50</v>
       </c>
-      <c r="B150" s="493" t="s">
+      <c r="B153" s="526" t="s">
         <v>80</v>
       </c>
-      <c r="C150" s="495">
+      <c r="C153" s="500">
         <v>79</v>
       </c>
-      <c r="D150" s="500" t="s">
-[...15 lines deleted...]
-        <f>J150+K150</f>
+      <c r="D153" s="524" t="s">
+        <v>914</v>
+      </c>
+      <c r="E153" s="503" t="s">
+        <v>915</v>
+      </c>
+      <c r="F153" s="503" t="s">
+        <v>926</v>
+      </c>
+      <c r="G153" s="503" t="s">
+        <v>539</v>
+      </c>
+      <c r="H153" s="503" t="s">
+        <v>540</v>
+      </c>
+      <c r="I153" s="485">
+        <f>J153+K153</f>
         <v>37.799999999999997</v>
       </c>
-      <c r="J150" s="483">
+      <c r="J153" s="485">
         <v>17.899999999999999</v>
       </c>
-      <c r="K150" s="483">
+      <c r="K153" s="485">
         <v>19.899999999999999</v>
       </c>
-      <c r="L150" s="483">
-        <f>I150/2</f>
+      <c r="L153" s="485">
+        <f>I153/2</f>
         <v>18.899999999999999</v>
       </c>
-      <c r="M150" s="456" t="s">
+      <c r="M153" s="470" t="s">
         <v>3</v>
       </c>
-      <c r="N150" s="456" t="s">
+      <c r="N153" s="470" t="s">
         <v>125</v>
       </c>
-      <c r="O150" s="473" t="s">
-[...11 lines deleted...]
-      <c r="S150" s="458">
+      <c r="O153" s="503" t="s">
+        <v>645</v>
+      </c>
+      <c r="P153" s="550" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q153" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R153" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S153" s="513">
         <v>45483</v>
       </c>
-      <c r="T150" s="460" t="s">
-[...8 lines deleted...]
-      <c r="Y150" s="462"/>
+      <c r="T153" s="519" t="s">
+        <v>966</v>
+      </c>
+      <c r="U153" s="470"/>
+      <c r="V153" s="447" t="s">
+        <v>913</v>
+      </c>
+      <c r="W153" s="131"/>
+      <c r="X153" s="131"/>
+      <c r="Y153" s="465"/>
     </row>
-    <row r="151" spans="1:25" ht="259.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y151" s="463"/>
+    <row r="154" spans="1:25" ht="259.5" customHeight="1">
+      <c r="A154" s="580"/>
+      <c r="B154" s="527"/>
+      <c r="C154" s="502"/>
+      <c r="D154" s="525"/>
+      <c r="E154" s="504"/>
+      <c r="F154" s="504"/>
+      <c r="G154" s="504"/>
+      <c r="H154" s="504"/>
+      <c r="I154" s="486"/>
+      <c r="J154" s="486"/>
+      <c r="K154" s="486"/>
+      <c r="L154" s="486"/>
+      <c r="M154" s="472"/>
+      <c r="N154" s="472"/>
+      <c r="O154" s="504"/>
+      <c r="P154" s="551"/>
+      <c r="Q154" s="472"/>
+      <c r="R154" s="472"/>
+      <c r="S154" s="514"/>
+      <c r="T154" s="552"/>
+      <c r="U154" s="472"/>
+      <c r="V154" s="448"/>
+      <c r="W154" s="132"/>
+      <c r="X154" s="132"/>
+      <c r="Y154" s="466"/>
     </row>
-    <row r="152" spans="1:25" ht="315.75" customHeight="1">
-      <c r="A152" s="318">
+    <row r="155" spans="1:25" ht="315.75" customHeight="1">
+      <c r="A155" s="313">
         <v>51</v>
       </c>
-      <c r="B152" s="323" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="315">
+      <c r="B155" s="318" t="s">
+        <v>745</v>
+      </c>
+      <c r="C155" s="310">
         <v>80</v>
       </c>
-      <c r="D152" s="319" t="s">
-[...14 lines deleted...]
-      <c r="I152" s="316">
+      <c r="D155" s="314" t="s">
+        <v>746</v>
+      </c>
+      <c r="E155" s="321" t="s">
+        <v>754</v>
+      </c>
+      <c r="F155" s="321" t="s">
+        <v>755</v>
+      </c>
+      <c r="G155" s="321" t="s">
+        <v>756</v>
+      </c>
+      <c r="H155" s="321" t="s">
+        <v>757</v>
+      </c>
+      <c r="I155" s="311">
         <v>30.1</v>
       </c>
-      <c r="J152" s="316">
+      <c r="J155" s="311">
         <v>15.2</v>
       </c>
-      <c r="K152" s="316">
+      <c r="K155" s="311">
         <v>14.9</v>
       </c>
-      <c r="L152" s="316">
+      <c r="L155" s="311">
         <v>15.05</v>
       </c>
-      <c r="M152" s="312" t="s">
+      <c r="M155" s="307" t="s">
         <v>3</v>
       </c>
-      <c r="N152" s="312" t="s">
+      <c r="N155" s="307" t="s">
         <v>125</v>
       </c>
-      <c r="O152" s="394" t="s">
-[...17 lines deleted...]
-      <c r="Y152" s="313"/>
+      <c r="O155" s="382" t="s">
+        <v>879</v>
+      </c>
+      <c r="P155" s="383" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q155" s="307"/>
+      <c r="R155" s="307"/>
+      <c r="S155" s="316"/>
+      <c r="T155" s="312" t="s">
+        <v>146</v>
+      </c>
+      <c r="U155" s="307"/>
+      <c r="V155" s="381" t="s">
+        <v>758</v>
+      </c>
+      <c r="W155" s="307"/>
+      <c r="X155" s="307"/>
+      <c r="Y155" s="308"/>
     </row>
-    <row r="153" spans="1:25" ht="239.25" customHeight="1">
-      <c r="A153" s="504">
+    <row r="156" spans="1:25" ht="239.25" customHeight="1">
+      <c r="A156" s="579">
         <v>52</v>
       </c>
-      <c r="B153" s="493" t="s">
+      <c r="B156" s="526" t="s">
         <v>81</v>
       </c>
-      <c r="C153" s="495">
+      <c r="C156" s="500">
         <v>88</v>
       </c>
-      <c r="D153" s="500" t="s">
-[...15 lines deleted...]
-        <f>J153+K153</f>
+      <c r="D156" s="524" t="s">
+        <v>420</v>
+      </c>
+      <c r="E156" s="503" t="s">
+        <v>871</v>
+      </c>
+      <c r="F156" s="503" t="s">
+        <v>872</v>
+      </c>
+      <c r="G156" s="503" t="s">
+        <v>672</v>
+      </c>
+      <c r="H156" s="503" t="s">
+        <v>188</v>
+      </c>
+      <c r="I156" s="599">
+        <f>J156+K156</f>
         <v>54</v>
       </c>
-      <c r="J153" s="489">
+      <c r="J156" s="599">
         <v>27.8</v>
       </c>
-      <c r="K153" s="489">
+      <c r="K156" s="599">
         <v>26.2</v>
       </c>
-      <c r="L153" s="489">
+      <c r="L156" s="599">
         <v>27</v>
       </c>
-      <c r="M153" s="456" t="s">
+      <c r="M156" s="470" t="s">
         <v>3</v>
       </c>
-      <c r="N153" s="456" t="s">
+      <c r="N156" s="470" t="s">
         <v>125</v>
       </c>
-      <c r="O153" s="473" t="s">
-[...2 lines deleted...]
-      <c r="P153" s="514" t="s">
+      <c r="O156" s="503" t="s">
+        <v>646</v>
+      </c>
+      <c r="P156" s="550" t="s">
+        <v>909</v>
+      </c>
+      <c r="Q156" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R156" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S156" s="513">
+        <v>44578</v>
+      </c>
+      <c r="T156" s="503" t="s">
+        <v>932</v>
+      </c>
+      <c r="U156" s="470"/>
+      <c r="V156" s="447" t="s">
+        <v>910</v>
+      </c>
+      <c r="W156" s="131"/>
+      <c r="X156" s="131"/>
+      <c r="Y156" s="465"/>
+    </row>
+    <row r="157" spans="1:25" ht="269.25" customHeight="1">
+      <c r="A157" s="580"/>
+      <c r="B157" s="527"/>
+      <c r="C157" s="502"/>
+      <c r="D157" s="525"/>
+      <c r="E157" s="504"/>
+      <c r="F157" s="504"/>
+      <c r="G157" s="504"/>
+      <c r="H157" s="504"/>
+      <c r="I157" s="600"/>
+      <c r="J157" s="600"/>
+      <c r="K157" s="600"/>
+      <c r="L157" s="600"/>
+      <c r="M157" s="472"/>
+      <c r="N157" s="472"/>
+      <c r="O157" s="504"/>
+      <c r="P157" s="551"/>
+      <c r="Q157" s="472"/>
+      <c r="R157" s="472"/>
+      <c r="S157" s="514"/>
+      <c r="T157" s="504"/>
+      <c r="U157" s="472"/>
+      <c r="V157" s="448"/>
+      <c r="W157" s="132"/>
+      <c r="X157" s="132"/>
+      <c r="Y157" s="466"/>
+    </row>
+    <row r="158" spans="1:25" ht="263.25" customHeight="1">
+      <c r="A158" s="68">
+        <v>53</v>
+      </c>
+      <c r="B158" s="63" t="s">
+        <v>82</v>
+      </c>
+      <c r="C158" s="64">
+        <v>91</v>
+      </c>
+      <c r="D158" s="175" t="s">
+        <v>489</v>
+      </c>
+      <c r="E158" s="299" t="s">
+        <v>673</v>
+      </c>
+      <c r="F158" s="302" t="s">
+        <v>490</v>
+      </c>
+      <c r="G158" s="190" t="s">
+        <v>491</v>
+      </c>
+      <c r="H158" s="97" t="s">
+        <v>17</v>
+      </c>
+      <c r="I158" s="105">
+        <f>J158+K158</f>
+        <v>29.200000000000003</v>
+      </c>
+      <c r="J158" s="105">
+        <v>14.8</v>
+      </c>
+      <c r="K158" s="105">
+        <v>14.4</v>
+      </c>
+      <c r="L158" s="105">
+        <v>14.6</v>
+      </c>
+      <c r="M158" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N158" s="61" t="s">
+        <v>125</v>
+      </c>
+      <c r="O158" s="185" t="s">
+        <v>647</v>
+      </c>
+      <c r="P158" s="155" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q158" s="51"/>
+      <c r="R158" s="51"/>
+      <c r="S158" s="66"/>
+      <c r="T158" s="77" t="s">
+        <v>146</v>
+      </c>
+      <c r="U158" s="54"/>
+      <c r="V158" s="157" t="s">
+        <v>712</v>
+      </c>
+      <c r="W158" s="146"/>
+      <c r="X158" s="146"/>
+      <c r="Y158" s="20"/>
+    </row>
+    <row r="159" spans="1:25" ht="89.25" customHeight="1">
+      <c r="A159" s="579">
+        <v>54</v>
+      </c>
+      <c r="B159" s="529" t="s">
+        <v>167</v>
+      </c>
+      <c r="C159" s="500">
+        <v>94</v>
+      </c>
+      <c r="D159" s="524" t="s">
+        <v>492</v>
+      </c>
+      <c r="E159" s="503" t="s">
+        <v>493</v>
+      </c>
+      <c r="F159" s="529" t="s">
+        <v>674</v>
+      </c>
+      <c r="G159" s="503" t="s">
+        <v>494</v>
+      </c>
+      <c r="H159" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I159" s="485">
+        <f>J159+K159</f>
+        <v>17.600000000000001</v>
+      </c>
+      <c r="J159" s="485">
+        <v>8.5</v>
+      </c>
+      <c r="K159" s="485">
+        <v>9.1</v>
+      </c>
+      <c r="L159" s="485">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="M159" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N159" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O159" s="503" t="s">
+        <v>860</v>
+      </c>
+      <c r="P159" s="353" t="s">
+        <v>862</v>
+      </c>
+      <c r="Q159" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R159" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S159" s="52">
+        <v>45480</v>
+      </c>
+      <c r="T159" s="410" t="s">
+        <v>950</v>
+      </c>
+      <c r="U159" s="54"/>
+      <c r="V159" s="459" t="s">
+        <v>861</v>
+      </c>
+      <c r="W159" s="463"/>
+      <c r="X159" s="463"/>
+      <c r="Y159" s="465"/>
+    </row>
+    <row r="160" spans="1:25" ht="89.25" customHeight="1">
+      <c r="A160" s="582"/>
+      <c r="B160" s="530"/>
+      <c r="C160" s="501"/>
+      <c r="D160" s="583"/>
+      <c r="E160" s="509"/>
+      <c r="F160" s="530"/>
+      <c r="G160" s="509"/>
+      <c r="H160" s="471"/>
+      <c r="I160" s="510"/>
+      <c r="J160" s="510"/>
+      <c r="K160" s="510"/>
+      <c r="L160" s="510"/>
+      <c r="M160" s="471"/>
+      <c r="N160" s="471"/>
+      <c r="O160" s="509"/>
+      <c r="P160" s="154" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q160" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R160" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S160" s="52">
+        <v>44951</v>
+      </c>
+      <c r="T160" s="410" t="s">
+        <v>950</v>
+      </c>
+      <c r="U160" s="54"/>
+      <c r="V160" s="483"/>
+      <c r="W160" s="484"/>
+      <c r="X160" s="484"/>
+      <c r="Y160" s="473"/>
+    </row>
+    <row r="161" spans="1:25" ht="126.75" customHeight="1">
+      <c r="A161" s="580"/>
+      <c r="B161" s="553"/>
+      <c r="C161" s="502"/>
+      <c r="D161" s="525"/>
+      <c r="E161" s="528"/>
+      <c r="F161" s="528"/>
+      <c r="G161" s="528"/>
+      <c r="H161" s="641"/>
+      <c r="I161" s="486"/>
+      <c r="J161" s="486"/>
+      <c r="K161" s="486"/>
+      <c r="L161" s="653"/>
+      <c r="M161" s="641"/>
+      <c r="N161" s="641"/>
+      <c r="O161" s="528"/>
+      <c r="P161" s="154" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q161" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R161" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S161" s="52">
+        <v>44424</v>
+      </c>
+      <c r="T161" s="410" t="s">
+        <v>950</v>
+      </c>
+      <c r="U161" s="60"/>
+      <c r="V161" s="460"/>
+      <c r="W161" s="464"/>
+      <c r="X161" s="464"/>
+      <c r="Y161" s="466"/>
+    </row>
+    <row r="162" spans="1:25" ht="265.5" customHeight="1">
+      <c r="A162" s="579">
+        <v>55</v>
+      </c>
+      <c r="B162" s="526" t="s">
+        <v>83</v>
+      </c>
+      <c r="C162" s="500">
+        <v>95</v>
+      </c>
+      <c r="D162" s="524" t="s">
+        <v>161</v>
+      </c>
+      <c r="E162" s="503" t="s">
+        <v>495</v>
+      </c>
+      <c r="F162" s="503" t="s">
+        <v>496</v>
+      </c>
+      <c r="G162" s="503" t="s">
+        <v>543</v>
+      </c>
+      <c r="H162" s="500" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162" s="485">
+        <f>J162+K162</f>
+        <v>38.1</v>
+      </c>
+      <c r="J162" s="485">
+        <v>19</v>
+      </c>
+      <c r="K162" s="485">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="L162" s="485">
+        <f>I162/2</f>
+        <v>19.05</v>
+      </c>
+      <c r="M162" s="499" t="s">
+        <v>3</v>
+      </c>
+      <c r="N162" s="499" t="s">
+        <v>125</v>
+      </c>
+      <c r="O162" s="503" t="s">
+        <v>624</v>
+      </c>
+      <c r="P162" s="154" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q162" s="129" t="s">
+        <v>275</v>
+      </c>
+      <c r="R162" s="129" t="s">
+        <v>241</v>
+      </c>
+      <c r="S162" s="130">
+        <v>45466</v>
+      </c>
+      <c r="T162" s="503" t="s">
+        <v>973</v>
+      </c>
+      <c r="U162" s="470"/>
+      <c r="V162" s="447" t="s">
+        <v>836</v>
+      </c>
+      <c r="W162" s="470"/>
+      <c r="X162" s="470"/>
+      <c r="Y162" s="465"/>
+    </row>
+    <row r="163" spans="1:25" ht="270.75" customHeight="1">
+      <c r="A163" s="580"/>
+      <c r="B163" s="527"/>
+      <c r="C163" s="502"/>
+      <c r="D163" s="525"/>
+      <c r="E163" s="504"/>
+      <c r="F163" s="504"/>
+      <c r="G163" s="504"/>
+      <c r="H163" s="502"/>
+      <c r="I163" s="486"/>
+      <c r="J163" s="486"/>
+      <c r="K163" s="486"/>
+      <c r="L163" s="486"/>
+      <c r="M163" s="499"/>
+      <c r="N163" s="499"/>
+      <c r="O163" s="504"/>
+      <c r="P163" s="211" t="s">
+        <v>693</v>
+      </c>
+      <c r="Q163" s="209" t="s">
+        <v>275</v>
+      </c>
+      <c r="R163" s="209" t="s">
+        <v>241</v>
+      </c>
+      <c r="S163" s="210">
+        <v>45744</v>
+      </c>
+      <c r="T163" s="504"/>
+      <c r="U163" s="472"/>
+      <c r="V163" s="448"/>
+      <c r="W163" s="472"/>
+      <c r="X163" s="472"/>
+      <c r="Y163" s="466"/>
+    </row>
+    <row r="164" spans="1:25" ht="382.5" customHeight="1">
+      <c r="A164" s="579">
+        <v>56</v>
+      </c>
+      <c r="B164" s="526" t="s">
+        <v>84</v>
+      </c>
+      <c r="C164" s="500">
+        <v>96</v>
+      </c>
+      <c r="D164" s="524" t="s">
+        <v>497</v>
+      </c>
+      <c r="E164" s="503" t="s">
+        <v>498</v>
+      </c>
+      <c r="F164" s="503" t="s">
+        <v>691</v>
+      </c>
+      <c r="G164" s="503" t="s">
+        <v>675</v>
+      </c>
+      <c r="H164" s="503" t="s">
+        <v>499</v>
+      </c>
+      <c r="I164" s="485">
+        <f>J164+K164</f>
+        <v>60.2</v>
+      </c>
+      <c r="J164" s="485">
+        <v>30.2</v>
+      </c>
+      <c r="K164" s="485">
+        <v>30</v>
+      </c>
+      <c r="L164" s="485">
+        <v>30.1</v>
+      </c>
+      <c r="M164" s="499" t="s">
+        <v>3</v>
+      </c>
+      <c r="N164" s="499" t="s">
+        <v>125</v>
+      </c>
+      <c r="O164" s="503" t="s">
+        <v>633</v>
+      </c>
+      <c r="P164" s="550" t="s">
+        <v>911</v>
+      </c>
+      <c r="Q164" s="443" t="s">
+        <v>275</v>
+      </c>
+      <c r="R164" s="443" t="s">
+        <v>241</v>
+      </c>
+      <c r="S164" s="445">
+        <v>44800</v>
+      </c>
+      <c r="T164" s="467" t="s">
+        <v>932</v>
+      </c>
+      <c r="U164" s="470"/>
+      <c r="V164" s="447" t="s">
+        <v>912</v>
+      </c>
+      <c r="W164" s="131"/>
+      <c r="X164" s="131"/>
+      <c r="Y164" s="465"/>
+    </row>
+    <row r="165" spans="1:25" ht="399" customHeight="1">
+      <c r="A165" s="580"/>
+      <c r="B165" s="581"/>
+      <c r="C165" s="501"/>
+      <c r="D165" s="583"/>
+      <c r="E165" s="509"/>
+      <c r="F165" s="509"/>
+      <c r="G165" s="509"/>
+      <c r="H165" s="509"/>
+      <c r="I165" s="486"/>
+      <c r="J165" s="486"/>
+      <c r="K165" s="486"/>
+      <c r="L165" s="510"/>
+      <c r="M165" s="499"/>
+      <c r="N165" s="499"/>
+      <c r="O165" s="504"/>
+      <c r="P165" s="595"/>
+      <c r="Q165" s="444"/>
+      <c r="R165" s="444"/>
+      <c r="S165" s="446"/>
+      <c r="T165" s="469"/>
+      <c r="U165" s="472"/>
+      <c r="V165" s="448"/>
+      <c r="W165" s="132"/>
+      <c r="X165" s="132"/>
+      <c r="Y165" s="466"/>
+    </row>
+    <row r="166" spans="1:25" ht="368.25" customHeight="1">
+      <c r="A166" s="579">
+        <v>57</v>
+      </c>
+      <c r="B166" s="526" t="s">
+        <v>85</v>
+      </c>
+      <c r="C166" s="500">
+        <v>97</v>
+      </c>
+      <c r="D166" s="524" t="s">
+        <v>500</v>
+      </c>
+      <c r="E166" s="631" t="s">
+        <v>916</v>
+      </c>
+      <c r="F166" s="503" t="s">
+        <v>917</v>
+      </c>
+      <c r="G166" s="503" t="s">
+        <v>676</v>
+      </c>
+      <c r="H166" s="500" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" s="485">
+        <f>J166+K166</f>
+        <v>61.2</v>
+      </c>
+      <c r="J166" s="485">
+        <v>30.2</v>
+      </c>
+      <c r="K166" s="485">
+        <v>31</v>
+      </c>
+      <c r="L166" s="485">
+        <v>30.6</v>
+      </c>
+      <c r="M166" s="499" t="s">
+        <v>3</v>
+      </c>
+      <c r="N166" s="499" t="s">
+        <v>125</v>
+      </c>
+      <c r="O166" s="503" t="s">
+        <v>648</v>
+      </c>
+      <c r="P166" s="154" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q166" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R166" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S166" s="52">
+        <v>45463</v>
+      </c>
+      <c r="T166" s="119" t="s">
+        <v>967</v>
+      </c>
+      <c r="U166" s="51"/>
+      <c r="V166" s="447" t="s">
+        <v>918</v>
+      </c>
+      <c r="W166" s="131"/>
+      <c r="X166" s="131"/>
+      <c r="Y166" s="465"/>
+    </row>
+    <row r="167" spans="1:25" ht="395.25" customHeight="1">
+      <c r="A167" s="580"/>
+      <c r="B167" s="527"/>
+      <c r="C167" s="502"/>
+      <c r="D167" s="525"/>
+      <c r="E167" s="631"/>
+      <c r="F167" s="504"/>
+      <c r="G167" s="504"/>
+      <c r="H167" s="502"/>
+      <c r="I167" s="486"/>
+      <c r="J167" s="486"/>
+      <c r="K167" s="486"/>
+      <c r="L167" s="486"/>
+      <c r="M167" s="499"/>
+      <c r="N167" s="499"/>
+      <c r="O167" s="504"/>
+      <c r="P167" s="154" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q167" s="51"/>
+      <c r="R167" s="51"/>
+      <c r="S167" s="52"/>
+      <c r="T167" s="76" t="s">
+        <v>146</v>
+      </c>
+      <c r="U167" s="51"/>
+      <c r="V167" s="448"/>
+      <c r="W167" s="132"/>
+      <c r="X167" s="132"/>
+      <c r="Y167" s="466"/>
+    </row>
+    <row r="168" spans="1:25" ht="261.75" customHeight="1">
+      <c r="A168" s="579">
+        <v>58</v>
+      </c>
+      <c r="B168" s="529" t="s">
+        <v>86</v>
+      </c>
+      <c r="C168" s="500">
+        <v>98</v>
+      </c>
+      <c r="D168" s="524" t="s">
+        <v>162</v>
+      </c>
+      <c r="E168" s="503" t="s">
+        <v>501</v>
+      </c>
+      <c r="F168" s="503" t="s">
+        <v>544</v>
+      </c>
+      <c r="G168" s="601" t="s">
+        <v>502</v>
+      </c>
+      <c r="H168" s="601" t="s">
+        <v>503</v>
+      </c>
+      <c r="I168" s="548">
+        <f>J168+K168</f>
+        <v>38.900000000000006</v>
+      </c>
+      <c r="J168" s="548">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="K168" s="548">
+        <v>19.8</v>
+      </c>
+      <c r="L168" s="485">
+        <f>I168/2</f>
+        <v>19.450000000000003</v>
+      </c>
+      <c r="M168" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N168" s="470" t="s">
+        <v>125</v>
+      </c>
+      <c r="O168" s="503" t="s">
+        <v>624</v>
+      </c>
+      <c r="P168" s="550" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q168" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R168" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S168" s="513">
+        <v>45449</v>
+      </c>
+      <c r="T168" s="503" t="s">
         <v>939</v>
       </c>
-      <c r="Q153" s="456" t="s">
-[...17 lines deleted...]
-      <c r="Y153" s="462"/>
+      <c r="U168" s="470"/>
+      <c r="V168" s="447" t="s">
+        <v>837</v>
+      </c>
+      <c r="W168" s="131"/>
+      <c r="X168" s="131"/>
+      <c r="Y168" s="579"/>
     </row>
-    <row r="154" spans="1:25" ht="269.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y154" s="463"/>
+    <row r="169" spans="1:25" ht="244.5" customHeight="1">
+      <c r="A169" s="580"/>
+      <c r="B169" s="553"/>
+      <c r="C169" s="502"/>
+      <c r="D169" s="525"/>
+      <c r="E169" s="504"/>
+      <c r="F169" s="504"/>
+      <c r="G169" s="602"/>
+      <c r="H169" s="602"/>
+      <c r="I169" s="549"/>
+      <c r="J169" s="549"/>
+      <c r="K169" s="549"/>
+      <c r="L169" s="486"/>
+      <c r="M169" s="472"/>
+      <c r="N169" s="472"/>
+      <c r="O169" s="504"/>
+      <c r="P169" s="551"/>
+      <c r="Q169" s="472"/>
+      <c r="R169" s="472"/>
+      <c r="S169" s="514"/>
+      <c r="T169" s="504"/>
+      <c r="U169" s="472"/>
+      <c r="V169" s="448"/>
+      <c r="W169" s="132"/>
+      <c r="X169" s="132"/>
+      <c r="Y169" s="580"/>
     </row>
-    <row r="155" spans="1:25" ht="263.25" customHeight="1">
-[...9 lines deleted...]
-      <c r="D155" s="179" t="s">
+    <row r="170" spans="1:25" ht="207" customHeight="1">
+      <c r="A170" s="72">
+        <v>59</v>
+      </c>
+      <c r="B170" s="75" t="s">
+        <v>213</v>
+      </c>
+      <c r="C170" s="87">
+        <v>99</v>
+      </c>
+      <c r="D170" s="88" t="s">
+        <v>197</v>
+      </c>
+      <c r="E170" s="300" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="300" t="s">
         <v>505</v>
       </c>
-      <c r="E155" s="303" t="s">
-[...2 lines deleted...]
-      <c r="F155" s="306" t="s">
+      <c r="G170" s="300" t="s">
         <v>506</v>
       </c>
-      <c r="G155" s="194" t="s">
+      <c r="H170" s="300" t="s">
         <v>507</v>
       </c>
-      <c r="H155" s="99" t="s">
+      <c r="I170" s="100">
+        <f>J170+K170</f>
+        <v>14.2</v>
+      </c>
+      <c r="J170" s="100">
+        <v>7.3</v>
+      </c>
+      <c r="K170" s="100">
+        <v>6.9</v>
+      </c>
+      <c r="L170" s="102">
+        <v>7.1</v>
+      </c>
+      <c r="M170" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="N170" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="O170" s="184" t="s">
+        <v>628</v>
+      </c>
+      <c r="P170" s="158" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q170" s="124" t="s">
+        <v>275</v>
+      </c>
+      <c r="R170" s="81" t="s">
+        <v>241</v>
+      </c>
+      <c r="S170" s="74">
+        <v>46132</v>
+      </c>
+      <c r="T170" s="404" t="s">
+        <v>948</v>
+      </c>
+      <c r="U170" s="61"/>
+      <c r="V170" s="345" t="s">
+        <v>838</v>
+      </c>
+      <c r="W170" s="131"/>
+      <c r="X170" s="131"/>
+      <c r="Y170" s="17"/>
+    </row>
+    <row r="171" spans="1:25" ht="15" customHeight="1">
+      <c r="A171" s="521" t="s">
+        <v>747</v>
+      </c>
+      <c r="B171" s="522"/>
+      <c r="C171" s="522"/>
+      <c r="D171" s="522"/>
+      <c r="E171" s="522"/>
+      <c r="F171" s="522"/>
+      <c r="G171" s="522"/>
+      <c r="H171" s="522"/>
+      <c r="I171" s="522"/>
+      <c r="J171" s="522"/>
+      <c r="K171" s="522"/>
+      <c r="L171" s="522"/>
+      <c r="M171" s="522"/>
+      <c r="N171" s="522"/>
+      <c r="O171" s="523"/>
+      <c r="P171" s="163">
+        <v>747</v>
+      </c>
+      <c r="Q171" s="21"/>
+      <c r="R171" s="21"/>
+      <c r="S171" s="22"/>
+      <c r="T171" s="33"/>
+      <c r="U171" s="149"/>
+      <c r="V171" s="192"/>
+      <c r="W171" s="149"/>
+      <c r="X171" s="149"/>
+      <c r="Y171" s="23"/>
+    </row>
+    <row r="172" spans="1:25" ht="15" customHeight="1">
+      <c r="A172" s="521" t="s">
+        <v>12</v>
+      </c>
+      <c r="B172" s="522"/>
+      <c r="C172" s="522"/>
+      <c r="D172" s="522"/>
+      <c r="E172" s="522"/>
+      <c r="F172" s="522"/>
+      <c r="G172" s="522"/>
+      <c r="H172" s="522"/>
+      <c r="I172" s="522"/>
+      <c r="J172" s="522"/>
+      <c r="K172" s="522"/>
+      <c r="L172" s="522"/>
+      <c r="M172" s="522"/>
+      <c r="N172" s="522"/>
+      <c r="O172" s="522"/>
+      <c r="P172" s="522"/>
+      <c r="Q172" s="522"/>
+      <c r="R172" s="522"/>
+      <c r="S172" s="522"/>
+      <c r="T172" s="522"/>
+      <c r="U172" s="522"/>
+      <c r="V172" s="522"/>
+      <c r="W172" s="522"/>
+      <c r="X172" s="522"/>
+      <c r="Y172" s="523"/>
+    </row>
+    <row r="173" spans="1:25" ht="318" customHeight="1">
+      <c r="A173" s="67">
+        <v>1</v>
+      </c>
+      <c r="B173" s="63" t="s">
+        <v>87</v>
+      </c>
+      <c r="C173" s="64">
+        <v>8</v>
+      </c>
+      <c r="D173" s="179" t="s">
+        <v>545</v>
+      </c>
+      <c r="E173" s="299" t="s">
+        <v>546</v>
+      </c>
+      <c r="F173" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="I155" s="107">
-[...12 lines deleted...]
-      <c r="M155" s="62" t="s">
+      <c r="G173" s="299" t="s">
+        <v>547</v>
+      </c>
+      <c r="H173" s="69" t="s">
+        <v>548</v>
+      </c>
+      <c r="I173" s="105">
+        <f>J173+K173</f>
+        <v>27.200000000000003</v>
+      </c>
+      <c r="J173" s="105">
+        <v>13.4</v>
+      </c>
+      <c r="K173" s="105">
+        <v>13.8</v>
+      </c>
+      <c r="L173" s="105">
+        <v>13.6</v>
+      </c>
+      <c r="M173" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="N155" s="62" t="s">
-[...20 lines deleted...]
-      <c r="Y155" s="20"/>
+      <c r="N173" s="61" t="s">
+        <v>124</v>
+      </c>
+      <c r="O173" s="185" t="s">
+        <v>649</v>
+      </c>
+      <c r="P173" s="155" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q173" s="120" t="s">
+        <v>275</v>
+      </c>
+      <c r="R173" s="61" t="s">
+        <v>241</v>
+      </c>
+      <c r="S173" s="58">
+        <v>42352</v>
+      </c>
+      <c r="T173" s="404" t="s">
+        <v>960</v>
+      </c>
+      <c r="U173" s="58">
+        <v>46990</v>
+      </c>
+      <c r="V173" s="350" t="s">
+        <v>839</v>
+      </c>
+      <c r="W173" s="133"/>
+      <c r="X173" s="133"/>
+      <c r="Y173" s="53"/>
     </row>
-    <row r="156" spans="1:25" ht="89.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="H156" s="456" t="s">
+    <row r="174" spans="1:25" ht="274.5" customHeight="1">
+      <c r="A174" s="579">
+        <v>2</v>
+      </c>
+      <c r="B174" s="526" t="s">
+        <v>88</v>
+      </c>
+      <c r="C174" s="500">
+        <v>9</v>
+      </c>
+      <c r="D174" s="524" t="s">
+        <v>209</v>
+      </c>
+      <c r="E174" s="503" t="s">
+        <v>695</v>
+      </c>
+      <c r="F174" s="503" t="s">
+        <v>696</v>
+      </c>
+      <c r="G174" s="503" t="s">
+        <v>734</v>
+      </c>
+      <c r="H174" s="470" t="s">
         <v>17</v>
       </c>
-      <c r="I156" s="483">
-[...12 lines deleted...]
-      <c r="M156" s="456" t="s">
+      <c r="I174" s="485">
+        <f>J174+K174</f>
+        <v>45.8</v>
+      </c>
+      <c r="J174" s="485">
+        <v>21.6</v>
+      </c>
+      <c r="K174" s="485">
+        <v>24.2</v>
+      </c>
+      <c r="L174" s="485">
+        <f>I174/2</f>
+        <v>22.9</v>
+      </c>
+      <c r="M174" s="470" t="s">
         <v>3</v>
       </c>
-      <c r="N156" s="456" t="s">
-[...26 lines deleted...]
-      <c r="Y156" s="462"/>
+      <c r="N174" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O174" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P174" s="550" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q174" s="470" t="s">
+        <v>990</v>
+      </c>
+      <c r="R174" s="470" t="s">
+        <v>271</v>
+      </c>
+      <c r="S174" s="513">
+        <v>45668</v>
+      </c>
+      <c r="T174" s="519" t="s">
+        <v>974</v>
+      </c>
+      <c r="U174" s="513">
+        <v>46729</v>
+      </c>
+      <c r="V174" s="461" t="s">
+        <v>820</v>
+      </c>
+      <c r="W174" s="133"/>
+      <c r="X174" s="133"/>
+      <c r="Y174" s="465"/>
     </row>
-    <row r="157" spans="1:25" ht="89.25" customHeight="1">
-[...934 lines deleted...]
-      <c r="V175" s="465"/>
+    <row r="175" spans="1:25" ht="192" customHeight="1">
+      <c r="A175" s="580"/>
+      <c r="B175" s="527"/>
+      <c r="C175" s="502"/>
+      <c r="D175" s="525"/>
+      <c r="E175" s="504"/>
+      <c r="F175" s="504"/>
+      <c r="G175" s="504"/>
+      <c r="H175" s="472"/>
+      <c r="I175" s="486"/>
+      <c r="J175" s="486"/>
+      <c r="K175" s="486"/>
+      <c r="L175" s="486"/>
+      <c r="M175" s="472"/>
+      <c r="N175" s="472"/>
+      <c r="O175" s="504"/>
+      <c r="P175" s="551"/>
+      <c r="Q175" s="472"/>
+      <c r="R175" s="472"/>
+      <c r="S175" s="514"/>
+      <c r="T175" s="552"/>
+      <c r="U175" s="472"/>
+      <c r="V175" s="462"/>
       <c r="W175" s="134"/>
       <c r="X175" s="134"/>
-      <c r="Y175" s="463"/>
+      <c r="Y175" s="466"/>
     </row>
-    <row r="176" spans="1:25" ht="264.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B176" s="577" t="s">
+    <row r="176" spans="1:25" ht="192" customHeight="1">
+      <c r="A176" s="206" t="s">
+        <v>274</v>
+      </c>
+      <c r="B176" s="197" t="s">
+        <v>89</v>
+      </c>
+      <c r="C176" s="198">
+        <v>10</v>
+      </c>
+      <c r="D176" s="199" t="s">
+        <v>549</v>
+      </c>
+      <c r="E176" s="200" t="s">
+        <v>550</v>
+      </c>
+      <c r="F176" s="200" t="s">
+        <v>551</v>
+      </c>
+      <c r="G176" s="200" t="s">
+        <v>227</v>
+      </c>
+      <c r="H176" s="200" t="s">
+        <v>552</v>
+      </c>
+      <c r="I176" s="201">
+        <f>J176+K176</f>
+        <v>13.4</v>
+      </c>
+      <c r="J176" s="201">
+        <v>7.2</v>
+      </c>
+      <c r="K176" s="201">
+        <v>6.2</v>
+      </c>
+      <c r="L176" s="201">
+        <v>6.7</v>
+      </c>
+      <c r="M176" s="202" t="s">
+        <v>3</v>
+      </c>
+      <c r="N176" s="202" t="s">
+        <v>124</v>
+      </c>
+      <c r="O176" s="200" t="s">
+        <v>651</v>
+      </c>
+      <c r="P176" s="200" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q176" s="202"/>
+      <c r="R176" s="202"/>
+      <c r="S176" s="203"/>
+      <c r="T176" s="204"/>
+      <c r="U176" s="203"/>
+      <c r="V176" s="287" t="s">
+        <v>686</v>
+      </c>
+      <c r="W176" s="203"/>
+      <c r="X176" s="203"/>
+      <c r="Y176" s="205"/>
+    </row>
+    <row r="177" spans="1:25" ht="408.75" customHeight="1">
+      <c r="A177" s="579">
+        <v>3</v>
+      </c>
+      <c r="B177" s="526" t="s">
+        <v>90</v>
+      </c>
+      <c r="C177" s="500">
+        <v>11</v>
+      </c>
+      <c r="D177" s="524" t="s">
+        <v>210</v>
+      </c>
+      <c r="E177" s="503" t="s">
+        <v>761</v>
+      </c>
+      <c r="F177" s="503" t="s">
+        <v>762</v>
+      </c>
+      <c r="G177" s="503" t="s">
+        <v>763</v>
+      </c>
+      <c r="H177" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I177" s="617">
+        <f>J177+K177</f>
+        <v>64.400000000000006</v>
+      </c>
+      <c r="J177" s="485">
+        <v>31.3</v>
+      </c>
+      <c r="K177" s="485">
+        <v>33.1</v>
+      </c>
+      <c r="L177" s="485">
+        <f>I177/2</f>
+        <v>32.200000000000003</v>
+      </c>
+      <c r="M177" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N177" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O177" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P177" s="550" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q177" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R177" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S177" s="513">
+        <v>42248</v>
+      </c>
+      <c r="T177" s="519" t="s">
+        <v>975</v>
+      </c>
+      <c r="U177" s="513">
+        <v>46996</v>
+      </c>
+      <c r="V177" s="461" t="s">
+        <v>764</v>
+      </c>
+      <c r="W177" s="133"/>
+      <c r="X177" s="133"/>
+      <c r="Y177" s="465"/>
+    </row>
+    <row r="178" spans="1:25" ht="315.75" customHeight="1">
+      <c r="A178" s="580"/>
+      <c r="B178" s="527"/>
+      <c r="C178" s="502"/>
+      <c r="D178" s="525"/>
+      <c r="E178" s="504"/>
+      <c r="F178" s="504"/>
+      <c r="G178" s="504"/>
+      <c r="H178" s="472"/>
+      <c r="I178" s="618"/>
+      <c r="J178" s="486"/>
+      <c r="K178" s="486"/>
+      <c r="L178" s="486"/>
+      <c r="M178" s="472"/>
+      <c r="N178" s="472"/>
+      <c r="O178" s="504"/>
+      <c r="P178" s="551"/>
+      <c r="Q178" s="472"/>
+      <c r="R178" s="472"/>
+      <c r="S178" s="514"/>
+      <c r="T178" s="552"/>
+      <c r="U178" s="472"/>
+      <c r="V178" s="462"/>
+      <c r="W178" s="132"/>
+      <c r="X178" s="132"/>
+      <c r="Y178" s="466"/>
+    </row>
+    <row r="179" spans="1:25" ht="264.75" customHeight="1">
+      <c r="A179" s="603" t="s">
+        <v>274</v>
+      </c>
+      <c r="B179" s="605" t="s">
         <v>91</v>
       </c>
-      <c r="C176" s="558">
+      <c r="C179" s="607">
         <v>14</v>
       </c>
-      <c r="D176" s="560" t="s">
+      <c r="D179" s="609" t="s">
+        <v>163</v>
+      </c>
+      <c r="E179" s="611" t="s">
+        <v>681</v>
+      </c>
+      <c r="F179" s="611" t="s">
+        <v>682</v>
+      </c>
+      <c r="G179" s="611" t="s">
+        <v>553</v>
+      </c>
+      <c r="H179" s="507" t="s">
+        <v>17</v>
+      </c>
+      <c r="I179" s="505">
+        <f>J179+K179</f>
+        <v>38.6</v>
+      </c>
+      <c r="J179" s="505">
+        <v>19.3</v>
+      </c>
+      <c r="K179" s="505">
+        <v>19.3</v>
+      </c>
+      <c r="L179" s="505">
+        <v>19.3</v>
+      </c>
+      <c r="M179" s="507" t="s">
+        <v>3</v>
+      </c>
+      <c r="N179" s="507" t="s">
+        <v>124</v>
+      </c>
+      <c r="O179" s="611" t="s">
+        <v>651</v>
+      </c>
+      <c r="P179" s="611" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q179" s="507"/>
+      <c r="R179" s="507"/>
+      <c r="S179" s="613"/>
+      <c r="T179" s="615"/>
+      <c r="U179" s="507"/>
+      <c r="V179" s="475" t="s">
+        <v>687</v>
+      </c>
+      <c r="W179" s="202"/>
+      <c r="X179" s="202"/>
+      <c r="Y179" s="656"/>
+    </row>
+    <row r="180" spans="1:25" ht="248.25" customHeight="1">
+      <c r="A180" s="604"/>
+      <c r="B180" s="606"/>
+      <c r="C180" s="608"/>
+      <c r="D180" s="610"/>
+      <c r="E180" s="612"/>
+      <c r="F180" s="612"/>
+      <c r="G180" s="612"/>
+      <c r="H180" s="508"/>
+      <c r="I180" s="506"/>
+      <c r="J180" s="506"/>
+      <c r="K180" s="506"/>
+      <c r="L180" s="506"/>
+      <c r="M180" s="508"/>
+      <c r="N180" s="508"/>
+      <c r="O180" s="612"/>
+      <c r="P180" s="612"/>
+      <c r="Q180" s="508"/>
+      <c r="R180" s="508"/>
+      <c r="S180" s="614"/>
+      <c r="T180" s="616"/>
+      <c r="U180" s="508"/>
+      <c r="V180" s="476"/>
+      <c r="W180" s="207"/>
+      <c r="X180" s="207"/>
+      <c r="Y180" s="657"/>
+    </row>
+    <row r="181" spans="1:25" ht="285" customHeight="1">
+      <c r="A181" s="619">
+        <v>4</v>
+      </c>
+      <c r="B181" s="526" t="s">
+        <v>92</v>
+      </c>
+      <c r="C181" s="500">
+        <v>18</v>
+      </c>
+      <c r="D181" s="524" t="s">
+        <v>224</v>
+      </c>
+      <c r="E181" s="503" t="s">
+        <v>554</v>
+      </c>
+      <c r="F181" s="503" t="s">
+        <v>555</v>
+      </c>
+      <c r="G181" s="503" t="s">
+        <v>225</v>
+      </c>
+      <c r="H181" s="503" t="s">
+        <v>683</v>
+      </c>
+      <c r="I181" s="485">
+        <f>J181+K181</f>
+        <v>31.5</v>
+      </c>
+      <c r="J181" s="485">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="K181" s="485">
+        <v>15.4</v>
+      </c>
+      <c r="L181" s="485">
+        <v>15.75</v>
+      </c>
+      <c r="M181" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N181" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O181" s="503" t="s">
+        <v>649</v>
+      </c>
+      <c r="P181" s="550" t="s">
+        <v>346</v>
+      </c>
+      <c r="Q181" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R181" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S181" s="513">
+        <v>42635</v>
+      </c>
+      <c r="T181" s="519" t="s">
+        <v>959</v>
+      </c>
+      <c r="U181" s="513">
+        <v>47355</v>
+      </c>
+      <c r="V181" s="461" t="s">
+        <v>712</v>
+      </c>
+      <c r="W181" s="133"/>
+      <c r="X181" s="133"/>
+      <c r="Y181" s="465"/>
+    </row>
+    <row r="182" spans="1:25" ht="201.75" customHeight="1">
+      <c r="A182" s="619"/>
+      <c r="B182" s="527"/>
+      <c r="C182" s="502"/>
+      <c r="D182" s="525"/>
+      <c r="E182" s="504"/>
+      <c r="F182" s="504"/>
+      <c r="G182" s="504"/>
+      <c r="H182" s="504"/>
+      <c r="I182" s="486"/>
+      <c r="J182" s="486"/>
+      <c r="K182" s="486"/>
+      <c r="L182" s="486"/>
+      <c r="M182" s="472"/>
+      <c r="N182" s="472"/>
+      <c r="O182" s="504"/>
+      <c r="P182" s="551"/>
+      <c r="Q182" s="472"/>
+      <c r="R182" s="472"/>
+      <c r="S182" s="514"/>
+      <c r="T182" s="552"/>
+      <c r="U182" s="472"/>
+      <c r="V182" s="462"/>
+      <c r="W182" s="132"/>
+      <c r="X182" s="132"/>
+      <c r="Y182" s="466"/>
+    </row>
+    <row r="183" spans="1:25" ht="254.25" customHeight="1">
+      <c r="A183" s="579">
+        <v>5</v>
+      </c>
+      <c r="B183" s="526" t="s">
+        <v>93</v>
+      </c>
+      <c r="C183" s="500">
+        <v>19</v>
+      </c>
+      <c r="D183" s="524" t="s">
+        <v>556</v>
+      </c>
+      <c r="E183" s="503" t="s">
+        <v>557</v>
+      </c>
+      <c r="F183" s="503" t="s">
+        <v>558</v>
+      </c>
+      <c r="G183" s="503" t="s">
+        <v>559</v>
+      </c>
+      <c r="H183" s="503" t="s">
+        <v>560</v>
+      </c>
+      <c r="I183" s="485">
+        <f>J183+K183</f>
+        <v>36</v>
+      </c>
+      <c r="J183" s="485">
+        <v>17.7</v>
+      </c>
+      <c r="K183" s="485">
+        <v>18.3</v>
+      </c>
+      <c r="L183" s="485">
+        <v>18</v>
+      </c>
+      <c r="M183" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N183" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O183" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P183" s="550" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q183" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R183" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S183" s="513">
+        <v>41409</v>
+      </c>
+      <c r="T183" s="519" t="s">
+        <v>958</v>
+      </c>
+      <c r="U183" s="513">
+        <v>46521</v>
+      </c>
+      <c r="V183" s="461" t="s">
+        <v>712</v>
+      </c>
+      <c r="W183" s="133"/>
+      <c r="X183" s="133"/>
+      <c r="Y183" s="465"/>
+    </row>
+    <row r="184" spans="1:25" ht="199.5" customHeight="1">
+      <c r="A184" s="580"/>
+      <c r="B184" s="527"/>
+      <c r="C184" s="502"/>
+      <c r="D184" s="525"/>
+      <c r="E184" s="504"/>
+      <c r="F184" s="504"/>
+      <c r="G184" s="504"/>
+      <c r="H184" s="504"/>
+      <c r="I184" s="486"/>
+      <c r="J184" s="486"/>
+      <c r="K184" s="486"/>
+      <c r="L184" s="486"/>
+      <c r="M184" s="472"/>
+      <c r="N184" s="472"/>
+      <c r="O184" s="504"/>
+      <c r="P184" s="551"/>
+      <c r="Q184" s="472"/>
+      <c r="R184" s="472"/>
+      <c r="S184" s="514"/>
+      <c r="T184" s="552"/>
+      <c r="U184" s="472"/>
+      <c r="V184" s="462"/>
+      <c r="W184" s="132"/>
+      <c r="X184" s="132"/>
+      <c r="Y184" s="466"/>
+    </row>
+    <row r="185" spans="1:25" ht="187.5" customHeight="1">
+      <c r="A185" s="579">
+        <v>6</v>
+      </c>
+      <c r="B185" s="529" t="s">
+        <v>94</v>
+      </c>
+      <c r="C185" s="500">
+        <v>23</v>
+      </c>
+      <c r="D185" s="524" t="s">
+        <v>561</v>
+      </c>
+      <c r="E185" s="503" t="s">
+        <v>811</v>
+      </c>
+      <c r="F185" s="503" t="s">
+        <v>812</v>
+      </c>
+      <c r="G185" s="503" t="s">
+        <v>744</v>
+      </c>
+      <c r="H185" s="503" t="s">
+        <v>563</v>
+      </c>
+      <c r="I185" s="485">
+        <f>J185+K185</f>
+        <v>53.3</v>
+      </c>
+      <c r="J185" s="485">
+        <v>26.5</v>
+      </c>
+      <c r="K185" s="485">
+        <v>26.8</v>
+      </c>
+      <c r="L185" s="485">
+        <v>26.65</v>
+      </c>
+      <c r="M185" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N185" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O185" s="503" t="s">
+        <v>652</v>
+      </c>
+      <c r="P185" s="550" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q185" s="470"/>
+      <c r="R185" s="470"/>
+      <c r="S185" s="620"/>
+      <c r="T185" s="503" t="s">
+        <v>146</v>
+      </c>
+      <c r="U185" s="513"/>
+      <c r="V185" s="461" t="s">
+        <v>813</v>
+      </c>
+      <c r="W185" s="133"/>
+      <c r="X185" s="133"/>
+      <c r="Y185" s="465"/>
+    </row>
+    <row r="186" spans="1:25" ht="266.25" customHeight="1">
+      <c r="A186" s="580"/>
+      <c r="B186" s="553"/>
+      <c r="C186" s="502"/>
+      <c r="D186" s="525"/>
+      <c r="E186" s="504"/>
+      <c r="F186" s="504"/>
+      <c r="G186" s="504"/>
+      <c r="H186" s="504"/>
+      <c r="I186" s="486"/>
+      <c r="J186" s="486"/>
+      <c r="K186" s="486"/>
+      <c r="L186" s="486"/>
+      <c r="M186" s="472"/>
+      <c r="N186" s="472"/>
+      <c r="O186" s="504"/>
+      <c r="P186" s="551"/>
+      <c r="Q186" s="472"/>
+      <c r="R186" s="472"/>
+      <c r="S186" s="621"/>
+      <c r="T186" s="504"/>
+      <c r="U186" s="472"/>
+      <c r="V186" s="462"/>
+      <c r="W186" s="132"/>
+      <c r="X186" s="132"/>
+      <c r="Y186" s="466"/>
+    </row>
+    <row r="187" spans="1:25" ht="323.25" customHeight="1">
+      <c r="A187" s="579">
+        <v>7</v>
+      </c>
+      <c r="B187" s="526" t="s">
+        <v>95</v>
+      </c>
+      <c r="C187" s="500">
+        <v>24</v>
+      </c>
+      <c r="D187" s="524" t="s">
         <v>164</v>
       </c>
-      <c r="E176" s="534" t="s">
+      <c r="E187" s="503" t="s">
+        <v>883</v>
+      </c>
+      <c r="F187" s="503" t="s">
+        <v>884</v>
+      </c>
+      <c r="G187" s="503" t="s">
+        <v>564</v>
+      </c>
+      <c r="H187" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I187" s="485">
+        <f>J187+K187</f>
+        <v>59.9</v>
+      </c>
+      <c r="J187" s="485">
+        <v>30</v>
+      </c>
+      <c r="K187" s="485">
+        <v>29.9</v>
+      </c>
+      <c r="L187" s="485">
+        <v>29.95</v>
+      </c>
+      <c r="M187" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N187" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O187" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P187" s="550" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q187" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R187" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S187" s="620">
+        <v>42355</v>
+      </c>
+      <c r="T187" s="519" t="s">
+        <v>961</v>
+      </c>
+      <c r="U187" s="513">
+        <v>46811</v>
+      </c>
+      <c r="V187" s="461" t="s">
+        <v>885</v>
+      </c>
+      <c r="W187" s="133"/>
+      <c r="X187" s="133"/>
+      <c r="Y187" s="465"/>
+    </row>
+    <row r="188" spans="1:25" ht="391.5" customHeight="1">
+      <c r="A188" s="580"/>
+      <c r="B188" s="527"/>
+      <c r="C188" s="502"/>
+      <c r="D188" s="525"/>
+      <c r="E188" s="504"/>
+      <c r="F188" s="504"/>
+      <c r="G188" s="504"/>
+      <c r="H188" s="472"/>
+      <c r="I188" s="486"/>
+      <c r="J188" s="486"/>
+      <c r="K188" s="486"/>
+      <c r="L188" s="486"/>
+      <c r="M188" s="472"/>
+      <c r="N188" s="472"/>
+      <c r="O188" s="504"/>
+      <c r="P188" s="551"/>
+      <c r="Q188" s="472"/>
+      <c r="R188" s="472"/>
+      <c r="S188" s="621"/>
+      <c r="T188" s="552"/>
+      <c r="U188" s="472"/>
+      <c r="V188" s="462"/>
+      <c r="W188" s="132"/>
+      <c r="X188" s="132"/>
+      <c r="Y188" s="466"/>
+    </row>
+    <row r="189" spans="1:25" ht="370.5" customHeight="1">
+      <c r="A189" s="226" t="s">
+        <v>274</v>
+      </c>
+      <c r="B189" s="227" t="s">
+        <v>96</v>
+      </c>
+      <c r="C189" s="228">
+        <v>25</v>
+      </c>
+      <c r="D189" s="229" t="s">
+        <v>115</v>
+      </c>
+      <c r="E189" s="230" t="s">
+        <v>566</v>
+      </c>
+      <c r="F189" s="230" t="s">
+        <v>565</v>
+      </c>
+      <c r="G189" s="230" t="s">
+        <v>568</v>
+      </c>
+      <c r="H189" s="231" t="s">
+        <v>17</v>
+      </c>
+      <c r="I189" s="232">
+        <f>J189+K189</f>
+        <v>29.8</v>
+      </c>
+      <c r="J189" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="K189" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="L189" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="M189" s="231" t="s">
+        <v>3</v>
+      </c>
+      <c r="N189" s="231" t="s">
+        <v>124</v>
+      </c>
+      <c r="O189" s="230" t="s">
+        <v>651</v>
+      </c>
+      <c r="P189" s="230" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q189" s="231"/>
+      <c r="R189" s="231"/>
+      <c r="S189" s="233"/>
+      <c r="T189" s="234"/>
+      <c r="U189" s="233"/>
+      <c r="V189" s="286" t="s">
+        <v>840</v>
+      </c>
+      <c r="W189" s="233"/>
+      <c r="X189" s="233"/>
+      <c r="Y189" s="236"/>
+    </row>
+    <row r="190" spans="1:25" ht="360" customHeight="1">
+      <c r="A190" s="225" t="s">
+        <v>274</v>
+      </c>
+      <c r="B190" s="227" t="s">
+        <v>129</v>
+      </c>
+      <c r="C190" s="237" t="s">
+        <v>130</v>
+      </c>
+      <c r="D190" s="229" t="s">
+        <v>115</v>
+      </c>
+      <c r="E190" s="230" t="s">
+        <v>566</v>
+      </c>
+      <c r="F190" s="230" t="s">
+        <v>567</v>
+      </c>
+      <c r="G190" s="230" t="s">
+        <v>568</v>
+      </c>
+      <c r="H190" s="231" t="s">
+        <v>17</v>
+      </c>
+      <c r="I190" s="232">
+        <f>J190+K190</f>
+        <v>29.8</v>
+      </c>
+      <c r="J190" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="K190" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="L190" s="232">
+        <v>14.9</v>
+      </c>
+      <c r="M190" s="231" t="s">
+        <v>3</v>
+      </c>
+      <c r="N190" s="231" t="s">
+        <v>124</v>
+      </c>
+      <c r="O190" s="230" t="s">
+        <v>651</v>
+      </c>
+      <c r="P190" s="230" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q190" s="231"/>
+      <c r="R190" s="231"/>
+      <c r="S190" s="233"/>
+      <c r="T190" s="234"/>
+      <c r="U190" s="233"/>
+      <c r="V190" s="286" t="s">
+        <v>840</v>
+      </c>
+      <c r="W190" s="233"/>
+      <c r="X190" s="233"/>
+      <c r="Y190" s="236"/>
+    </row>
+    <row r="191" spans="1:25" ht="236.25">
+      <c r="A191" s="62">
+        <v>8</v>
+      </c>
+      <c r="B191" s="63" t="s">
+        <v>97</v>
+      </c>
+      <c r="C191" s="64">
+        <v>28</v>
+      </c>
+      <c r="D191" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="E191" s="299" t="s">
+        <v>569</v>
+      </c>
+      <c r="F191" s="299" t="s">
+        <v>466</v>
+      </c>
+      <c r="G191" s="299" t="s">
+        <v>570</v>
+      </c>
+      <c r="H191" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="I191" s="108">
+        <f>J191+K191</f>
+        <v>18.399999999999999</v>
+      </c>
+      <c r="J191" s="105">
+        <v>9.6</v>
+      </c>
+      <c r="K191" s="105">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="L191" s="105">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="M191" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N191" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="O191" s="271" t="s">
+        <v>653</v>
+      </c>
+      <c r="P191" s="273" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q191" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R191" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S191" s="52">
+        <v>40591</v>
+      </c>
+      <c r="T191" s="119" t="s">
+        <v>976</v>
+      </c>
+      <c r="U191" s="52">
+        <v>47005</v>
+      </c>
+      <c r="V191" s="284" t="s">
+        <v>841</v>
+      </c>
+      <c r="W191" s="145"/>
+      <c r="X191" s="145"/>
+      <c r="Y191" s="20"/>
+    </row>
+    <row r="192" spans="1:25" ht="350.25" customHeight="1">
+      <c r="A192" s="579">
+        <v>9</v>
+      </c>
+      <c r="B192" s="526" t="s">
+        <v>98</v>
+      </c>
+      <c r="C192" s="500">
+        <v>29</v>
+      </c>
+      <c r="D192" s="524" t="s">
+        <v>211</v>
+      </c>
+      <c r="E192" s="503" t="s">
+        <v>737</v>
+      </c>
+      <c r="F192" s="503" t="s">
+        <v>17</v>
+      </c>
+      <c r="G192" s="503" t="s">
+        <v>735</v>
+      </c>
+      <c r="H192" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I192" s="485">
+        <v>31.3</v>
+      </c>
+      <c r="J192" s="485"/>
+      <c r="K192" s="485"/>
+      <c r="L192" s="485">
+        <v>31.3</v>
+      </c>
+      <c r="M192" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N192" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O192" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P192" s="463" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q192" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R192" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S192" s="513">
+        <v>42355</v>
+      </c>
+      <c r="T192" s="519" t="s">
+        <v>977</v>
+      </c>
+      <c r="U192" s="513">
+        <v>46783</v>
+      </c>
+      <c r="V192" s="511" t="s">
+        <v>1037</v>
+      </c>
+      <c r="W192" s="470"/>
+      <c r="X192" s="513"/>
+      <c r="Y192" s="519"/>
+    </row>
+    <row r="193" spans="1:25" ht="361.5" customHeight="1">
+      <c r="A193" s="580"/>
+      <c r="B193" s="527"/>
+      <c r="C193" s="502"/>
+      <c r="D193" s="525"/>
+      <c r="E193" s="504"/>
+      <c r="F193" s="504"/>
+      <c r="G193" s="504"/>
+      <c r="H193" s="472"/>
+      <c r="I193" s="486"/>
+      <c r="J193" s="486"/>
+      <c r="K193" s="486"/>
+      <c r="L193" s="486"/>
+      <c r="M193" s="472"/>
+      <c r="N193" s="472"/>
+      <c r="O193" s="504"/>
+      <c r="P193" s="464"/>
+      <c r="Q193" s="472"/>
+      <c r="R193" s="472"/>
+      <c r="S193" s="514"/>
+      <c r="T193" s="552"/>
+      <c r="U193" s="472"/>
+      <c r="V193" s="512"/>
+      <c r="W193" s="472"/>
+      <c r="X193" s="514"/>
+      <c r="Y193" s="552"/>
+    </row>
+    <row r="194" spans="1:25" ht="348.75" customHeight="1">
+      <c r="A194" s="579">
+        <v>10</v>
+      </c>
+      <c r="B194" s="526" t="s">
+        <v>127</v>
+      </c>
+      <c r="C194" s="500" t="s">
+        <v>13</v>
+      </c>
+      <c r="D194" s="524" t="s">
+        <v>212</v>
+      </c>
+      <c r="E194" s="503" t="s">
+        <v>738</v>
+      </c>
+      <c r="F194" s="503" t="s">
+        <v>17</v>
+      </c>
+      <c r="G194" s="503" t="s">
+        <v>736</v>
+      </c>
+      <c r="H194" s="492" t="s">
+        <v>17</v>
+      </c>
+      <c r="I194" s="485">
+        <v>31.6</v>
+      </c>
+      <c r="J194" s="485"/>
+      <c r="K194" s="485"/>
+      <c r="L194" s="485">
+        <v>31.6</v>
+      </c>
+      <c r="M194" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N194" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O194" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P194" s="463" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q194" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R194" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S194" s="513">
+        <v>42355</v>
+      </c>
+      <c r="T194" s="519" t="s">
+        <v>978</v>
+      </c>
+      <c r="U194" s="513">
+        <v>46783</v>
+      </c>
+      <c r="V194" s="511" t="s">
+        <v>1037</v>
+      </c>
+      <c r="W194" s="470"/>
+      <c r="X194" s="513"/>
+      <c r="Y194" s="519"/>
+    </row>
+    <row r="195" spans="1:25" ht="409.6" customHeight="1">
+      <c r="A195" s="580"/>
+      <c r="B195" s="527"/>
+      <c r="C195" s="502"/>
+      <c r="D195" s="525"/>
+      <c r="E195" s="504"/>
+      <c r="F195" s="504"/>
+      <c r="G195" s="504"/>
+      <c r="H195" s="493"/>
+      <c r="I195" s="486"/>
+      <c r="J195" s="486"/>
+      <c r="K195" s="486"/>
+      <c r="L195" s="486"/>
+      <c r="M195" s="472"/>
+      <c r="N195" s="472"/>
+      <c r="O195" s="504"/>
+      <c r="P195" s="464"/>
+      <c r="Q195" s="472"/>
+      <c r="R195" s="472"/>
+      <c r="S195" s="514"/>
+      <c r="T195" s="552"/>
+      <c r="U195" s="472"/>
+      <c r="V195" s="512"/>
+      <c r="W195" s="472"/>
+      <c r="X195" s="514"/>
+      <c r="Y195" s="552"/>
+    </row>
+    <row r="196" spans="1:25" ht="360.75" customHeight="1">
+      <c r="A196" s="579">
+        <v>11</v>
+      </c>
+      <c r="B196" s="526" t="s">
+        <v>99</v>
+      </c>
+      <c r="C196" s="500">
+        <v>30</v>
+      </c>
+      <c r="D196" s="524" t="s">
+        <v>572</v>
+      </c>
+      <c r="E196" s="503" t="s">
+        <v>919</v>
+      </c>
+      <c r="F196" s="503" t="s">
+        <v>920</v>
+      </c>
+      <c r="G196" s="503" t="s">
+        <v>877</v>
+      </c>
+      <c r="H196" s="503" t="s">
+        <v>878</v>
+      </c>
+      <c r="I196" s="485">
+        <v>36.9</v>
+      </c>
+      <c r="J196" s="485">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="K196" s="485">
+        <f>I196+J196</f>
+        <v>73.099999999999994</v>
+      </c>
+      <c r="L196" s="485">
+        <f>K196/2</f>
+        <v>36.549999999999997</v>
+      </c>
+      <c r="M196" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N196" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O196" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P196" s="550" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q196" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R196" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S196" s="513">
+        <v>42355</v>
+      </c>
+      <c r="T196" s="519" t="s">
+        <v>957</v>
+      </c>
+      <c r="U196" s="513">
+        <v>46372</v>
+      </c>
+      <c r="V196" s="461" t="s">
+        <v>921</v>
+      </c>
+      <c r="W196" s="133"/>
+      <c r="X196" s="133"/>
+      <c r="Y196" s="465"/>
+    </row>
+    <row r="197" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A197" s="580"/>
+      <c r="B197" s="527"/>
+      <c r="C197" s="502"/>
+      <c r="D197" s="525"/>
+      <c r="E197" s="504"/>
+      <c r="F197" s="504"/>
+      <c r="G197" s="504"/>
+      <c r="H197" s="504"/>
+      <c r="I197" s="486"/>
+      <c r="J197" s="486"/>
+      <c r="K197" s="486"/>
+      <c r="L197" s="486"/>
+      <c r="M197" s="472"/>
+      <c r="N197" s="472"/>
+      <c r="O197" s="504"/>
+      <c r="P197" s="551"/>
+      <c r="Q197" s="472"/>
+      <c r="R197" s="472"/>
+      <c r="S197" s="514"/>
+      <c r="T197" s="552"/>
+      <c r="U197" s="472"/>
+      <c r="V197" s="482"/>
+      <c r="W197" s="132"/>
+      <c r="X197" s="132"/>
+      <c r="Y197" s="466"/>
+    </row>
+    <row r="198" spans="1:25" ht="267" customHeight="1">
+      <c r="A198" s="579">
+        <v>12</v>
+      </c>
+      <c r="B198" s="526" t="s">
+        <v>100</v>
+      </c>
+      <c r="C198" s="500">
+        <v>35</v>
+      </c>
+      <c r="D198" s="524" t="s">
+        <v>18</v>
+      </c>
+      <c r="E198" s="503" t="s">
+        <v>782</v>
+      </c>
+      <c r="F198" s="503" t="s">
+        <v>783</v>
+      </c>
+      <c r="G198" s="503" t="s">
+        <v>573</v>
+      </c>
+      <c r="H198" s="503" t="s">
+        <v>574</v>
+      </c>
+      <c r="I198" s="485">
+        <f>J198+K198</f>
+        <v>56.4</v>
+      </c>
+      <c r="J198" s="485">
+        <v>28.4</v>
+      </c>
+      <c r="K198" s="485">
+        <v>28</v>
+      </c>
+      <c r="L198" s="485">
+        <v>28.2</v>
+      </c>
+      <c r="M198" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N198" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O198" s="503" t="s">
+        <v>653</v>
+      </c>
+      <c r="P198" s="550" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q198" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R198" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S198" s="513">
+        <v>41478</v>
+      </c>
+      <c r="T198" s="519" t="s">
+        <v>980</v>
+      </c>
+      <c r="U198" s="513">
+        <v>47109</v>
+      </c>
+      <c r="V198" s="461" t="s">
+        <v>781</v>
+      </c>
+      <c r="W198" s="133"/>
+      <c r="X198" s="133"/>
+      <c r="Y198" s="465"/>
+    </row>
+    <row r="199" spans="1:25" ht="235.5" customHeight="1">
+      <c r="A199" s="580"/>
+      <c r="B199" s="527"/>
+      <c r="C199" s="502"/>
+      <c r="D199" s="525"/>
+      <c r="E199" s="504"/>
+      <c r="F199" s="504"/>
+      <c r="G199" s="504"/>
+      <c r="H199" s="504"/>
+      <c r="I199" s="486"/>
+      <c r="J199" s="486"/>
+      <c r="K199" s="486"/>
+      <c r="L199" s="486"/>
+      <c r="M199" s="472"/>
+      <c r="N199" s="472"/>
+      <c r="O199" s="504"/>
+      <c r="P199" s="551"/>
+      <c r="Q199" s="472"/>
+      <c r="R199" s="472"/>
+      <c r="S199" s="514"/>
+      <c r="T199" s="552"/>
+      <c r="U199" s="472"/>
+      <c r="V199" s="462"/>
+      <c r="W199" s="132"/>
+      <c r="X199" s="132"/>
+      <c r="Y199" s="466"/>
+    </row>
+    <row r="200" spans="1:25" ht="250.5" customHeight="1">
+      <c r="A200" s="642" t="s">
         <v>699</v>
       </c>
-      <c r="F176" s="534" t="s">
-[...5 lines deleted...]
-      <c r="H176" s="466" t="s">
+      <c r="B200" s="526" t="s">
+        <v>154</v>
+      </c>
+      <c r="C200" s="500" t="s">
+        <v>153</v>
+      </c>
+      <c r="D200" s="524" t="s">
+        <v>18</v>
+      </c>
+      <c r="E200" s="503" t="s">
+        <v>782</v>
+      </c>
+      <c r="F200" s="503" t="s">
+        <v>784</v>
+      </c>
+      <c r="G200" s="503" t="s">
+        <v>573</v>
+      </c>
+      <c r="H200" s="503" t="s">
+        <v>574</v>
+      </c>
+      <c r="I200" s="485">
+        <f>J200+K200</f>
+        <v>56.4</v>
+      </c>
+      <c r="J200" s="485">
+        <v>28.4</v>
+      </c>
+      <c r="K200" s="485">
+        <v>28</v>
+      </c>
+      <c r="L200" s="485">
+        <v>28.2</v>
+      </c>
+      <c r="M200" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N200" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O200" s="503" t="s">
+        <v>653</v>
+      </c>
+      <c r="P200" s="550" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q200" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R200" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S200" s="513">
+        <v>41471</v>
+      </c>
+      <c r="T200" s="519" t="s">
+        <v>981</v>
+      </c>
+      <c r="U200" s="513">
+        <v>47109</v>
+      </c>
+      <c r="V200" s="461" t="s">
+        <v>781</v>
+      </c>
+      <c r="W200" s="133"/>
+      <c r="X200" s="133"/>
+      <c r="Y200" s="465"/>
+    </row>
+    <row r="201" spans="1:25" ht="245.25" customHeight="1">
+      <c r="A201" s="643"/>
+      <c r="B201" s="527"/>
+      <c r="C201" s="502"/>
+      <c r="D201" s="525"/>
+      <c r="E201" s="504"/>
+      <c r="F201" s="504"/>
+      <c r="G201" s="504"/>
+      <c r="H201" s="504"/>
+      <c r="I201" s="486"/>
+      <c r="J201" s="486"/>
+      <c r="K201" s="486"/>
+      <c r="L201" s="486"/>
+      <c r="M201" s="472"/>
+      <c r="N201" s="472"/>
+      <c r="O201" s="504"/>
+      <c r="P201" s="551"/>
+      <c r="Q201" s="472"/>
+      <c r="R201" s="472"/>
+      <c r="S201" s="514"/>
+      <c r="T201" s="552"/>
+      <c r="U201" s="472"/>
+      <c r="V201" s="462"/>
+      <c r="W201" s="132"/>
+      <c r="X201" s="132"/>
+      <c r="Y201" s="466"/>
+    </row>
+    <row r="202" spans="1:25" ht="134.25" customHeight="1">
+      <c r="A202" s="114">
+        <v>14</v>
+      </c>
+      <c r="B202" s="117" t="s">
+        <v>158</v>
+      </c>
+      <c r="C202" s="115">
+        <v>38</v>
+      </c>
+      <c r="D202" s="118" t="s">
+        <v>575</v>
+      </c>
+      <c r="E202" s="304" t="s">
+        <v>576</v>
+      </c>
+      <c r="F202" s="303" t="s">
+        <v>577</v>
+      </c>
+      <c r="G202" s="181" t="s">
+        <v>578</v>
+      </c>
+      <c r="H202" s="183" t="s">
+        <v>579</v>
+      </c>
+      <c r="I202" s="111">
+        <f>J202+K202</f>
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J202" s="111">
+        <v>5</v>
+      </c>
+      <c r="K202" s="111">
+        <v>4.8</v>
+      </c>
+      <c r="L202" s="111">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M202" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="N202" s="112" t="s">
+        <v>124</v>
+      </c>
+      <c r="O202" s="185" t="s">
+        <v>653</v>
+      </c>
+      <c r="P202" s="155" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q202" s="413" t="s">
+        <v>991</v>
+      </c>
+      <c r="R202" s="125" t="s">
+        <v>271</v>
+      </c>
+      <c r="S202" s="113">
+        <v>43972</v>
+      </c>
+      <c r="T202" s="405" t="s">
+        <v>952</v>
+      </c>
+      <c r="U202" s="113">
+        <v>46893</v>
+      </c>
+      <c r="V202" s="285" t="s">
+        <v>712</v>
+      </c>
+      <c r="W202" s="133"/>
+      <c r="X202" s="133"/>
+      <c r="Y202" s="114"/>
+    </row>
+    <row r="203" spans="1:25" ht="327" customHeight="1">
+      <c r="A203" s="642" t="s">
+        <v>689</v>
+      </c>
+      <c r="B203" s="526" t="s">
+        <v>101</v>
+      </c>
+      <c r="C203" s="500">
+        <v>42</v>
+      </c>
+      <c r="D203" s="524" t="s">
+        <v>751</v>
+      </c>
+      <c r="E203" s="503" t="s">
+        <v>886</v>
+      </c>
+      <c r="F203" s="503" t="s">
+        <v>887</v>
+      </c>
+      <c r="G203" s="503" t="s">
+        <v>753</v>
+      </c>
+      <c r="H203" s="503" t="s">
+        <v>752</v>
+      </c>
+      <c r="I203" s="485">
+        <f>J203+K203</f>
+        <v>52</v>
+      </c>
+      <c r="J203" s="485">
+        <v>25.3</v>
+      </c>
+      <c r="K203" s="485">
+        <v>26.7</v>
+      </c>
+      <c r="L203" s="485">
+        <f>I203/2</f>
+        <v>26</v>
+      </c>
+      <c r="M203" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N203" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O203" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P203" s="550" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q203" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R203" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S203" s="513">
+        <v>40567</v>
+      </c>
+      <c r="T203" s="519" t="s">
+        <v>963</v>
+      </c>
+      <c r="U203" s="513">
+        <v>47005</v>
+      </c>
+      <c r="V203" s="461" t="s">
+        <v>888</v>
+      </c>
+      <c r="W203" s="133"/>
+      <c r="X203" s="133"/>
+      <c r="Y203" s="465"/>
+    </row>
+    <row r="204" spans="1:25" ht="218.25" customHeight="1">
+      <c r="A204" s="643"/>
+      <c r="B204" s="527"/>
+      <c r="C204" s="502"/>
+      <c r="D204" s="525"/>
+      <c r="E204" s="504"/>
+      <c r="F204" s="504"/>
+      <c r="G204" s="504"/>
+      <c r="H204" s="504"/>
+      <c r="I204" s="486"/>
+      <c r="J204" s="486"/>
+      <c r="K204" s="486"/>
+      <c r="L204" s="486"/>
+      <c r="M204" s="472"/>
+      <c r="N204" s="472"/>
+      <c r="O204" s="504"/>
+      <c r="P204" s="551"/>
+      <c r="Q204" s="472"/>
+      <c r="R204" s="472"/>
+      <c r="S204" s="514"/>
+      <c r="T204" s="552"/>
+      <c r="U204" s="472"/>
+      <c r="V204" s="462"/>
+      <c r="W204" s="132"/>
+      <c r="X204" s="132"/>
+      <c r="Y204" s="466"/>
+    </row>
+    <row r="205" spans="1:25" ht="356.25" customHeight="1">
+      <c r="A205" s="67">
+        <v>16</v>
+      </c>
+      <c r="B205" s="63" t="s">
+        <v>102</v>
+      </c>
+      <c r="C205" s="64">
+        <v>43</v>
+      </c>
+      <c r="D205" s="167" t="s">
+        <v>419</v>
+      </c>
+      <c r="E205" s="303" t="s">
+        <v>580</v>
+      </c>
+      <c r="F205" s="303" t="s">
+        <v>581</v>
+      </c>
+      <c r="G205" s="303" t="s">
+        <v>739</v>
+      </c>
+      <c r="H205" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="I176" s="536">
-[...12 lines deleted...]
-      <c r="M176" s="466" t="s">
+      <c r="I205" s="105">
+        <f>J205+K205</f>
+        <v>40.4</v>
+      </c>
+      <c r="J205" s="105">
+        <v>20.2</v>
+      </c>
+      <c r="K205" s="105">
+        <v>20.2</v>
+      </c>
+      <c r="L205" s="105">
+        <v>20.2</v>
+      </c>
+      <c r="M205" s="96" t="s">
         <v>3</v>
       </c>
-      <c r="N176" s="466" t="s">
+      <c r="N205" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="O176" s="534" t="s">
-[...2 lines deleted...]
-      <c r="P176" s="534" t="s">
+      <c r="O205" s="372" t="s">
+        <v>850</v>
+      </c>
+      <c r="P205" s="155" t="s">
         <v>350</v>
       </c>
-      <c r="Q176" s="466"/>
-[...9 lines deleted...]
-      <c r="Y176" s="468"/>
+      <c r="Q205" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R205" s="371" t="s">
+        <v>241</v>
+      </c>
+      <c r="S205" s="58"/>
+      <c r="T205" s="119" t="s">
+        <v>146</v>
+      </c>
+      <c r="U205" s="58"/>
+      <c r="V205" s="285" t="s">
+        <v>712</v>
+      </c>
+      <c r="W205" s="133"/>
+      <c r="X205" s="133"/>
+      <c r="Y205" s="20"/>
     </row>
-    <row r="177" spans="1:25" ht="248.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y177" s="469"/>
+    <row r="206" spans="1:25" ht="362.25" customHeight="1">
+      <c r="A206" s="582">
+        <v>17</v>
+      </c>
+      <c r="B206" s="526" t="s">
+        <v>103</v>
+      </c>
+      <c r="C206" s="500">
+        <v>44</v>
+      </c>
+      <c r="D206" s="524" t="s">
+        <v>185</v>
+      </c>
+      <c r="E206" s="503" t="s">
+        <v>922</v>
+      </c>
+      <c r="F206" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="G206" s="503" t="s">
+        <v>582</v>
+      </c>
+      <c r="H206" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I206" s="485">
+        <v>29</v>
+      </c>
+      <c r="J206" s="485" t="s">
+        <v>17</v>
+      </c>
+      <c r="K206" s="485" t="s">
+        <v>17</v>
+      </c>
+      <c r="L206" s="485">
+        <v>29</v>
+      </c>
+      <c r="M206" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N206" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O206" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P206" s="550" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q206" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R206" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S206" s="513">
+        <v>42355</v>
+      </c>
+      <c r="T206" s="519" t="s">
+        <v>979</v>
+      </c>
+      <c r="U206" s="513">
+        <v>46783</v>
+      </c>
+      <c r="V206" s="461" t="s">
+        <v>1038</v>
+      </c>
+      <c r="W206" s="133"/>
+      <c r="X206" s="133"/>
+      <c r="Y206" s="465"/>
     </row>
-    <row r="178" spans="1:25" ht="285" customHeight="1">
-[...6 lines deleted...]
-      <c r="C178" s="495">
+    <row r="207" spans="1:25" ht="360" customHeight="1">
+      <c r="A207" s="580"/>
+      <c r="B207" s="527"/>
+      <c r="C207" s="502"/>
+      <c r="D207" s="525"/>
+      <c r="E207" s="504"/>
+      <c r="F207" s="472"/>
+      <c r="G207" s="504"/>
+      <c r="H207" s="472"/>
+      <c r="I207" s="486"/>
+      <c r="J207" s="486"/>
+      <c r="K207" s="486"/>
+      <c r="L207" s="486"/>
+      <c r="M207" s="472"/>
+      <c r="N207" s="472"/>
+      <c r="O207" s="504"/>
+      <c r="P207" s="551"/>
+      <c r="Q207" s="472"/>
+      <c r="R207" s="472"/>
+      <c r="S207" s="514"/>
+      <c r="T207" s="552"/>
+      <c r="U207" s="472"/>
+      <c r="V207" s="462"/>
+      <c r="W207" s="132"/>
+      <c r="X207" s="132"/>
+      <c r="Y207" s="466"/>
+    </row>
+    <row r="208" spans="1:25" ht="361.5" customHeight="1">
+      <c r="A208" s="579">
         <v>18</v>
       </c>
-      <c r="D178" s="500" t="s">
-[...27 lines deleted...]
-      <c r="M178" s="456" t="s">
+      <c r="B208" s="526" t="s">
+        <v>128</v>
+      </c>
+      <c r="C208" s="500" t="s">
+        <v>14</v>
+      </c>
+      <c r="D208" s="524" t="s">
+        <v>165</v>
+      </c>
+      <c r="E208" s="503" t="s">
+        <v>923</v>
+      </c>
+      <c r="F208" s="503" t="s">
+        <v>17</v>
+      </c>
+      <c r="G208" s="503" t="s">
+        <v>583</v>
+      </c>
+      <c r="H208" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I208" s="485">
+        <v>29.2</v>
+      </c>
+      <c r="J208" s="485" t="s">
+        <v>17</v>
+      </c>
+      <c r="K208" s="485" t="s">
+        <v>17</v>
+      </c>
+      <c r="L208" s="485">
+        <v>29.2</v>
+      </c>
+      <c r="M208" s="470" t="s">
         <v>3</v>
       </c>
-      <c r="N178" s="456" t="s">
+      <c r="N208" s="470" t="s">
         <v>124</v>
       </c>
-      <c r="O178" s="473" t="s">
-[...2 lines deleted...]
-      <c r="P178" s="514" t="s">
+      <c r="O208" s="503" t="s">
+        <v>653</v>
+      </c>
+      <c r="P208" s="550" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q208" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R208" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S208" s="513">
+        <v>42355</v>
+      </c>
+      <c r="T208" s="519" t="s">
+        <v>978</v>
+      </c>
+      <c r="U208" s="513">
+        <v>46783</v>
+      </c>
+      <c r="V208" s="461" t="s">
+        <v>1039</v>
+      </c>
+      <c r="W208" s="133"/>
+      <c r="X208" s="133"/>
+      <c r="Y208" s="465"/>
+    </row>
+    <row r="209" spans="1:25" ht="383.25" customHeight="1">
+      <c r="A209" s="580"/>
+      <c r="B209" s="527"/>
+      <c r="C209" s="502"/>
+      <c r="D209" s="525"/>
+      <c r="E209" s="504"/>
+      <c r="F209" s="504"/>
+      <c r="G209" s="504"/>
+      <c r="H209" s="472"/>
+      <c r="I209" s="486"/>
+      <c r="J209" s="486"/>
+      <c r="K209" s="486"/>
+      <c r="L209" s="486"/>
+      <c r="M209" s="472"/>
+      <c r="N209" s="472"/>
+      <c r="O209" s="504"/>
+      <c r="P209" s="551"/>
+      <c r="Q209" s="472"/>
+      <c r="R209" s="472"/>
+      <c r="S209" s="514"/>
+      <c r="T209" s="552"/>
+      <c r="U209" s="472"/>
+      <c r="V209" s="462"/>
+      <c r="W209" s="132"/>
+      <c r="X209" s="132"/>
+      <c r="Y209" s="466"/>
+    </row>
+    <row r="210" spans="1:25" ht="407.25" customHeight="1">
+      <c r="A210" s="579">
+        <v>19</v>
+      </c>
+      <c r="B210" s="526" t="s">
+        <v>104</v>
+      </c>
+      <c r="C210" s="500">
+        <v>45</v>
+      </c>
+      <c r="D210" s="524" t="s">
+        <v>584</v>
+      </c>
+      <c r="E210" s="503" t="s">
+        <v>765</v>
+      </c>
+      <c r="F210" s="503" t="s">
+        <v>766</v>
+      </c>
+      <c r="G210" s="503" t="s">
+        <v>767</v>
+      </c>
+      <c r="H210" s="470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I210" s="485">
+        <f>J210+K210</f>
+        <v>54.099999999999994</v>
+      </c>
+      <c r="J210" s="485">
+        <v>27.2</v>
+      </c>
+      <c r="K210" s="485">
+        <v>26.9</v>
+      </c>
+      <c r="L210" s="485">
+        <f>I210/2</f>
+        <v>27.049999999999997</v>
+      </c>
+      <c r="M210" s="470" t="s">
+        <v>3</v>
+      </c>
+      <c r="N210" s="470" t="s">
+        <v>124</v>
+      </c>
+      <c r="O210" s="503" t="s">
+        <v>650</v>
+      </c>
+      <c r="P210" s="550" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q210" s="470" t="s">
+        <v>275</v>
+      </c>
+      <c r="R210" s="470" t="s">
+        <v>241</v>
+      </c>
+      <c r="S210" s="513">
+        <v>42355</v>
+      </c>
+      <c r="T210" s="519" t="s">
+        <v>978</v>
+      </c>
+      <c r="U210" s="513">
+        <v>47149</v>
+      </c>
+      <c r="V210" s="461" t="s">
+        <v>1040</v>
+      </c>
+      <c r="W210" s="133"/>
+      <c r="X210" s="133"/>
+      <c r="Y210" s="465"/>
+    </row>
+    <row r="211" spans="1:25" ht="228" customHeight="1">
+      <c r="A211" s="580"/>
+      <c r="B211" s="527"/>
+      <c r="C211" s="502"/>
+      <c r="D211" s="525"/>
+      <c r="E211" s="504"/>
+      <c r="F211" s="504"/>
+      <c r="G211" s="504"/>
+      <c r="H211" s="472"/>
+      <c r="I211" s="486"/>
+      <c r="J211" s="486"/>
+      <c r="K211" s="486"/>
+      <c r="L211" s="486"/>
+      <c r="M211" s="472"/>
+      <c r="N211" s="472"/>
+      <c r="O211" s="504"/>
+      <c r="P211" s="551"/>
+      <c r="Q211" s="472"/>
+      <c r="R211" s="472"/>
+      <c r="S211" s="514"/>
+      <c r="T211" s="552"/>
+      <c r="U211" s="472"/>
+      <c r="V211" s="462"/>
+      <c r="W211" s="132"/>
+      <c r="X211" s="132"/>
+      <c r="Y211" s="466"/>
+    </row>
+    <row r="212" spans="1:25" ht="408.75" customHeight="1">
+      <c r="A212" s="67">
+        <v>20</v>
+      </c>
+      <c r="B212" s="63" t="s">
+        <v>105</v>
+      </c>
+      <c r="C212" s="64">
+        <v>48</v>
+      </c>
+      <c r="D212" s="182" t="s">
+        <v>585</v>
+      </c>
+      <c r="E212" s="385" t="s">
+        <v>889</v>
+      </c>
+      <c r="F212" s="385" t="s">
+        <v>890</v>
+      </c>
+      <c r="G212" s="181" t="s">
+        <v>586</v>
+      </c>
+      <c r="H212" s="181" t="s">
+        <v>587</v>
+      </c>
+      <c r="I212" s="105">
+        <f>J212+K212</f>
+        <v>31.6</v>
+      </c>
+      <c r="J212" s="105">
+        <v>15</v>
+      </c>
+      <c r="K212" s="105">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="L212" s="105">
+        <v>15.8</v>
+      </c>
+      <c r="M212" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="N212" s="61" t="s">
+        <v>124</v>
+      </c>
+      <c r="O212" s="185" t="s">
+        <v>653</v>
+      </c>
+      <c r="P212" s="155" t="s">
         <v>354</v>
       </c>
-      <c r="Q178" s="456" t="s">
-[...19 lines deleted...]
-      <c r="Y178" s="462"/>
+      <c r="Q212" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R212" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S212" s="58">
+        <v>40682</v>
+      </c>
+      <c r="T212" s="412" t="s">
+        <v>982</v>
+      </c>
+      <c r="U212" s="58">
+        <v>47052</v>
+      </c>
+      <c r="V212" s="384" t="s">
+        <v>891</v>
+      </c>
+      <c r="W212" s="133"/>
+      <c r="X212" s="133"/>
+      <c r="Y212" s="53"/>
     </row>
-    <row r="179" spans="1:25" ht="201.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y179" s="463"/>
+    <row r="213" spans="1:25" ht="307.5" customHeight="1">
+      <c r="A213" s="603" t="s">
+        <v>274</v>
+      </c>
+      <c r="B213" s="605" t="s">
+        <v>106</v>
+      </c>
+      <c r="C213" s="607">
+        <v>51</v>
+      </c>
+      <c r="D213" s="609" t="s">
+        <v>588</v>
+      </c>
+      <c r="E213" s="611" t="s">
+        <v>589</v>
+      </c>
+      <c r="F213" s="611" t="s">
+        <v>590</v>
+      </c>
+      <c r="G213" s="611" t="s">
+        <v>591</v>
+      </c>
+      <c r="H213" s="611" t="s">
+        <v>592</v>
+      </c>
+      <c r="I213" s="505">
+        <f>J213+K213</f>
+        <v>59.1</v>
+      </c>
+      <c r="J213" s="505">
+        <v>29.6</v>
+      </c>
+      <c r="K213" s="505">
+        <v>29.5</v>
+      </c>
+      <c r="L213" s="505">
+        <v>29.55</v>
+      </c>
+      <c r="M213" s="507" t="s">
+        <v>3</v>
+      </c>
+      <c r="N213" s="507" t="s">
+        <v>124</v>
+      </c>
+      <c r="O213" s="611" t="s">
+        <v>651</v>
+      </c>
+      <c r="P213" s="611" t="s">
+        <v>358</v>
+      </c>
+      <c r="Q213" s="507"/>
+      <c r="R213" s="507"/>
+      <c r="S213" s="622"/>
+      <c r="T213" s="615"/>
+      <c r="U213" s="507"/>
+      <c r="V213" s="475" t="s">
+        <v>688</v>
+      </c>
+      <c r="W213" s="202"/>
+      <c r="X213" s="202"/>
+      <c r="Y213" s="480"/>
     </row>
-    <row r="180" spans="1:25" ht="254.25" customHeight="1">
-[...37 lines deleted...]
-      <c r="M180" s="456" t="s">
+    <row r="214" spans="1:25" ht="339" customHeight="1">
+      <c r="A214" s="604"/>
+      <c r="B214" s="606"/>
+      <c r="C214" s="608"/>
+      <c r="D214" s="610"/>
+      <c r="E214" s="612"/>
+      <c r="F214" s="612"/>
+      <c r="G214" s="612"/>
+      <c r="H214" s="612"/>
+      <c r="I214" s="506"/>
+      <c r="J214" s="506"/>
+      <c r="K214" s="506"/>
+      <c r="L214" s="506"/>
+      <c r="M214" s="508"/>
+      <c r="N214" s="508"/>
+      <c r="O214" s="612"/>
+      <c r="P214" s="612"/>
+      <c r="Q214" s="508"/>
+      <c r="R214" s="508"/>
+      <c r="S214" s="623"/>
+      <c r="T214" s="616"/>
+      <c r="U214" s="508"/>
+      <c r="V214" s="476"/>
+      <c r="W214" s="207"/>
+      <c r="X214" s="207"/>
+      <c r="Y214" s="481"/>
+    </row>
+    <row r="215" spans="1:25" ht="309" customHeight="1">
+      <c r="A215" s="603" t="s">
+        <v>274</v>
+      </c>
+      <c r="B215" s="605" t="s">
+        <v>131</v>
+      </c>
+      <c r="C215" s="607" t="s">
+        <v>132</v>
+      </c>
+      <c r="D215" s="609" t="s">
+        <v>588</v>
+      </c>
+      <c r="E215" s="611" t="s">
+        <v>589</v>
+      </c>
+      <c r="F215" s="611" t="s">
+        <v>590</v>
+      </c>
+      <c r="G215" s="611" t="s">
+        <v>591</v>
+      </c>
+      <c r="H215" s="611" t="s">
+        <v>592</v>
+      </c>
+      <c r="I215" s="505">
+        <f>J215+K215</f>
+        <v>59.1</v>
+      </c>
+      <c r="J215" s="505">
+        <v>29.6</v>
+      </c>
+      <c r="K215" s="505">
+        <v>29.5</v>
+      </c>
+      <c r="L215" s="505">
+        <v>29.55</v>
+      </c>
+      <c r="M215" s="507" t="s">
         <v>3</v>
       </c>
-      <c r="N180" s="456" t="s">
+      <c r="N215" s="507" t="s">
         <v>124</v>
       </c>
-      <c r="O180" s="473" t="s">
-[...25 lines deleted...]
-      <c r="Y180" s="462"/>
+      <c r="O215" s="611" t="s">
+        <v>651</v>
+      </c>
+      <c r="P215" s="611" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q215" s="507"/>
+      <c r="R215" s="507"/>
+      <c r="S215" s="622"/>
+      <c r="T215" s="615"/>
+      <c r="U215" s="613"/>
+      <c r="V215" s="477" t="s">
+        <v>688</v>
+      </c>
+      <c r="W215" s="203"/>
+      <c r="X215" s="203"/>
+      <c r="Y215" s="480"/>
     </row>
-    <row r="181" spans="1:25" ht="199.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y181" s="463"/>
+    <row r="216" spans="1:25" ht="331.5" customHeight="1">
+      <c r="A216" s="604"/>
+      <c r="B216" s="606"/>
+      <c r="C216" s="608"/>
+      <c r="D216" s="610"/>
+      <c r="E216" s="612"/>
+      <c r="F216" s="612"/>
+      <c r="G216" s="612"/>
+      <c r="H216" s="612"/>
+      <c r="I216" s="506"/>
+      <c r="J216" s="506"/>
+      <c r="K216" s="506"/>
+      <c r="L216" s="506"/>
+      <c r="M216" s="508"/>
+      <c r="N216" s="508"/>
+      <c r="O216" s="612"/>
+      <c r="P216" s="612"/>
+      <c r="Q216" s="508"/>
+      <c r="R216" s="508"/>
+      <c r="S216" s="623"/>
+      <c r="T216" s="616"/>
+      <c r="U216" s="508"/>
+      <c r="V216" s="478"/>
+      <c r="W216" s="207"/>
+      <c r="X216" s="207"/>
+      <c r="Y216" s="481"/>
     </row>
-    <row r="182" spans="1:25" ht="187.5" customHeight="1">
-[...37 lines deleted...]
-      <c r="M182" s="456" t="s">
+    <row r="217" spans="1:25" ht="341.25" customHeight="1">
+      <c r="A217" s="62">
+        <v>21</v>
+      </c>
+      <c r="B217" s="63" t="s">
+        <v>107</v>
+      </c>
+      <c r="C217" s="64">
+        <v>52</v>
+      </c>
+      <c r="D217" s="179" t="s">
+        <v>562</v>
+      </c>
+      <c r="E217" s="344" t="s">
+        <v>814</v>
+      </c>
+      <c r="F217" s="344" t="s">
+        <v>815</v>
+      </c>
+      <c r="G217" s="185" t="s">
+        <v>593</v>
+      </c>
+      <c r="H217" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="I217" s="105">
+        <f>J217+K217</f>
+        <v>36.200000000000003</v>
+      </c>
+      <c r="J217" s="105">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="K217" s="105">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="L217" s="105">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="M217" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="N182" s="456" t="s">
+      <c r="N217" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="O182" s="473" t="s">
-[...17 lines deleted...]
-      <c r="Y182" s="462"/>
+      <c r="O217" s="185" t="s">
+        <v>650</v>
+      </c>
+      <c r="P217" s="155" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q217" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R217" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S217" s="58">
+        <v>41750</v>
+      </c>
+      <c r="T217" s="412" t="s">
+        <v>983</v>
+      </c>
+      <c r="U217" s="52">
+        <v>46893</v>
+      </c>
+      <c r="V217" s="284" t="s">
+        <v>816</v>
+      </c>
+      <c r="W217" s="145"/>
+      <c r="X217" s="145"/>
+      <c r="Y217" s="20"/>
     </row>
-    <row r="183" spans="1:25" ht="266.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y183" s="463"/>
+    <row r="218" spans="1:25" ht="382.5" customHeight="1">
+      <c r="A218" s="327" t="s">
+        <v>274</v>
+      </c>
+      <c r="B218" s="227" t="s">
+        <v>108</v>
+      </c>
+      <c r="C218" s="228">
+        <v>53</v>
+      </c>
+      <c r="D218" s="320" t="s">
+        <v>594</v>
+      </c>
+      <c r="E218" s="230" t="s">
+        <v>597</v>
+      </c>
+      <c r="F218" s="230" t="s">
+        <v>598</v>
+      </c>
+      <c r="G218" s="230" t="s">
+        <v>599</v>
+      </c>
+      <c r="H218" s="230" t="s">
+        <v>600</v>
+      </c>
+      <c r="I218" s="326">
+        <f>J218+K218</f>
+        <v>46.599999999999994</v>
+      </c>
+      <c r="J218" s="232">
+        <v>22.9</v>
+      </c>
+      <c r="K218" s="232">
+        <v>23.7</v>
+      </c>
+      <c r="L218" s="232">
+        <v>23.3</v>
+      </c>
+      <c r="M218" s="231" t="s">
+        <v>3</v>
+      </c>
+      <c r="N218" s="231" t="s">
+        <v>124</v>
+      </c>
+      <c r="O218" s="230" t="s">
+        <v>654</v>
+      </c>
+      <c r="P218" s="230" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q218" s="231"/>
+      <c r="R218" s="231"/>
+      <c r="S218" s="233"/>
+      <c r="T218" s="234"/>
+      <c r="U218" s="233"/>
+      <c r="V218" s="286" t="s">
+        <v>791</v>
+      </c>
+      <c r="W218" s="233"/>
+      <c r="X218" s="233"/>
+      <c r="Y218" s="236"/>
     </row>
-    <row r="184" spans="1:25" ht="323.25" customHeight="1">
-[...37 lines deleted...]
-      <c r="M184" s="456" t="s">
+    <row r="219" spans="1:25" ht="386.25" customHeight="1">
+      <c r="A219" s="319" t="s">
+        <v>274</v>
+      </c>
+      <c r="B219" s="227" t="s">
+        <v>134</v>
+      </c>
+      <c r="C219" s="228" t="s">
+        <v>133</v>
+      </c>
+      <c r="D219" s="320" t="s">
+        <v>594</v>
+      </c>
+      <c r="E219" s="230" t="s">
+        <v>597</v>
+      </c>
+      <c r="F219" s="230" t="s">
+        <v>598</v>
+      </c>
+      <c r="G219" s="230" t="s">
+        <v>599</v>
+      </c>
+      <c r="H219" s="230" t="s">
+        <v>600</v>
+      </c>
+      <c r="I219" s="317">
+        <f>J219+K219</f>
+        <v>46.599999999999994</v>
+      </c>
+      <c r="J219" s="232">
+        <v>22.9</v>
+      </c>
+      <c r="K219" s="232">
+        <v>23.7</v>
+      </c>
+      <c r="L219" s="232">
+        <v>23.3</v>
+      </c>
+      <c r="M219" s="231" t="s">
         <v>3</v>
       </c>
-      <c r="N184" s="456" t="s">
+      <c r="N219" s="231" t="s">
         <v>124</v>
       </c>
-      <c r="O184" s="473" t="s">
-[...1876 lines deleted...]
-      <c r="X219" s="147"/>
+      <c r="O219" s="230" t="s">
+        <v>654</v>
+      </c>
+      <c r="P219" s="230" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q219" s="121"/>
+      <c r="R219" s="121"/>
+      <c r="S219" s="52"/>
+      <c r="T219" s="119"/>
+      <c r="U219" s="52"/>
+      <c r="V219" s="286" t="s">
+        <v>792</v>
+      </c>
+      <c r="W219" s="145"/>
+      <c r="X219" s="145"/>
       <c r="Y219" s="20"/>
     </row>
-    <row r="220" spans="1:25" ht="257.25" customHeight="1">
-      <c r="A220" s="69">
+    <row r="220" spans="1:25" s="165" customFormat="1" ht="273" customHeight="1">
+      <c r="A220" s="603" t="s">
+        <v>274</v>
+      </c>
+      <c r="B220" s="605" t="s">
+        <v>109</v>
+      </c>
+      <c r="C220" s="607">
+        <v>63</v>
+      </c>
+      <c r="D220" s="609" t="s">
+        <v>289</v>
+      </c>
+      <c r="E220" s="611" t="s">
+        <v>394</v>
+      </c>
+      <c r="F220" s="611" t="s">
+        <v>395</v>
+      </c>
+      <c r="G220" s="611" t="s">
+        <v>290</v>
+      </c>
+      <c r="H220" s="507" t="s">
+        <v>17</v>
+      </c>
+      <c r="I220" s="505">
+        <f>J220+K220</f>
+        <v>42.599999999999994</v>
+      </c>
+      <c r="J220" s="505">
+        <v>21.2</v>
+      </c>
+      <c r="K220" s="505">
+        <v>21.4</v>
+      </c>
+      <c r="L220" s="505">
+        <v>21.3</v>
+      </c>
+      <c r="M220" s="507" t="s">
+        <v>3</v>
+      </c>
+      <c r="N220" s="507" t="s">
+        <v>124</v>
+      </c>
+      <c r="O220" s="611" t="s">
+        <v>651</v>
+      </c>
+      <c r="P220" s="611" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q220" s="507"/>
+      <c r="R220" s="507"/>
+      <c r="S220" s="613"/>
+      <c r="T220" s="615"/>
+      <c r="U220" s="613"/>
+      <c r="V220" s="477" t="s">
+        <v>368</v>
+      </c>
+      <c r="W220" s="203"/>
+      <c r="X220" s="203"/>
+      <c r="Y220" s="480"/>
+    </row>
+    <row r="221" spans="1:25" s="165" customFormat="1" ht="194.25" customHeight="1">
+      <c r="A221" s="604"/>
+      <c r="B221" s="606"/>
+      <c r="C221" s="608"/>
+      <c r="D221" s="610"/>
+      <c r="E221" s="612"/>
+      <c r="F221" s="612"/>
+      <c r="G221" s="612"/>
+      <c r="H221" s="508"/>
+      <c r="I221" s="506"/>
+      <c r="J221" s="506"/>
+      <c r="K221" s="506"/>
+      <c r="L221" s="506"/>
+      <c r="M221" s="508"/>
+      <c r="N221" s="508"/>
+      <c r="O221" s="612"/>
+      <c r="P221" s="612"/>
+      <c r="Q221" s="508"/>
+      <c r="R221" s="508"/>
+      <c r="S221" s="614"/>
+      <c r="T221" s="616"/>
+      <c r="U221" s="508"/>
+      <c r="V221" s="478"/>
+      <c r="W221" s="207"/>
+      <c r="X221" s="207"/>
+      <c r="Y221" s="481"/>
+    </row>
+    <row r="222" spans="1:25" ht="266.25" customHeight="1">
+      <c r="A222" s="62">
+        <v>22</v>
+      </c>
+      <c r="B222" s="40" t="s">
+        <v>110</v>
+      </c>
+      <c r="C222" s="55">
+        <v>65</v>
+      </c>
+      <c r="D222" s="147" t="s">
+        <v>286</v>
+      </c>
+      <c r="E222" s="187" t="s">
+        <v>601</v>
+      </c>
+      <c r="F222" s="187" t="s">
+        <v>602</v>
+      </c>
+      <c r="G222" s="187" t="s">
+        <v>603</v>
+      </c>
+      <c r="H222" s="187" t="s">
+        <v>604</v>
+      </c>
+      <c r="I222" s="105">
+        <f>J222+K222</f>
+        <v>22.4</v>
+      </c>
+      <c r="J222" s="108">
+        <v>11.1</v>
+      </c>
+      <c r="K222" s="108">
+        <v>11.3</v>
+      </c>
+      <c r="L222" s="108">
+        <v>11.2</v>
+      </c>
+      <c r="M222" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="N222" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="O222" s="187" t="s">
+        <v>653</v>
+      </c>
+      <c r="P222" s="39" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q222" s="414" t="s">
+        <v>992</v>
+      </c>
+      <c r="R222" s="116" t="s">
+        <v>272</v>
+      </c>
+      <c r="S222" s="52">
+        <v>43276</v>
+      </c>
+      <c r="T222" s="353" t="s">
+        <v>952</v>
+      </c>
+      <c r="U222" s="52">
+        <v>46922</v>
+      </c>
+      <c r="V222" s="284" t="s">
+        <v>842</v>
+      </c>
+      <c r="W222" s="145"/>
+      <c r="X222" s="145"/>
+      <c r="Y222" s="20"/>
+    </row>
+    <row r="223" spans="1:25" ht="257.25" customHeight="1">
+      <c r="A223" s="68">
         <v>23</v>
       </c>
-      <c r="B220" s="40" t="s">
+      <c r="B223" s="40" t="s">
+        <v>150</v>
+      </c>
+      <c r="C223" s="55" t="s">
         <v>151</v>
       </c>
-      <c r="C220" s="56" t="s">
-[...18 lines deleted...]
-        <f>J220+K220</f>
+      <c r="D223" s="188" t="s">
+        <v>286</v>
+      </c>
+      <c r="E223" s="187" t="s">
+        <v>601</v>
+      </c>
+      <c r="F223" s="187" t="s">
+        <v>602</v>
+      </c>
+      <c r="G223" s="187" t="s">
+        <v>603</v>
+      </c>
+      <c r="H223" s="187" t="s">
+        <v>604</v>
+      </c>
+      <c r="I223" s="105">
+        <f>J223+K223</f>
         <v>22.4</v>
       </c>
-      <c r="J220" s="110">
+      <c r="J223" s="108">
         <v>11.1</v>
       </c>
-      <c r="K220" s="110">
+      <c r="K223" s="108">
         <v>11.3</v>
       </c>
-      <c r="L220" s="110">
+      <c r="L223" s="108">
         <v>11.2</v>
       </c>
-      <c r="M220" s="52" t="s">
+      <c r="M223" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N220" s="52" t="s">
+      <c r="N223" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O220" s="191" t="s">
-[...11 lines deleted...]
-      <c r="S220" s="53">
+      <c r="O223" s="187" t="s">
+        <v>653</v>
+      </c>
+      <c r="P223" s="39" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q223" s="414" t="s">
+        <v>993</v>
+      </c>
+      <c r="R223" s="126" t="s">
+        <v>276</v>
+      </c>
+      <c r="S223" s="52">
         <v>42954</v>
       </c>
-      <c r="T220" s="363" t="s">
-[...2 lines deleted...]
-      <c r="U220" s="53">
+      <c r="T223" s="353" t="s">
+        <v>952</v>
+      </c>
+      <c r="U223" s="52">
         <v>46922</v>
       </c>
-      <c r="V220" s="288" t="s">
-[...4 lines deleted...]
-      <c r="Y220" s="20"/>
+      <c r="V223" s="284" t="s">
+        <v>843</v>
+      </c>
+      <c r="W223" s="145"/>
+      <c r="X223" s="145"/>
+      <c r="Y223" s="20"/>
     </row>
-    <row r="221" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A221" s="557">
+    <row r="224" spans="1:25" ht="409.6" customHeight="1">
+      <c r="A224" s="634">
         <v>24</v>
       </c>
-      <c r="B221" s="581" t="s">
+      <c r="B224" s="624" t="s">
         <v>143</v>
       </c>
-      <c r="C221" s="582">
+      <c r="C224" s="625">
         <v>72</v>
       </c>
-      <c r="D221" s="567" t="s">
-[...5 lines deleted...]
-      <c r="F221" s="488" t="s">
+      <c r="D224" s="635" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="624" t="s">
+        <v>892</v>
+      </c>
+      <c r="F224" s="499" t="s">
         <v>17</v>
       </c>
-      <c r="G221" s="543" t="s">
-[...2 lines deleted...]
-      <c r="H221" s="488" t="s">
+      <c r="G224" s="631" t="s">
+        <v>606</v>
+      </c>
+      <c r="H224" s="499" t="s">
         <v>17</v>
       </c>
-      <c r="I221" s="483">
+      <c r="I224" s="485">
         <v>56.2</v>
       </c>
-      <c r="J221" s="483" t="s">
+      <c r="J224" s="485" t="s">
         <v>17</v>
       </c>
-      <c r="K221" s="483" t="s">
+      <c r="K224" s="485" t="s">
         <v>17</v>
       </c>
-      <c r="L221" s="574">
+      <c r="L224" s="633">
         <v>56.2</v>
       </c>
-      <c r="M221" s="488" t="s">
-[...2 lines deleted...]
-      <c r="N221" s="488" t="s">
+      <c r="M224" s="499" t="s">
+        <v>159</v>
+      </c>
+      <c r="N224" s="499" t="s">
         <v>124</v>
       </c>
-      <c r="O221" s="543" t="s">
-[...11 lines deleted...]
-      <c r="S221" s="572">
+      <c r="O224" s="631" t="s">
+        <v>653</v>
+      </c>
+      <c r="P224" s="632" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q224" s="499" t="s">
+        <v>275</v>
+      </c>
+      <c r="R224" s="499" t="s">
+        <v>241</v>
+      </c>
+      <c r="S224" s="630">
         <v>40022</v>
       </c>
-      <c r="T221" s="543" t="s">
-[...2 lines deleted...]
-      <c r="U221" s="572">
+      <c r="T224" s="631" t="s">
+        <v>984</v>
+      </c>
+      <c r="U224" s="630">
         <v>47026</v>
       </c>
-      <c r="V221" s="464" t="s">
-[...4 lines deleted...]
-      <c r="Y221" s="462"/>
+      <c r="V224" s="461" t="s">
+        <v>893</v>
+      </c>
+      <c r="W224" s="133"/>
+      <c r="X224" s="133"/>
+      <c r="Y224" s="465"/>
     </row>
-    <row r="222" spans="1:25" ht="409.6" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y222" s="476"/>
+    <row r="225" spans="1:25" ht="409.6" customHeight="1">
+      <c r="A225" s="634"/>
+      <c r="B225" s="624"/>
+      <c r="C225" s="625"/>
+      <c r="D225" s="635"/>
+      <c r="E225" s="624"/>
+      <c r="F225" s="499"/>
+      <c r="G225" s="631"/>
+      <c r="H225" s="499"/>
+      <c r="I225" s="510"/>
+      <c r="J225" s="510"/>
+      <c r="K225" s="510"/>
+      <c r="L225" s="633"/>
+      <c r="M225" s="499"/>
+      <c r="N225" s="499"/>
+      <c r="O225" s="631"/>
+      <c r="P225" s="632"/>
+      <c r="Q225" s="499"/>
+      <c r="R225" s="499"/>
+      <c r="S225" s="630"/>
+      <c r="T225" s="631"/>
+      <c r="U225" s="630"/>
+      <c r="V225" s="479"/>
+      <c r="W225" s="144"/>
+      <c r="X225" s="144"/>
+      <c r="Y225" s="473"/>
     </row>
-    <row r="223" spans="1:25" ht="133.5" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y223" s="463"/>
+    <row r="226" spans="1:25" ht="133.5" customHeight="1">
+      <c r="A226" s="634"/>
+      <c r="B226" s="624"/>
+      <c r="C226" s="625"/>
+      <c r="D226" s="635"/>
+      <c r="E226" s="626"/>
+      <c r="F226" s="499"/>
+      <c r="G226" s="631"/>
+      <c r="H226" s="499"/>
+      <c r="I226" s="486"/>
+      <c r="J226" s="486"/>
+      <c r="K226" s="486"/>
+      <c r="L226" s="633"/>
+      <c r="M226" s="499"/>
+      <c r="N226" s="499"/>
+      <c r="O226" s="631"/>
+      <c r="P226" s="632"/>
+      <c r="Q226" s="499"/>
+      <c r="R226" s="499"/>
+      <c r="S226" s="630"/>
+      <c r="T226" s="631"/>
+      <c r="U226" s="499"/>
+      <c r="V226" s="462"/>
+      <c r="W226" s="132"/>
+      <c r="X226" s="132"/>
+      <c r="Y226" s="466"/>
     </row>
-    <row r="224" spans="1:25" ht="409.5">
-      <c r="A224" s="93">
+    <row r="227" spans="1:25" ht="409.5">
+      <c r="A227" s="91">
         <v>25</v>
       </c>
-      <c r="B224" s="40" t="s">
+      <c r="B227" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="C224" s="56">
+      <c r="C227" s="55">
         <v>73</v>
       </c>
-      <c r="D224" s="9" t="s">
-[...15 lines deleted...]
-        <f t="shared" ref="I224:I233" si="4">J224+K224</f>
+      <c r="D227" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="E227" s="187" t="s">
+        <v>607</v>
+      </c>
+      <c r="F227" s="187" t="s">
+        <v>608</v>
+      </c>
+      <c r="G227" s="187" t="s">
+        <v>609</v>
+      </c>
+      <c r="H227" s="187" t="s">
+        <v>610</v>
+      </c>
+      <c r="I227" s="105">
+        <f t="shared" ref="I227:I236" si="4">J227+K227</f>
         <v>45.1</v>
       </c>
-      <c r="J224" s="110">
+      <c r="J227" s="108">
         <v>22.6</v>
       </c>
-      <c r="K224" s="110">
+      <c r="K227" s="108">
         <v>22.5</v>
       </c>
-      <c r="L224" s="110">
+      <c r="L227" s="108">
         <v>22.55</v>
       </c>
-      <c r="M224" s="52" t="s">
+      <c r="M227" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N224" s="52" t="s">
+      <c r="N227" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O224" s="191" t="s">
-[...11 lines deleted...]
-      <c r="S224" s="53">
+      <c r="O227" s="187" t="s">
+        <v>653</v>
+      </c>
+      <c r="P227" s="39" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q227" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R227" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S227" s="52">
         <v>40576</v>
       </c>
-      <c r="T224" s="121" t="s">
-[...2 lines deleted...]
-      <c r="U224" s="53">
+      <c r="T227" s="119" t="s">
+        <v>972</v>
+      </c>
+      <c r="U227" s="52">
         <v>47008</v>
       </c>
-      <c r="V224" s="288" t="s">
-[...4 lines deleted...]
-      <c r="Y224" s="20"/>
+      <c r="V227" s="284" t="s">
+        <v>712</v>
+      </c>
+      <c r="W227" s="145"/>
+      <c r="X227" s="145"/>
+      <c r="Y227" s="20"/>
     </row>
-    <row r="225" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A225" s="69">
+    <row r="228" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A228" s="68">
         <v>26</v>
       </c>
-      <c r="B225" s="40" t="s">
+      <c r="B228" s="40" t="s">
         <v>135</v>
       </c>
-      <c r="C225" s="56" t="s">
+      <c r="C228" s="55" t="s">
         <v>137</v>
       </c>
-      <c r="D225" s="9" t="s">
-[...14 lines deleted...]
-      <c r="I225" s="107">
+      <c r="D228" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="E228" s="187" t="s">
+        <v>607</v>
+      </c>
+      <c r="F228" s="187" t="s">
+        <v>608</v>
+      </c>
+      <c r="G228" s="187" t="s">
+        <v>609</v>
+      </c>
+      <c r="H228" s="187" t="s">
+        <v>610</v>
+      </c>
+      <c r="I228" s="105">
         <f t="shared" si="4"/>
         <v>45.1</v>
       </c>
-      <c r="J225" s="110">
+      <c r="J228" s="108">
         <v>22.6</v>
       </c>
-      <c r="K225" s="110">
+      <c r="K228" s="108">
         <v>22.5</v>
       </c>
-      <c r="L225" s="110">
+      <c r="L228" s="108">
         <v>22.55</v>
       </c>
-      <c r="M225" s="52" t="s">
+      <c r="M228" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N225" s="52" t="s">
+      <c r="N228" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O225" s="191" t="s">
-[...11 lines deleted...]
-      <c r="S225" s="53">
+      <c r="O228" s="187" t="s">
+        <v>653</v>
+      </c>
+      <c r="P228" s="39" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q228" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R228" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="S228" s="52">
         <v>40618</v>
       </c>
-      <c r="T225" s="121" t="s">
-[...2 lines deleted...]
-      <c r="U225" s="53">
+      <c r="T228" s="119" t="s">
+        <v>963</v>
+      </c>
+      <c r="U228" s="52">
         <v>47008</v>
       </c>
-      <c r="V225" s="288" t="s">
-[...4 lines deleted...]
-      <c r="Y225" s="20"/>
+      <c r="V228" s="284" t="s">
+        <v>712</v>
+      </c>
+      <c r="W228" s="145"/>
+      <c r="X228" s="145"/>
+      <c r="Y228" s="20"/>
     </row>
-    <row r="226" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A226" s="63">
+    <row r="229" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A229" s="62">
         <v>27</v>
       </c>
-      <c r="B226" s="40" t="s">
+      <c r="B229" s="40" t="s">
         <v>136</v>
       </c>
-      <c r="C226" s="56" t="s">
+      <c r="C229" s="55" t="s">
         <v>138</v>
       </c>
-      <c r="D226" s="9" t="s">
-[...14 lines deleted...]
-      <c r="I226" s="107">
+      <c r="D229" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="E229" s="187" t="s">
+        <v>607</v>
+      </c>
+      <c r="F229" s="187" t="s">
+        <v>608</v>
+      </c>
+      <c r="G229" s="187" t="s">
+        <v>609</v>
+      </c>
+      <c r="H229" s="187" t="s">
+        <v>610</v>
+      </c>
+      <c r="I229" s="105">
         <f t="shared" si="4"/>
         <v>45.1</v>
       </c>
-      <c r="J226" s="110">
+      <c r="J229" s="108">
         <v>22.6</v>
       </c>
-      <c r="K226" s="110">
+      <c r="K229" s="108">
         <v>22.5</v>
       </c>
-      <c r="L226" s="110">
+      <c r="L229" s="108">
         <v>22.55</v>
       </c>
-      <c r="M226" s="52" t="s">
+      <c r="M229" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N226" s="52" t="s">
+      <c r="N229" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O226" s="191" t="s">
-[...11 lines deleted...]
-      <c r="S226" s="53">
+      <c r="O229" s="187" t="s">
+        <v>654</v>
+      </c>
+      <c r="P229" s="39" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q229" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R229" s="110" t="s">
+        <v>271</v>
+      </c>
+      <c r="S229" s="52">
         <v>45133</v>
       </c>
-      <c r="T226" s="121" t="s">
-[...2 lines deleted...]
-      <c r="U226" s="59">
+      <c r="T229" s="119" t="s">
+        <v>972</v>
+      </c>
+      <c r="U229" s="58">
         <v>47008</v>
       </c>
-      <c r="V226" s="289" t="s">
-[...4 lines deleted...]
-      <c r="Y226" s="20"/>
+      <c r="V229" s="285" t="s">
+        <v>712</v>
+      </c>
+      <c r="W229" s="133"/>
+      <c r="X229" s="133"/>
+      <c r="Y229" s="20"/>
     </row>
-    <row r="227" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A227" s="63">
+    <row r="230" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A230" s="62">
         <v>28</v>
       </c>
-      <c r="B227" s="64" t="s">
+      <c r="B230" s="63" t="s">
         <v>139</v>
       </c>
-      <c r="C227" s="65">
+      <c r="C230" s="64">
         <v>74</v>
       </c>
-      <c r="D227" s="15" t="s">
-[...11 lines deleted...]
-      <c r="H227" s="98" t="s">
+      <c r="D230" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="E230" s="324" t="s">
+        <v>785</v>
+      </c>
+      <c r="F230" s="324" t="s">
+        <v>786</v>
+      </c>
+      <c r="G230" s="185" t="s">
+        <v>611</v>
+      </c>
+      <c r="H230" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I227" s="107">
+      <c r="I230" s="105">
         <f t="shared" si="4"/>
         <v>38</v>
       </c>
-      <c r="J227" s="107">
+      <c r="J230" s="105">
         <v>19</v>
       </c>
-      <c r="K227" s="107">
+      <c r="K230" s="105">
         <v>19</v>
       </c>
-      <c r="L227" s="107">
+      <c r="L230" s="105">
         <v>19</v>
       </c>
-      <c r="M227" s="62" t="s">
+      <c r="M230" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="N227" s="62" t="s">
+      <c r="N230" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="O227" s="189" t="s">
-[...11 lines deleted...]
-      <c r="S227" s="53">
+      <c r="O230" s="185" t="s">
+        <v>654</v>
+      </c>
+      <c r="P230" s="155" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q230" s="121" t="s">
+        <v>275</v>
+      </c>
+      <c r="R230" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="S230" s="52">
         <v>42762</v>
       </c>
-      <c r="T227" s="32" t="s">
-[...2 lines deleted...]
-      <c r="U227" s="59">
+      <c r="T230" s="32" t="s">
+        <v>985</v>
+      </c>
+      <c r="U230" s="58">
         <v>46397</v>
       </c>
-      <c r="V227" s="329" t="s">
-[...4 lines deleted...]
-      <c r="Y227" s="20"/>
+      <c r="V230" s="323" t="s">
+        <v>781</v>
+      </c>
+      <c r="W230" s="133"/>
+      <c r="X230" s="133"/>
+      <c r="Y230" s="20"/>
     </row>
-    <row r="228" spans="1:25" ht="279" customHeight="1">
-      <c r="A228" s="373">
+    <row r="231" spans="1:25" ht="279" customHeight="1">
+      <c r="A231" s="363">
         <v>29</v>
       </c>
-      <c r="B228" s="371" t="s">
-[...2 lines deleted...]
-      <c r="C228" s="368">
+      <c r="B231" s="361" t="s">
+        <v>845</v>
+      </c>
+      <c r="C231" s="358">
         <v>84</v>
       </c>
-      <c r="D228" s="15" t="s">
-[...11 lines deleted...]
-      <c r="H228" s="367" t="s">
+      <c r="D231" s="15" t="s">
+        <v>846</v>
+      </c>
+      <c r="E231" s="359" t="s">
+        <v>849</v>
+      </c>
+      <c r="F231" s="359" t="s">
+        <v>847</v>
+      </c>
+      <c r="G231" s="359" t="s">
+        <v>848</v>
+      </c>
+      <c r="H231" s="357" t="s">
         <v>17</v>
       </c>
-      <c r="I228" s="367">
+      <c r="I231" s="357">
         <f t="shared" si="4"/>
         <v>21.200000000000003</v>
       </c>
-      <c r="J228" s="367">
+      <c r="J231" s="357">
         <v>10.65</v>
       </c>
-      <c r="K228" s="367">
+      <c r="K231" s="357">
         <v>10.55</v>
       </c>
-      <c r="L228" s="367">
-        <f>I228/2</f>
+      <c r="L231" s="357">
+        <f>I231/2</f>
         <v>10.600000000000001</v>
       </c>
-      <c r="M228" s="366" t="s">
+      <c r="M231" s="356" t="s">
         <v>3</v>
       </c>
-      <c r="N228" s="366" t="s">
+      <c r="N231" s="356" t="s">
         <v>124</v>
       </c>
-      <c r="O228" s="369" t="s">
-[...17 lines deleted...]
-      <c r="Y228" s="20"/>
+      <c r="O231" s="359" t="s">
+        <v>850</v>
+      </c>
+      <c r="P231" s="362" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q231" s="356"/>
+      <c r="R231" s="356"/>
+      <c r="S231" s="365"/>
+      <c r="T231" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="U231" s="360"/>
+      <c r="V231" s="355" t="s">
+        <v>851</v>
+      </c>
+      <c r="W231" s="360"/>
+      <c r="X231" s="360"/>
+      <c r="Y231" s="20"/>
     </row>
-    <row r="229" spans="1:25" ht="180.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B229" s="335" t="s">
+    <row r="232" spans="1:25" ht="180.75" customHeight="1">
+      <c r="A232" s="328" t="s">
+        <v>274</v>
+      </c>
+      <c r="B232" s="329" t="s">
         <v>112</v>
       </c>
-      <c r="C229" s="336">
+      <c r="C232" s="330">
         <v>86</v>
       </c>
-      <c r="D229" s="337" t="s">
-[...14 lines deleted...]
-      <c r="I229" s="339">
+      <c r="D232" s="331" t="s">
+        <v>417</v>
+      </c>
+      <c r="E232" s="332" t="s">
+        <v>612</v>
+      </c>
+      <c r="F232" s="332" t="s">
+        <v>613</v>
+      </c>
+      <c r="G232" s="332" t="s">
+        <v>614</v>
+      </c>
+      <c r="H232" s="332" t="s">
+        <v>615</v>
+      </c>
+      <c r="I232" s="333">
         <f t="shared" si="4"/>
         <v>18.5</v>
       </c>
-      <c r="J229" s="339">
+      <c r="J232" s="333">
         <v>9.9</v>
       </c>
-      <c r="K229" s="339">
+      <c r="K232" s="333">
         <v>8.6</v>
       </c>
-      <c r="L229" s="339">
+      <c r="L232" s="333">
         <v>9.25</v>
       </c>
-      <c r="M229" s="340" t="s">
+      <c r="M232" s="334" t="s">
         <v>3</v>
       </c>
-      <c r="N229" s="340" t="s">
+      <c r="N232" s="334" t="s">
         <v>124</v>
       </c>
-      <c r="O229" s="338" t="s">
-[...15 lines deleted...]
-      <c r="Y229" s="346"/>
+      <c r="O232" s="332" t="s">
+        <v>653</v>
+      </c>
+      <c r="P232" s="332" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q232" s="335"/>
+      <c r="R232" s="335"/>
+      <c r="S232" s="336"/>
+      <c r="T232" s="337"/>
+      <c r="U232" s="338"/>
+      <c r="V232" s="339" t="s">
+        <v>793</v>
+      </c>
+      <c r="W232" s="338"/>
+      <c r="X232" s="338"/>
+      <c r="Y232" s="340"/>
     </row>
-    <row r="230" spans="1:25" ht="409.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B230" s="433" t="s">
+    <row r="233" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A233" s="328" t="s">
+        <v>274</v>
+      </c>
+      <c r="B233" s="417" t="s">
         <v>113</v>
       </c>
-      <c r="C230" s="434">
+      <c r="C233" s="418">
         <v>87</v>
       </c>
-      <c r="D230" s="435" t="s">
-[...14 lines deleted...]
-      <c r="I230" s="339">
+      <c r="D233" s="419" t="s">
+        <v>287</v>
+      </c>
+      <c r="E233" s="420" t="s">
+        <v>802</v>
+      </c>
+      <c r="F233" s="420" t="s">
+        <v>803</v>
+      </c>
+      <c r="G233" s="420" t="s">
+        <v>616</v>
+      </c>
+      <c r="H233" s="332" t="s">
+        <v>617</v>
+      </c>
+      <c r="I233" s="333">
         <f t="shared" si="4"/>
         <v>41.4</v>
       </c>
-      <c r="J230" s="339">
+      <c r="J233" s="333">
         <v>20.7</v>
       </c>
-      <c r="K230" s="339">
+      <c r="K233" s="333">
         <v>20.7</v>
       </c>
-      <c r="L230" s="437">
+      <c r="L233" s="421">
         <v>20.7</v>
       </c>
-      <c r="M230" s="341" t="s">
+      <c r="M233" s="335" t="s">
         <v>3</v>
       </c>
-      <c r="N230" s="341" t="s">
+      <c r="N233" s="335" t="s">
         <v>124</v>
       </c>
-      <c r="O230" s="436" t="s">
-[...15 lines deleted...]
-      <c r="Y230" s="346"/>
+      <c r="O233" s="420" t="s">
+        <v>653</v>
+      </c>
+      <c r="P233" s="420" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q233" s="335"/>
+      <c r="R233" s="335"/>
+      <c r="S233" s="336"/>
+      <c r="T233" s="337"/>
+      <c r="U233" s="336"/>
+      <c r="V233" s="422" t="s">
+        <v>998</v>
+      </c>
+      <c r="W233" s="336"/>
+      <c r="X233" s="336"/>
+      <c r="Y233" s="340"/>
     </row>
-    <row r="231" spans="1:25" ht="313.5" customHeight="1">
-      <c r="A231" s="68">
+    <row r="234" spans="1:25" ht="313.5" customHeight="1">
+      <c r="A234" s="67">
         <v>30</v>
       </c>
-      <c r="B231" s="40" t="s">
+      <c r="B234" s="40" t="s">
         <v>141</v>
       </c>
-      <c r="C231" s="56">
+      <c r="C234" s="55">
         <v>90</v>
       </c>
-      <c r="D231" s="57" t="s">
-[...14 lines deleted...]
-      <c r="I231" s="107">
+      <c r="D234" s="56" t="s">
+        <v>166</v>
+      </c>
+      <c r="E234" s="187" t="s">
+        <v>618</v>
+      </c>
+      <c r="F234" s="208" t="s">
+        <v>692</v>
+      </c>
+      <c r="G234" s="187" t="s">
+        <v>619</v>
+      </c>
+      <c r="H234" s="185" t="s">
+        <v>620</v>
+      </c>
+      <c r="I234" s="105">
         <f t="shared" si="4"/>
         <v>21.5</v>
       </c>
-      <c r="J231" s="107">
+      <c r="J234" s="105">
         <v>10.85</v>
       </c>
-      <c r="K231" s="107">
+      <c r="K234" s="105">
         <v>10.65</v>
       </c>
-      <c r="L231" s="110">
+      <c r="L234" s="108">
         <v>10.75</v>
       </c>
-      <c r="M231" s="52" t="s">
+      <c r="M234" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N231" s="52" t="s">
+      <c r="N234" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O231" s="191" t="s">
-[...11 lines deleted...]
-      <c r="S231" s="53">
+      <c r="O234" s="187" t="s">
+        <v>650</v>
+      </c>
+      <c r="P234" s="39" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q234" s="414" t="s">
+        <v>994</v>
+      </c>
+      <c r="R234" s="127" t="s">
+        <v>280</v>
+      </c>
+      <c r="S234" s="52">
         <v>42791</v>
       </c>
-      <c r="T231" s="32" t="s">
+      <c r="T234" s="32" t="s">
+        <v>952</v>
+      </c>
+      <c r="U234" s="52">
+        <v>46752</v>
+      </c>
+      <c r="V234" s="284" t="s">
+        <v>844</v>
+      </c>
+      <c r="W234" s="145"/>
+      <c r="X234" s="145"/>
+      <c r="Y234" s="20"/>
+    </row>
+    <row r="235" spans="1:25" ht="409.5" customHeight="1">
+      <c r="A235" s="363">
+        <v>31</v>
+      </c>
+      <c r="B235" s="40" t="s">
+        <v>114</v>
+      </c>
+      <c r="C235" s="364">
+        <v>91</v>
+      </c>
+      <c r="D235" s="369" t="s">
+        <v>418</v>
+      </c>
+      <c r="E235" s="366" t="s">
+        <v>787</v>
+      </c>
+      <c r="F235" s="366" t="s">
+        <v>788</v>
+      </c>
+      <c r="G235" s="366" t="s">
+        <v>621</v>
+      </c>
+      <c r="H235" s="366" t="s">
+        <v>622</v>
+      </c>
+      <c r="I235" s="357">
+        <f t="shared" ref="I235" si="5">J235+K235</f>
+        <v>51.8</v>
+      </c>
+      <c r="J235" s="368">
+        <v>26.45</v>
+      </c>
+      <c r="K235" s="368">
+        <v>25.35</v>
+      </c>
+      <c r="L235" s="368">
+        <v>25.9</v>
+      </c>
+      <c r="M235" s="356" t="s">
+        <v>3</v>
+      </c>
+      <c r="N235" s="356" t="s">
+        <v>124</v>
+      </c>
+      <c r="O235" s="366" t="s">
+        <v>653</v>
+      </c>
+      <c r="P235" s="367" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q235" s="356" t="s">
+        <v>275</v>
+      </c>
+      <c r="R235" s="356" t="s">
+        <v>241</v>
+      </c>
+      <c r="S235" s="365">
+        <v>42420</v>
+      </c>
+      <c r="T235" s="119" t="s">
         <v>986</v>
       </c>
-      <c r="U231" s="53">
-[...7 lines deleted...]
-      <c r="Y231" s="20"/>
+      <c r="U235" s="365">
+        <v>46800</v>
+      </c>
+      <c r="V235" s="284" t="s">
+        <v>789</v>
+      </c>
+      <c r="W235" s="365"/>
+      <c r="X235" s="365"/>
+      <c r="Y235" s="20"/>
     </row>
-    <row r="232" spans="1:25" ht="409.5" customHeight="1">
-[...72 lines deleted...]
-      <c r="A233" s="63">
+    <row r="236" spans="1:25" ht="263.25" customHeight="1">
+      <c r="A236" s="62">
         <v>32</v>
       </c>
-      <c r="B233" s="40" t="s">
-[...2 lines deleted...]
-      <c r="C233" s="56">
+      <c r="B236" s="40" t="s">
+        <v>852</v>
+      </c>
+      <c r="C236" s="55">
         <v>92</v>
       </c>
-      <c r="D233" s="379" t="s">
-[...11 lines deleted...]
-      <c r="H233" s="366" t="s">
+      <c r="D236" s="369" t="s">
+        <v>853</v>
+      </c>
+      <c r="E236" s="366" t="s">
+        <v>854</v>
+      </c>
+      <c r="F236" s="366" t="s">
+        <v>855</v>
+      </c>
+      <c r="G236" s="366" t="s">
+        <v>856</v>
+      </c>
+      <c r="H236" s="356" t="s">
         <v>17</v>
       </c>
-      <c r="I233" s="107">
+      <c r="I236" s="105">
         <f t="shared" si="4"/>
         <v>22.299999999999997</v>
       </c>
-      <c r="J233" s="110">
+      <c r="J236" s="108">
         <v>11.1</v>
       </c>
-      <c r="K233" s="110">
+      <c r="K236" s="108">
         <v>11.2</v>
       </c>
-      <c r="L233" s="110">
-        <f>I233/2</f>
+      <c r="L236" s="108">
+        <f>I236/2</f>
         <v>11.149999999999999</v>
       </c>
-      <c r="M233" s="52" t="s">
+      <c r="M236" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="N233" s="52" t="s">
+      <c r="N236" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O233" s="376" t="s">
-[...17 lines deleted...]
-      <c r="Y233" s="20"/>
+      <c r="O236" s="366" t="s">
+        <v>857</v>
+      </c>
+      <c r="P236" s="367" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q236" s="121"/>
+      <c r="R236" s="51"/>
+      <c r="S236" s="52"/>
+      <c r="T236" s="119" t="s">
+        <v>146</v>
+      </c>
+      <c r="U236" s="52"/>
+      <c r="V236" s="284" t="s">
+        <v>858</v>
+      </c>
+      <c r="W236" s="145"/>
+      <c r="X236" s="145"/>
+      <c r="Y236" s="20"/>
     </row>
-    <row r="234" spans="1:25" ht="19.5" customHeight="1">
-[...28 lines deleted...]
-      <c r="Y234" s="20"/>
+    <row r="237" spans="1:25" ht="19.5" customHeight="1">
+      <c r="A237" s="521" t="s">
+        <v>997</v>
+      </c>
+      <c r="B237" s="522"/>
+      <c r="C237" s="522"/>
+      <c r="D237" s="522"/>
+      <c r="E237" s="522"/>
+      <c r="F237" s="522"/>
+      <c r="G237" s="522"/>
+      <c r="H237" s="522"/>
+      <c r="I237" s="522"/>
+      <c r="J237" s="522"/>
+      <c r="K237" s="522"/>
+      <c r="L237" s="522"/>
+      <c r="M237" s="522"/>
+      <c r="N237" s="522"/>
+      <c r="O237" s="523"/>
+      <c r="P237" s="164">
+        <v>379</v>
+      </c>
+      <c r="Q237" s="12"/>
+      <c r="R237" s="12"/>
+      <c r="S237" s="12"/>
+      <c r="T237" s="119"/>
+      <c r="U237" s="149"/>
+      <c r="V237" s="192"/>
+      <c r="W237" s="149"/>
+      <c r="X237" s="149"/>
+      <c r="Y237" s="20"/>
     </row>
-    <row r="235" spans="1:25" ht="15" customHeight="1">
-[...28 lines deleted...]
-      <c r="Y235" s="20"/>
+    <row r="238" spans="1:25" ht="15" customHeight="1">
+      <c r="A238" s="521" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B238" s="522"/>
+      <c r="C238" s="522"/>
+      <c r="D238" s="522"/>
+      <c r="E238" s="522"/>
+      <c r="F238" s="522"/>
+      <c r="G238" s="522"/>
+      <c r="H238" s="522"/>
+      <c r="I238" s="522"/>
+      <c r="J238" s="522"/>
+      <c r="K238" s="522"/>
+      <c r="L238" s="522"/>
+      <c r="M238" s="522"/>
+      <c r="N238" s="522"/>
+      <c r="O238" s="523"/>
+      <c r="P238" s="164">
+        <v>1476</v>
+      </c>
+      <c r="Q238" s="25"/>
+      <c r="R238" s="25"/>
+      <c r="S238" s="25"/>
+      <c r="T238" s="25"/>
+      <c r="U238" s="12"/>
+      <c r="V238" s="10"/>
+      <c r="W238" s="12"/>
+      <c r="X238" s="12"/>
+      <c r="Y238" s="20"/>
     </row>
-    <row r="236" spans="1:25" ht="146.25" customHeight="1">
-[...26 lines deleted...]
-      <c r="Y236" s="570"/>
+    <row r="239" spans="1:25" ht="146.25" customHeight="1">
+      <c r="A239" s="627" t="s">
+        <v>180</v>
+      </c>
+      <c r="B239" s="628"/>
+      <c r="C239" s="628"/>
+      <c r="D239" s="628"/>
+      <c r="E239" s="628"/>
+      <c r="F239" s="628"/>
+      <c r="G239" s="628"/>
+      <c r="H239" s="628"/>
+      <c r="I239" s="628"/>
+      <c r="J239" s="628"/>
+      <c r="K239" s="628"/>
+      <c r="L239" s="628"/>
+      <c r="M239" s="628"/>
+      <c r="N239" s="628"/>
+      <c r="O239" s="628"/>
+      <c r="P239" s="628"/>
+      <c r="Q239" s="628"/>
+      <c r="R239" s="628"/>
+      <c r="S239" s="628"/>
+      <c r="T239" s="628"/>
+      <c r="U239" s="628"/>
+      <c r="V239" s="628"/>
+      <c r="W239" s="628"/>
+      <c r="X239" s="628"/>
+      <c r="Y239" s="628"/>
     </row>
   </sheetData>
-  <mergeCells count="1501">
-[...139 lines deleted...]
-    <mergeCell ref="J156:J158"/>
+  <mergeCells count="1576">
+    <mergeCell ref="Y34:Y35"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="M34:M35"/>
+    <mergeCell ref="N34:N35"/>
+    <mergeCell ref="O34:O35"/>
+    <mergeCell ref="P34:P35"/>
+    <mergeCell ref="Q34:Q35"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="P31:P32"/>
+    <mergeCell ref="Q31:Q32"/>
+    <mergeCell ref="R49:R50"/>
+    <mergeCell ref="S49:S50"/>
+    <mergeCell ref="T49:T50"/>
+    <mergeCell ref="U49:U50"/>
+    <mergeCell ref="R181:R182"/>
+    <mergeCell ref="S181:S182"/>
+    <mergeCell ref="T181:T182"/>
+    <mergeCell ref="U181:U182"/>
+    <mergeCell ref="Y181:Y182"/>
+    <mergeCell ref="V187:V188"/>
+    <mergeCell ref="Y177:Y178"/>
+    <mergeCell ref="U179:U180"/>
+    <mergeCell ref="Y179:Y180"/>
+    <mergeCell ref="V174:V175"/>
+    <mergeCell ref="Y174:Y175"/>
+    <mergeCell ref="Y147:Y148"/>
+    <mergeCell ref="S115:S117"/>
+    <mergeCell ref="T115:T117"/>
+    <mergeCell ref="Y159:Y161"/>
+    <mergeCell ref="V168:V169"/>
+    <mergeCell ref="V177:V178"/>
+    <mergeCell ref="U113:U114"/>
+    <mergeCell ref="R80:R81"/>
+    <mergeCell ref="S80:S81"/>
+    <mergeCell ref="T80:T81"/>
+    <mergeCell ref="U80:U81"/>
+    <mergeCell ref="Y80:Y81"/>
+    <mergeCell ref="S82:S83"/>
+    <mergeCell ref="T82:T83"/>
+    <mergeCell ref="U77:U78"/>
+    <mergeCell ref="T77:T78"/>
+    <mergeCell ref="V86:V89"/>
+    <mergeCell ref="U200:U201"/>
+    <mergeCell ref="Y200:Y201"/>
+    <mergeCell ref="Y194:Y195"/>
+    <mergeCell ref="R164:R165"/>
+    <mergeCell ref="Y136:Y137"/>
+    <mergeCell ref="S168:S169"/>
+    <mergeCell ref="A172:Y172"/>
+    <mergeCell ref="T174:T175"/>
+    <mergeCell ref="U174:U175"/>
+    <mergeCell ref="V162:V163"/>
+    <mergeCell ref="W162:W163"/>
+    <mergeCell ref="X162:X163"/>
+    <mergeCell ref="Y162:Y163"/>
+    <mergeCell ref="T162:T163"/>
+    <mergeCell ref="U162:U163"/>
+    <mergeCell ref="L159:L161"/>
+    <mergeCell ref="M159:M161"/>
+    <mergeCell ref="M138:M139"/>
+    <mergeCell ref="I156:I157"/>
+    <mergeCell ref="J156:J157"/>
+    <mergeCell ref="K156:K157"/>
+    <mergeCell ref="A200:A201"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="C200:C201"/>
+    <mergeCell ref="B159:B161"/>
+    <mergeCell ref="D159:D161"/>
+    <mergeCell ref="L166:L167"/>
+    <mergeCell ref="M166:M167"/>
+    <mergeCell ref="N166:N167"/>
+    <mergeCell ref="A166:A167"/>
+    <mergeCell ref="B166:B167"/>
+    <mergeCell ref="C166:C167"/>
+    <mergeCell ref="X19:X20"/>
+    <mergeCell ref="Y19:Y20"/>
+    <mergeCell ref="S164:S165"/>
+    <mergeCell ref="T164:T165"/>
+    <mergeCell ref="U164:U165"/>
+    <mergeCell ref="Y164:Y165"/>
+    <mergeCell ref="Y168:Y169"/>
+    <mergeCell ref="M168:M169"/>
+    <mergeCell ref="N174:N175"/>
+    <mergeCell ref="U177:U178"/>
+    <mergeCell ref="T168:T169"/>
+    <mergeCell ref="U168:U169"/>
+    <mergeCell ref="Q168:Q169"/>
+    <mergeCell ref="R168:R169"/>
+    <mergeCell ref="V166:V167"/>
+    <mergeCell ref="Y166:Y167"/>
+    <mergeCell ref="R177:R178"/>
+    <mergeCell ref="Q133:Q134"/>
+    <mergeCell ref="R133:R134"/>
+    <mergeCell ref="S133:S134"/>
+    <mergeCell ref="T133:T134"/>
+    <mergeCell ref="U133:U134"/>
+    <mergeCell ref="Y133:Y134"/>
+    <mergeCell ref="P133:P134"/>
+    <mergeCell ref="U115:U117"/>
+    <mergeCell ref="M129:M130"/>
+    <mergeCell ref="N129:N130"/>
+    <mergeCell ref="O129:O130"/>
+    <mergeCell ref="V76:V78"/>
+    <mergeCell ref="V105:V110"/>
+    <mergeCell ref="V164:V165"/>
+    <mergeCell ref="R129:R130"/>
+    <mergeCell ref="U19:U20"/>
+    <mergeCell ref="V19:V20"/>
+    <mergeCell ref="W19:W20"/>
+    <mergeCell ref="S129:S130"/>
+    <mergeCell ref="T129:T130"/>
+    <mergeCell ref="U129:U130"/>
+    <mergeCell ref="V129:V130"/>
+    <mergeCell ref="W129:W130"/>
+    <mergeCell ref="Q156:Q157"/>
+    <mergeCell ref="R156:R157"/>
+    <mergeCell ref="S156:S157"/>
+    <mergeCell ref="T156:T157"/>
+    <mergeCell ref="M120:M121"/>
+    <mergeCell ref="N120:N121"/>
+    <mergeCell ref="S136:S137"/>
+    <mergeCell ref="T136:T137"/>
+    <mergeCell ref="U136:U137"/>
+    <mergeCell ref="P156:P157"/>
+    <mergeCell ref="P145:P146"/>
+    <mergeCell ref="N145:N146"/>
+    <mergeCell ref="O145:O146"/>
+    <mergeCell ref="Q147:Q148"/>
+    <mergeCell ref="R147:R148"/>
+    <mergeCell ref="S147:S148"/>
+    <mergeCell ref="T147:T148"/>
+    <mergeCell ref="U147:U148"/>
+    <mergeCell ref="P147:P148"/>
+    <mergeCell ref="M118:M119"/>
+    <mergeCell ref="N118:N119"/>
+    <mergeCell ref="U73:U74"/>
+    <mergeCell ref="R115:R117"/>
+    <mergeCell ref="O120:O121"/>
+    <mergeCell ref="I125:I126"/>
+    <mergeCell ref="M136:M137"/>
+    <mergeCell ref="N136:N137"/>
+    <mergeCell ref="T153:T154"/>
+    <mergeCell ref="U153:U154"/>
+    <mergeCell ref="U145:U146"/>
+    <mergeCell ref="O118:O119"/>
+    <mergeCell ref="S113:S114"/>
+    <mergeCell ref="U111:U112"/>
+    <mergeCell ref="K76:K78"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="P19:P20"/>
+    <mergeCell ref="Q19:Q20"/>
+    <mergeCell ref="I143:I144"/>
+    <mergeCell ref="J143:J144"/>
+    <mergeCell ref="K143:K144"/>
+    <mergeCell ref="J147:J148"/>
+    <mergeCell ref="K147:K148"/>
+    <mergeCell ref="H213:H214"/>
+    <mergeCell ref="L213:L214"/>
+    <mergeCell ref="M213:M214"/>
+    <mergeCell ref="N213:N214"/>
+    <mergeCell ref="O213:O214"/>
+    <mergeCell ref="A203:A204"/>
+    <mergeCell ref="A210:A211"/>
+    <mergeCell ref="P115:P117"/>
+    <mergeCell ref="A129:A130"/>
+    <mergeCell ref="B129:B130"/>
+    <mergeCell ref="C129:C130"/>
+    <mergeCell ref="D129:D130"/>
+    <mergeCell ref="E129:E130"/>
+    <mergeCell ref="F129:F130"/>
+    <mergeCell ref="G129:G130"/>
+    <mergeCell ref="H129:H130"/>
+    <mergeCell ref="I129:I130"/>
+    <mergeCell ref="J129:J130"/>
+    <mergeCell ref="K129:K130"/>
+    <mergeCell ref="L129:L130"/>
+    <mergeCell ref="P164:P165"/>
+    <mergeCell ref="A164:A165"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="E164:E165"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="G159:G161"/>
+    <mergeCell ref="I153:I154"/>
+    <mergeCell ref="N159:N161"/>
+    <mergeCell ref="O159:O161"/>
+    <mergeCell ref="A159:A161"/>
+    <mergeCell ref="J153:J154"/>
+    <mergeCell ref="K153:K154"/>
+    <mergeCell ref="D166:D167"/>
+    <mergeCell ref="E166:E167"/>
+    <mergeCell ref="A162:A163"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="C162:C163"/>
+    <mergeCell ref="D162:D163"/>
+    <mergeCell ref="E162:E163"/>
+    <mergeCell ref="F162:F163"/>
+    <mergeCell ref="G162:G163"/>
+    <mergeCell ref="H162:H163"/>
+    <mergeCell ref="L162:L163"/>
+    <mergeCell ref="M162:M163"/>
+    <mergeCell ref="F145:F146"/>
+    <mergeCell ref="A143:A144"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="G145:G146"/>
+    <mergeCell ref="L145:L146"/>
+    <mergeCell ref="M145:M146"/>
+    <mergeCell ref="I145:I146"/>
+    <mergeCell ref="J145:J146"/>
+    <mergeCell ref="K145:K146"/>
+    <mergeCell ref="M147:M148"/>
+    <mergeCell ref="L136:L137"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="C143:C144"/>
+    <mergeCell ref="D143:D144"/>
+    <mergeCell ref="E143:E144"/>
+    <mergeCell ref="F143:F144"/>
+    <mergeCell ref="G143:G144"/>
+    <mergeCell ref="K140:K142"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="I3:L3"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="I41:I42"/>
+    <mergeCell ref="H159:H161"/>
+    <mergeCell ref="M94:M97"/>
+    <mergeCell ref="J76:J78"/>
+    <mergeCell ref="J98:J101"/>
+    <mergeCell ref="K98:K101"/>
+    <mergeCell ref="J103:J104"/>
+    <mergeCell ref="K103:K104"/>
+    <mergeCell ref="I105:I110"/>
+    <mergeCell ref="J105:J110"/>
+    <mergeCell ref="K105:K110"/>
+    <mergeCell ref="I111:I112"/>
+    <mergeCell ref="J111:J112"/>
+    <mergeCell ref="K111:K112"/>
+    <mergeCell ref="I113:I114"/>
+    <mergeCell ref="J113:J114"/>
+    <mergeCell ref="K113:K114"/>
+    <mergeCell ref="H145:H146"/>
+    <mergeCell ref="N224:N226"/>
+    <mergeCell ref="O224:O226"/>
+    <mergeCell ref="A224:A226"/>
+    <mergeCell ref="C220:C221"/>
+    <mergeCell ref="D220:D221"/>
+    <mergeCell ref="E220:E221"/>
+    <mergeCell ref="I224:I226"/>
+    <mergeCell ref="Y94:Y97"/>
+    <mergeCell ref="H206:H207"/>
+    <mergeCell ref="L206:L207"/>
+    <mergeCell ref="M206:M207"/>
+    <mergeCell ref="N206:N207"/>
+    <mergeCell ref="O206:O207"/>
+    <mergeCell ref="F198:F199"/>
+    <mergeCell ref="Q200:Q201"/>
+    <mergeCell ref="R200:R201"/>
+    <mergeCell ref="S200:S201"/>
+    <mergeCell ref="R220:R221"/>
+    <mergeCell ref="S213:S214"/>
+    <mergeCell ref="T213:T214"/>
+    <mergeCell ref="P220:P221"/>
+    <mergeCell ref="U220:U221"/>
+    <mergeCell ref="D224:D226"/>
+    <mergeCell ref="P174:P175"/>
+    <mergeCell ref="F174:F175"/>
+    <mergeCell ref="T200:T201"/>
+    <mergeCell ref="I200:I201"/>
+    <mergeCell ref="O174:O175"/>
+    <mergeCell ref="F208:F209"/>
+    <mergeCell ref="Q220:Q221"/>
+    <mergeCell ref="Q164:Q165"/>
+    <mergeCell ref="U156:U157"/>
+    <mergeCell ref="B210:B211"/>
+    <mergeCell ref="C210:C211"/>
+    <mergeCell ref="D210:D211"/>
+    <mergeCell ref="E210:E211"/>
+    <mergeCell ref="F210:F211"/>
+    <mergeCell ref="G196:G197"/>
+    <mergeCell ref="S220:S221"/>
+    <mergeCell ref="T220:T221"/>
+    <mergeCell ref="A239:Y239"/>
+    <mergeCell ref="V7:V8"/>
+    <mergeCell ref="V133:V134"/>
+    <mergeCell ref="V22:V23"/>
+    <mergeCell ref="V25:V26"/>
+    <mergeCell ref="Q224:Q226"/>
+    <mergeCell ref="R224:R226"/>
+    <mergeCell ref="S224:S226"/>
+    <mergeCell ref="T224:T226"/>
+    <mergeCell ref="U224:U226"/>
+    <mergeCell ref="Y224:Y226"/>
+    <mergeCell ref="P224:P226"/>
+    <mergeCell ref="G224:G226"/>
+    <mergeCell ref="H224:H226"/>
+    <mergeCell ref="L224:L226"/>
+    <mergeCell ref="M224:M226"/>
+    <mergeCell ref="V94:V97"/>
+    <mergeCell ref="F224:F226"/>
+    <mergeCell ref="A220:A221"/>
+    <mergeCell ref="B220:B221"/>
+    <mergeCell ref="Y213:Y214"/>
+    <mergeCell ref="M215:M216"/>
+    <mergeCell ref="J224:J226"/>
+    <mergeCell ref="K224:K226"/>
+    <mergeCell ref="U215:U216"/>
+    <mergeCell ref="Y215:Y216"/>
+    <mergeCell ref="P215:P216"/>
+    <mergeCell ref="U213:U214"/>
+    <mergeCell ref="N215:N216"/>
+    <mergeCell ref="O215:O216"/>
+    <mergeCell ref="G213:G214"/>
+    <mergeCell ref="B224:B226"/>
+    <mergeCell ref="L90:L91"/>
+    <mergeCell ref="C224:C226"/>
+    <mergeCell ref="E224:E226"/>
+    <mergeCell ref="G220:G221"/>
+    <mergeCell ref="H220:H221"/>
+    <mergeCell ref="L220:L221"/>
+    <mergeCell ref="M220:M221"/>
+    <mergeCell ref="N220:N221"/>
+    <mergeCell ref="O220:O221"/>
+    <mergeCell ref="J220:J221"/>
+    <mergeCell ref="I220:I221"/>
+    <mergeCell ref="K220:K221"/>
+    <mergeCell ref="F220:F221"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="F206:F207"/>
+    <mergeCell ref="B203:B204"/>
+    <mergeCell ref="C203:C204"/>
+    <mergeCell ref="D203:D204"/>
+    <mergeCell ref="E203:E204"/>
+    <mergeCell ref="C215:C216"/>
+    <mergeCell ref="D215:D216"/>
+    <mergeCell ref="E215:E216"/>
+    <mergeCell ref="A206:A207"/>
+    <mergeCell ref="D213:D214"/>
+    <mergeCell ref="E213:E214"/>
+    <mergeCell ref="F213:F214"/>
+    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="H208:H209"/>
+    <mergeCell ref="L208:L209"/>
+    <mergeCell ref="M208:M209"/>
+    <mergeCell ref="N208:N209"/>
+    <mergeCell ref="O208:O209"/>
+    <mergeCell ref="Q208:Q209"/>
+    <mergeCell ref="R208:R209"/>
+    <mergeCell ref="U210:U211"/>
+    <mergeCell ref="Y210:Y211"/>
+    <mergeCell ref="P210:P211"/>
+    <mergeCell ref="G210:G211"/>
+    <mergeCell ref="H210:H211"/>
+    <mergeCell ref="L210:L211"/>
+    <mergeCell ref="M210:M211"/>
+    <mergeCell ref="N210:N211"/>
+    <mergeCell ref="O210:O211"/>
+    <mergeCell ref="P213:P214"/>
+    <mergeCell ref="Q210:Q211"/>
+    <mergeCell ref="R210:R211"/>
+    <mergeCell ref="G206:G207"/>
+    <mergeCell ref="P208:P209"/>
+    <mergeCell ref="V206:V207"/>
+    <mergeCell ref="A213:A214"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="C213:C214"/>
+    <mergeCell ref="I213:I214"/>
+    <mergeCell ref="J213:J214"/>
+    <mergeCell ref="K213:K214"/>
+    <mergeCell ref="I215:I216"/>
+    <mergeCell ref="J215:J216"/>
+    <mergeCell ref="K215:K216"/>
+    <mergeCell ref="G215:G216"/>
+    <mergeCell ref="H215:H216"/>
+    <mergeCell ref="L215:L216"/>
+    <mergeCell ref="S210:S211"/>
+    <mergeCell ref="T210:T211"/>
+    <mergeCell ref="A215:A216"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="G208:G209"/>
+    <mergeCell ref="A208:A209"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="C208:C209"/>
+    <mergeCell ref="D208:D209"/>
+    <mergeCell ref="E208:E209"/>
+    <mergeCell ref="I208:I209"/>
+    <mergeCell ref="J208:J209"/>
+    <mergeCell ref="K208:K209"/>
+    <mergeCell ref="Q213:Q214"/>
+    <mergeCell ref="R213:R214"/>
+    <mergeCell ref="I210:I211"/>
+    <mergeCell ref="J210:J211"/>
+    <mergeCell ref="K210:K211"/>
+    <mergeCell ref="Q215:Q216"/>
+    <mergeCell ref="R215:R216"/>
+    <mergeCell ref="S208:S209"/>
+    <mergeCell ref="T208:T209"/>
+    <mergeCell ref="S215:S216"/>
+    <mergeCell ref="T215:T216"/>
+    <mergeCell ref="F215:F216"/>
+    <mergeCell ref="U208:U209"/>
+    <mergeCell ref="Y208:Y209"/>
+    <mergeCell ref="G203:G204"/>
+    <mergeCell ref="H203:H204"/>
+    <mergeCell ref="L203:L204"/>
+    <mergeCell ref="M203:M204"/>
+    <mergeCell ref="N203:N204"/>
+    <mergeCell ref="O203:O204"/>
+    <mergeCell ref="Q206:Q207"/>
+    <mergeCell ref="R206:R207"/>
+    <mergeCell ref="S206:S207"/>
+    <mergeCell ref="T206:T207"/>
+    <mergeCell ref="U206:U207"/>
+    <mergeCell ref="Y206:Y207"/>
+    <mergeCell ref="P206:P207"/>
+    <mergeCell ref="I203:I204"/>
+    <mergeCell ref="J203:J204"/>
+    <mergeCell ref="T203:T204"/>
+    <mergeCell ref="S203:S204"/>
+    <mergeCell ref="I206:I207"/>
+    <mergeCell ref="J206:J207"/>
+    <mergeCell ref="K206:K207"/>
+    <mergeCell ref="Q203:Q204"/>
+    <mergeCell ref="R203:R204"/>
+    <mergeCell ref="P200:P201"/>
+    <mergeCell ref="G200:G201"/>
+    <mergeCell ref="H200:H201"/>
+    <mergeCell ref="L200:L201"/>
+    <mergeCell ref="M200:M201"/>
+    <mergeCell ref="N200:N201"/>
+    <mergeCell ref="O200:O201"/>
+    <mergeCell ref="I198:I199"/>
+    <mergeCell ref="J198:J199"/>
+    <mergeCell ref="K198:K199"/>
+    <mergeCell ref="K203:K204"/>
+    <mergeCell ref="U203:U204"/>
+    <mergeCell ref="U198:U199"/>
+    <mergeCell ref="Y198:Y199"/>
+    <mergeCell ref="J200:J201"/>
+    <mergeCell ref="D200:D201"/>
+    <mergeCell ref="E200:E201"/>
+    <mergeCell ref="F200:F201"/>
+    <mergeCell ref="Q198:Q199"/>
+    <mergeCell ref="R198:R199"/>
+    <mergeCell ref="S198:S199"/>
+    <mergeCell ref="T198:T199"/>
+    <mergeCell ref="P198:P199"/>
+    <mergeCell ref="G198:G199"/>
+    <mergeCell ref="H198:H199"/>
+    <mergeCell ref="L198:L199"/>
+    <mergeCell ref="M198:M199"/>
+    <mergeCell ref="N198:N199"/>
+    <mergeCell ref="O198:O199"/>
+    <mergeCell ref="F203:F204"/>
+    <mergeCell ref="Y203:Y204"/>
+    <mergeCell ref="P203:P204"/>
+    <mergeCell ref="A198:A199"/>
+    <mergeCell ref="B198:B199"/>
+    <mergeCell ref="C198:C199"/>
+    <mergeCell ref="D198:D199"/>
+    <mergeCell ref="E198:E199"/>
+    <mergeCell ref="K200:K201"/>
+    <mergeCell ref="D194:D195"/>
+    <mergeCell ref="E194:E195"/>
+    <mergeCell ref="F194:F195"/>
+    <mergeCell ref="Q196:Q197"/>
+    <mergeCell ref="R196:R197"/>
+    <mergeCell ref="S196:S197"/>
+    <mergeCell ref="S192:S193"/>
+    <mergeCell ref="T192:T193"/>
+    <mergeCell ref="T196:T197"/>
+    <mergeCell ref="U196:U197"/>
+    <mergeCell ref="U192:U193"/>
+    <mergeCell ref="I194:I195"/>
+    <mergeCell ref="J194:J195"/>
+    <mergeCell ref="K194:K195"/>
+    <mergeCell ref="I196:I197"/>
+    <mergeCell ref="J196:J197"/>
+    <mergeCell ref="K196:K197"/>
+    <mergeCell ref="I192:I193"/>
+    <mergeCell ref="J192:J193"/>
+    <mergeCell ref="P192:P193"/>
+    <mergeCell ref="G192:G193"/>
+    <mergeCell ref="H192:H193"/>
+    <mergeCell ref="L192:L193"/>
+    <mergeCell ref="M192:M193"/>
+    <mergeCell ref="N192:N193"/>
+    <mergeCell ref="P196:P197"/>
+    <mergeCell ref="H196:H197"/>
+    <mergeCell ref="L196:L197"/>
+    <mergeCell ref="M196:M197"/>
+    <mergeCell ref="N196:N197"/>
+    <mergeCell ref="O196:O197"/>
+    <mergeCell ref="O192:O193"/>
+    <mergeCell ref="A196:A197"/>
+    <mergeCell ref="B196:B197"/>
+    <mergeCell ref="C196:C197"/>
+    <mergeCell ref="D196:D197"/>
+    <mergeCell ref="E196:E197"/>
+    <mergeCell ref="F196:F197"/>
+    <mergeCell ref="Q194:Q195"/>
+    <mergeCell ref="R194:R195"/>
+    <mergeCell ref="S194:S195"/>
+    <mergeCell ref="T194:T195"/>
+    <mergeCell ref="U194:U195"/>
+    <mergeCell ref="P194:P195"/>
+    <mergeCell ref="A192:A193"/>
+    <mergeCell ref="B192:B193"/>
+    <mergeCell ref="C192:C193"/>
+    <mergeCell ref="D192:D193"/>
+    <mergeCell ref="E192:E193"/>
+    <mergeCell ref="F192:F193"/>
+    <mergeCell ref="Q192:Q193"/>
+    <mergeCell ref="R192:R193"/>
+    <mergeCell ref="G194:G195"/>
+    <mergeCell ref="H194:H195"/>
+    <mergeCell ref="K192:K193"/>
+    <mergeCell ref="L194:L195"/>
+    <mergeCell ref="M194:M195"/>
+    <mergeCell ref="N194:N195"/>
+    <mergeCell ref="O194:O195"/>
+    <mergeCell ref="A194:A195"/>
+    <mergeCell ref="B194:B195"/>
+    <mergeCell ref="C194:C195"/>
+    <mergeCell ref="Q187:Q188"/>
+    <mergeCell ref="R187:R188"/>
+    <mergeCell ref="S187:S188"/>
+    <mergeCell ref="T187:T188"/>
+    <mergeCell ref="U187:U188"/>
+    <mergeCell ref="Y187:Y188"/>
+    <mergeCell ref="P187:P188"/>
+    <mergeCell ref="G187:G188"/>
+    <mergeCell ref="H187:H188"/>
+    <mergeCell ref="L187:L188"/>
+    <mergeCell ref="M187:M188"/>
+    <mergeCell ref="N187:N188"/>
+    <mergeCell ref="O187:O188"/>
+    <mergeCell ref="A187:A188"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="C187:C188"/>
+    <mergeCell ref="D187:D188"/>
+    <mergeCell ref="E187:E188"/>
+    <mergeCell ref="F187:F188"/>
+    <mergeCell ref="I187:I188"/>
+    <mergeCell ref="J187:J188"/>
+    <mergeCell ref="K187:K188"/>
+    <mergeCell ref="V192:V193"/>
+    <mergeCell ref="W192:W193"/>
+    <mergeCell ref="X192:X193"/>
+    <mergeCell ref="Y192:Y193"/>
+    <mergeCell ref="P181:P182"/>
+    <mergeCell ref="P185:P186"/>
+    <mergeCell ref="G185:G186"/>
+    <mergeCell ref="H185:H186"/>
+    <mergeCell ref="L185:L186"/>
+    <mergeCell ref="M185:M186"/>
+    <mergeCell ref="N185:N186"/>
+    <mergeCell ref="O185:O186"/>
+    <mergeCell ref="I185:I186"/>
+    <mergeCell ref="R183:R184"/>
+    <mergeCell ref="S183:S184"/>
+    <mergeCell ref="T183:T184"/>
+    <mergeCell ref="U183:U184"/>
+    <mergeCell ref="Y183:Y184"/>
+    <mergeCell ref="P183:P184"/>
+    <mergeCell ref="G183:G184"/>
+    <mergeCell ref="H183:H184"/>
+    <mergeCell ref="L183:L184"/>
+    <mergeCell ref="M183:M184"/>
+    <mergeCell ref="N183:N184"/>
+    <mergeCell ref="O183:O184"/>
+    <mergeCell ref="J183:J184"/>
+    <mergeCell ref="K183:K184"/>
+    <mergeCell ref="Q183:Q184"/>
+    <mergeCell ref="I181:I182"/>
+    <mergeCell ref="V181:V182"/>
+    <mergeCell ref="V183:V184"/>
+    <mergeCell ref="V185:V186"/>
+    <mergeCell ref="R185:R186"/>
+    <mergeCell ref="S185:S186"/>
+    <mergeCell ref="T185:T186"/>
+    <mergeCell ref="U185:U186"/>
+    <mergeCell ref="D177:D178"/>
+    <mergeCell ref="A183:A184"/>
+    <mergeCell ref="B183:B184"/>
+    <mergeCell ref="C183:C184"/>
+    <mergeCell ref="D183:D184"/>
+    <mergeCell ref="E183:E184"/>
+    <mergeCell ref="F183:F184"/>
+    <mergeCell ref="Q185:Q186"/>
+    <mergeCell ref="A181:A182"/>
+    <mergeCell ref="B181:B182"/>
+    <mergeCell ref="C181:C182"/>
+    <mergeCell ref="D181:D182"/>
+    <mergeCell ref="E181:E182"/>
+    <mergeCell ref="F181:F182"/>
+    <mergeCell ref="Q181:Q182"/>
+    <mergeCell ref="I183:I184"/>
+    <mergeCell ref="J185:J186"/>
+    <mergeCell ref="G181:G182"/>
+    <mergeCell ref="H181:H182"/>
+    <mergeCell ref="L181:L182"/>
+    <mergeCell ref="M181:M182"/>
+    <mergeCell ref="N181:N182"/>
+    <mergeCell ref="O181:O182"/>
+    <mergeCell ref="A185:A186"/>
+    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="J181:J182"/>
+    <mergeCell ref="K181:K182"/>
+    <mergeCell ref="K185:K186"/>
+    <mergeCell ref="C185:C186"/>
+    <mergeCell ref="D185:D186"/>
+    <mergeCell ref="E185:E186"/>
+    <mergeCell ref="F185:F186"/>
+    <mergeCell ref="A179:A180"/>
+    <mergeCell ref="B179:B180"/>
+    <mergeCell ref="C179:C180"/>
+    <mergeCell ref="D179:D180"/>
+    <mergeCell ref="E179:E180"/>
+    <mergeCell ref="F179:F180"/>
+    <mergeCell ref="M177:M178"/>
+    <mergeCell ref="N177:N178"/>
+    <mergeCell ref="O177:O178"/>
+    <mergeCell ref="P177:P178"/>
+    <mergeCell ref="I179:I180"/>
+    <mergeCell ref="J179:J180"/>
+    <mergeCell ref="K179:K180"/>
+    <mergeCell ref="Q179:Q180"/>
+    <mergeCell ref="R179:R180"/>
+    <mergeCell ref="S179:S180"/>
+    <mergeCell ref="T179:T180"/>
+    <mergeCell ref="A177:A178"/>
+    <mergeCell ref="B177:B178"/>
+    <mergeCell ref="G179:G180"/>
+    <mergeCell ref="H179:H180"/>
+    <mergeCell ref="P179:P180"/>
+    <mergeCell ref="L177:L178"/>
+    <mergeCell ref="I177:I178"/>
+    <mergeCell ref="J177:J178"/>
+    <mergeCell ref="K177:K178"/>
+    <mergeCell ref="S177:S178"/>
+    <mergeCell ref="T177:T178"/>
+    <mergeCell ref="N179:N180"/>
+    <mergeCell ref="Q177:Q178"/>
+    <mergeCell ref="O179:O180"/>
+    <mergeCell ref="C177:C178"/>
+    <mergeCell ref="A168:A169"/>
+    <mergeCell ref="B168:B169"/>
+    <mergeCell ref="C168:C169"/>
+    <mergeCell ref="D168:D169"/>
+    <mergeCell ref="E168:E169"/>
+    <mergeCell ref="F168:F169"/>
+    <mergeCell ref="G168:G169"/>
+    <mergeCell ref="H168:H169"/>
+    <mergeCell ref="L168:L169"/>
+    <mergeCell ref="N168:N169"/>
+    <mergeCell ref="O168:O169"/>
+    <mergeCell ref="P168:P169"/>
+    <mergeCell ref="D174:D175"/>
+    <mergeCell ref="E174:E175"/>
+    <mergeCell ref="I174:I175"/>
+    <mergeCell ref="J174:J175"/>
+    <mergeCell ref="K174:K175"/>
+    <mergeCell ref="Q174:Q175"/>
+    <mergeCell ref="R174:R175"/>
+    <mergeCell ref="S174:S175"/>
+    <mergeCell ref="A171:O171"/>
+    <mergeCell ref="G174:G175"/>
+    <mergeCell ref="H174:H175"/>
+    <mergeCell ref="L174:L175"/>
+    <mergeCell ref="M174:M175"/>
+    <mergeCell ref="A174:A175"/>
+    <mergeCell ref="A156:A157"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="F156:F157"/>
+    <mergeCell ref="F153:F154"/>
+    <mergeCell ref="G153:G154"/>
+    <mergeCell ref="H153:H154"/>
+    <mergeCell ref="L153:L154"/>
     <mergeCell ref="M153:M154"/>
     <mergeCell ref="N153:N154"/>
-    <mergeCell ref="O144:O145"/>
-[...9 lines deleted...]
-    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="A153:A154"/>
+    <mergeCell ref="B153:B154"/>
+    <mergeCell ref="C153:C154"/>
+    <mergeCell ref="D153:D154"/>
+    <mergeCell ref="E153:E154"/>
+    <mergeCell ref="G156:G157"/>
+    <mergeCell ref="H156:H157"/>
+    <mergeCell ref="L156:L157"/>
+    <mergeCell ref="F166:F167"/>
+    <mergeCell ref="G166:G167"/>
+    <mergeCell ref="H166:H167"/>
+    <mergeCell ref="J140:J142"/>
+    <mergeCell ref="B138:B139"/>
+    <mergeCell ref="C138:C139"/>
+    <mergeCell ref="D138:D139"/>
+    <mergeCell ref="E138:E139"/>
+    <mergeCell ref="A140:A142"/>
+    <mergeCell ref="H147:H148"/>
+    <mergeCell ref="L147:L148"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="A138:A139"/>
+    <mergeCell ref="B140:B142"/>
+    <mergeCell ref="C140:C142"/>
+    <mergeCell ref="D140:D142"/>
+    <mergeCell ref="I138:I139"/>
+    <mergeCell ref="K138:K139"/>
+    <mergeCell ref="A145:A146"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="C145:C146"/>
+    <mergeCell ref="D145:D146"/>
+    <mergeCell ref="E145:E146"/>
+    <mergeCell ref="E147:E148"/>
+    <mergeCell ref="F147:F148"/>
+    <mergeCell ref="A147:A148"/>
+    <mergeCell ref="B133:B134"/>
+    <mergeCell ref="C133:C134"/>
+    <mergeCell ref="D133:D134"/>
+    <mergeCell ref="E133:E134"/>
+    <mergeCell ref="F133:F134"/>
+    <mergeCell ref="Q136:Q137"/>
+    <mergeCell ref="R136:R137"/>
+    <mergeCell ref="I136:I137"/>
+    <mergeCell ref="J136:J137"/>
+    <mergeCell ref="D136:D137"/>
+    <mergeCell ref="E136:E137"/>
+    <mergeCell ref="A136:A137"/>
+    <mergeCell ref="B136:B137"/>
+    <mergeCell ref="C136:C137"/>
+    <mergeCell ref="F136:F137"/>
+    <mergeCell ref="I133:I134"/>
+    <mergeCell ref="J133:J134"/>
+    <mergeCell ref="K133:K134"/>
+    <mergeCell ref="G133:G134"/>
+    <mergeCell ref="H133:H134"/>
+    <mergeCell ref="L133:L134"/>
+    <mergeCell ref="M133:M134"/>
+    <mergeCell ref="N133:N134"/>
+    <mergeCell ref="O133:O134"/>
+    <mergeCell ref="K136:K137"/>
+    <mergeCell ref="P136:P137"/>
+    <mergeCell ref="G136:G137"/>
+    <mergeCell ref="H136:H137"/>
+    <mergeCell ref="O136:O137"/>
+    <mergeCell ref="J125:J126"/>
+    <mergeCell ref="K125:K126"/>
+    <mergeCell ref="M125:M126"/>
+    <mergeCell ref="N125:N126"/>
+    <mergeCell ref="Q129:Q130"/>
+    <mergeCell ref="P129:P130"/>
+    <mergeCell ref="V125:V126"/>
+    <mergeCell ref="V120:V121"/>
+    <mergeCell ref="V136:V137"/>
+    <mergeCell ref="X129:X130"/>
+    <mergeCell ref="Y129:Y130"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="C118:C119"/>
+    <mergeCell ref="D118:D119"/>
+    <mergeCell ref="E118:E119"/>
+    <mergeCell ref="F118:F119"/>
+    <mergeCell ref="A125:A126"/>
+    <mergeCell ref="B125:B126"/>
+    <mergeCell ref="C125:C126"/>
+    <mergeCell ref="D125:D126"/>
+    <mergeCell ref="E125:E126"/>
+    <mergeCell ref="F125:F126"/>
+    <mergeCell ref="G125:G126"/>
+    <mergeCell ref="H125:H126"/>
+    <mergeCell ref="L125:L126"/>
+    <mergeCell ref="K118:K119"/>
+    <mergeCell ref="G120:G121"/>
+    <mergeCell ref="H120:H121"/>
+    <mergeCell ref="L120:L121"/>
+    <mergeCell ref="I118:I119"/>
+    <mergeCell ref="J118:J119"/>
+    <mergeCell ref="A133:A134"/>
+    <mergeCell ref="A120:A121"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="C120:C121"/>
+    <mergeCell ref="D120:D121"/>
+    <mergeCell ref="E120:E121"/>
+    <mergeCell ref="F120:F121"/>
+    <mergeCell ref="I120:I121"/>
+    <mergeCell ref="J120:J121"/>
+    <mergeCell ref="K120:K121"/>
+    <mergeCell ref="M115:M117"/>
+    <mergeCell ref="N115:N117"/>
+    <mergeCell ref="I115:I117"/>
+    <mergeCell ref="J115:J117"/>
+    <mergeCell ref="K115:K117"/>
+    <mergeCell ref="H118:H119"/>
+    <mergeCell ref="L118:L119"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="C105:C110"/>
+    <mergeCell ref="D105:D110"/>
+    <mergeCell ref="E105:E110"/>
+    <mergeCell ref="F105:F110"/>
+    <mergeCell ref="A103:A104"/>
+    <mergeCell ref="G111:G112"/>
+    <mergeCell ref="H98:H101"/>
+    <mergeCell ref="L98:L101"/>
+    <mergeCell ref="A115:A117"/>
+    <mergeCell ref="B115:B117"/>
+    <mergeCell ref="C115:C117"/>
+    <mergeCell ref="D115:D117"/>
+    <mergeCell ref="E115:E117"/>
+    <mergeCell ref="G118:G119"/>
+    <mergeCell ref="N113:N114"/>
+    <mergeCell ref="F115:F117"/>
+    <mergeCell ref="G115:G117"/>
+    <mergeCell ref="H115:H117"/>
+    <mergeCell ref="L115:L117"/>
+    <mergeCell ref="N111:N112"/>
+    <mergeCell ref="E103:E104"/>
+    <mergeCell ref="F103:F104"/>
+    <mergeCell ref="A98:A101"/>
+    <mergeCell ref="B98:B101"/>
+    <mergeCell ref="N105:N110"/>
+    <mergeCell ref="O111:O112"/>
+    <mergeCell ref="Q113:Q114"/>
+    <mergeCell ref="R113:R114"/>
+    <mergeCell ref="T113:T114"/>
+    <mergeCell ref="G113:G114"/>
+    <mergeCell ref="H113:H114"/>
+    <mergeCell ref="L113:L114"/>
+    <mergeCell ref="M113:M114"/>
+    <mergeCell ref="P113:P114"/>
+    <mergeCell ref="A113:A114"/>
+    <mergeCell ref="B113:B114"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="E113:E114"/>
+    <mergeCell ref="F113:F114"/>
+    <mergeCell ref="O113:O114"/>
+    <mergeCell ref="Q111:Q112"/>
+    <mergeCell ref="R111:R112"/>
+    <mergeCell ref="S111:S112"/>
+    <mergeCell ref="T111:T112"/>
+    <mergeCell ref="O105:O110"/>
+    <mergeCell ref="Y113:Y114"/>
+    <mergeCell ref="F98:F101"/>
+    <mergeCell ref="A111:A112"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="C111:C112"/>
+    <mergeCell ref="D111:D112"/>
+    <mergeCell ref="E111:E112"/>
+    <mergeCell ref="F111:F112"/>
+    <mergeCell ref="Q105:Q110"/>
+    <mergeCell ref="R105:R110"/>
+    <mergeCell ref="S105:S110"/>
+    <mergeCell ref="T105:T110"/>
+    <mergeCell ref="U105:U110"/>
+    <mergeCell ref="Y105:Y110"/>
+    <mergeCell ref="P105:P110"/>
+    <mergeCell ref="G105:G110"/>
+    <mergeCell ref="H105:H110"/>
+    <mergeCell ref="L105:L110"/>
+    <mergeCell ref="M105:M110"/>
+    <mergeCell ref="Y111:Y112"/>
+    <mergeCell ref="P111:P112"/>
+    <mergeCell ref="A105:A110"/>
+    <mergeCell ref="B105:B110"/>
+    <mergeCell ref="H111:H112"/>
+    <mergeCell ref="L111:L112"/>
+    <mergeCell ref="M111:M112"/>
+    <mergeCell ref="G103:G104"/>
+    <mergeCell ref="H103:H104"/>
+    <mergeCell ref="L103:L104"/>
+    <mergeCell ref="M103:M104"/>
+    <mergeCell ref="N103:N104"/>
+    <mergeCell ref="O103:O104"/>
+    <mergeCell ref="M98:M101"/>
+    <mergeCell ref="N98:N101"/>
+    <mergeCell ref="O98:O101"/>
+    <mergeCell ref="C98:C101"/>
+    <mergeCell ref="D98:D101"/>
+    <mergeCell ref="E98:E101"/>
+    <mergeCell ref="G98:G101"/>
+    <mergeCell ref="I98:I101"/>
+    <mergeCell ref="U96:U97"/>
+    <mergeCell ref="A94:A97"/>
+    <mergeCell ref="B94:B97"/>
+    <mergeCell ref="C94:C97"/>
+    <mergeCell ref="D94:D97"/>
+    <mergeCell ref="E94:E97"/>
+    <mergeCell ref="F94:F97"/>
+    <mergeCell ref="G94:G97"/>
+    <mergeCell ref="H94:H97"/>
+    <mergeCell ref="L94:L97"/>
+    <mergeCell ref="I94:I97"/>
+    <mergeCell ref="J94:J97"/>
+    <mergeCell ref="O94:O97"/>
+    <mergeCell ref="K94:K97"/>
+    <mergeCell ref="I103:I104"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="D103:D104"/>
+    <mergeCell ref="I76:I78"/>
+    <mergeCell ref="A86:A89"/>
+    <mergeCell ref="B86:B89"/>
+    <mergeCell ref="C86:C89"/>
+    <mergeCell ref="D86:D89"/>
+    <mergeCell ref="E86:E89"/>
+    <mergeCell ref="F86:F89"/>
+    <mergeCell ref="K90:K91"/>
+    <mergeCell ref="G92:G93"/>
+    <mergeCell ref="H92:H93"/>
+    <mergeCell ref="L92:L93"/>
+    <mergeCell ref="M92:M93"/>
+    <mergeCell ref="N92:N93"/>
+    <mergeCell ref="O92:O93"/>
+    <mergeCell ref="I92:I93"/>
+    <mergeCell ref="J92:J93"/>
+    <mergeCell ref="K92:K93"/>
+    <mergeCell ref="M86:M89"/>
+    <mergeCell ref="K86:K89"/>
+    <mergeCell ref="I90:I91"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="H80:H81"/>
+    <mergeCell ref="L80:L81"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="B92:B93"/>
+    <mergeCell ref="C92:C93"/>
+    <mergeCell ref="D92:D93"/>
+    <mergeCell ref="E92:E93"/>
+    <mergeCell ref="F92:F93"/>
+    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="Y86:Y89"/>
+    <mergeCell ref="V90:V91"/>
+    <mergeCell ref="Y90:Y91"/>
+    <mergeCell ref="U82:U83"/>
+    <mergeCell ref="O82:O83"/>
+    <mergeCell ref="P82:P83"/>
+    <mergeCell ref="F82:F83"/>
+    <mergeCell ref="G82:G83"/>
+    <mergeCell ref="H82:H83"/>
+    <mergeCell ref="L82:L83"/>
+    <mergeCell ref="M82:M83"/>
+    <mergeCell ref="N82:N83"/>
+    <mergeCell ref="N90:N91"/>
+    <mergeCell ref="O90:O91"/>
+    <mergeCell ref="I82:I83"/>
+    <mergeCell ref="J82:J83"/>
+    <mergeCell ref="K82:K83"/>
+    <mergeCell ref="I86:I89"/>
+    <mergeCell ref="J86:J89"/>
+    <mergeCell ref="J90:J91"/>
+    <mergeCell ref="E82:E83"/>
+    <mergeCell ref="A90:A91"/>
+    <mergeCell ref="B90:B91"/>
+    <mergeCell ref="C90:C91"/>
+    <mergeCell ref="D90:D91"/>
+    <mergeCell ref="E90:E91"/>
+    <mergeCell ref="F90:F91"/>
+    <mergeCell ref="G90:G91"/>
+    <mergeCell ref="H90:H91"/>
+    <mergeCell ref="N86:N89"/>
+    <mergeCell ref="O86:O89"/>
+    <mergeCell ref="U86:U88"/>
+    <mergeCell ref="K80:K81"/>
+    <mergeCell ref="I80:I81"/>
+    <mergeCell ref="J80:J81"/>
+    <mergeCell ref="Q80:Q81"/>
+    <mergeCell ref="T86:T88"/>
+    <mergeCell ref="R82:R83"/>
+    <mergeCell ref="Q82:Q83"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="J73:J74"/>
+    <mergeCell ref="K73:K74"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="D73:D74"/>
+    <mergeCell ref="E73:E74"/>
+    <mergeCell ref="F73:F74"/>
+    <mergeCell ref="G73:G74"/>
+    <mergeCell ref="H73:H74"/>
+    <mergeCell ref="L73:L74"/>
+    <mergeCell ref="Y77:Y78"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:B81"/>
+    <mergeCell ref="C80:C81"/>
+    <mergeCell ref="D80:D81"/>
+    <mergeCell ref="E80:E81"/>
+    <mergeCell ref="F80:F81"/>
+    <mergeCell ref="G80:G81"/>
+    <mergeCell ref="H76:H78"/>
+    <mergeCell ref="L76:L78"/>
+    <mergeCell ref="M76:M78"/>
+    <mergeCell ref="N76:N78"/>
+    <mergeCell ref="O76:O78"/>
+    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="B76:B78"/>
+    <mergeCell ref="C76:C78"/>
+    <mergeCell ref="D76:D78"/>
+    <mergeCell ref="E76:E78"/>
+    <mergeCell ref="F76:F78"/>
+    <mergeCell ref="G76:G78"/>
+    <mergeCell ref="H71:H72"/>
+    <mergeCell ref="L71:L72"/>
+    <mergeCell ref="M71:M72"/>
+    <mergeCell ref="N71:N72"/>
+    <mergeCell ref="O71:O72"/>
+    <mergeCell ref="M66:M69"/>
+    <mergeCell ref="N66:N69"/>
+    <mergeCell ref="O66:O69"/>
+    <mergeCell ref="L66:L69"/>
+    <mergeCell ref="V71:V72"/>
+    <mergeCell ref="Y71:Y72"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="C71:C72"/>
+    <mergeCell ref="D71:D72"/>
+    <mergeCell ref="E71:E72"/>
+    <mergeCell ref="F71:F72"/>
+    <mergeCell ref="I66:I69"/>
+    <mergeCell ref="J66:J69"/>
+    <mergeCell ref="K66:K69"/>
+    <mergeCell ref="I71:I72"/>
+    <mergeCell ref="J71:J72"/>
+    <mergeCell ref="K71:K72"/>
+    <mergeCell ref="A66:A69"/>
+    <mergeCell ref="B66:B69"/>
+    <mergeCell ref="C66:C69"/>
+    <mergeCell ref="D66:D69"/>
+    <mergeCell ref="E66:E69"/>
+    <mergeCell ref="F66:F69"/>
+    <mergeCell ref="A63:A65"/>
+    <mergeCell ref="B63:B65"/>
+    <mergeCell ref="C63:C65"/>
+    <mergeCell ref="D63:D65"/>
+    <mergeCell ref="E63:E65"/>
+    <mergeCell ref="F63:F65"/>
+    <mergeCell ref="G58:G62"/>
+    <mergeCell ref="H58:H62"/>
+    <mergeCell ref="L58:L62"/>
+    <mergeCell ref="M58:M62"/>
+    <mergeCell ref="N58:N62"/>
+    <mergeCell ref="O58:O62"/>
+    <mergeCell ref="T56:T57"/>
+    <mergeCell ref="A58:A62"/>
+    <mergeCell ref="B58:B62"/>
+    <mergeCell ref="C58:C62"/>
+    <mergeCell ref="D58:D62"/>
+    <mergeCell ref="E58:E62"/>
+    <mergeCell ref="F58:F62"/>
+    <mergeCell ref="G53:G57"/>
+    <mergeCell ref="H53:H57"/>
+    <mergeCell ref="L53:L57"/>
+    <mergeCell ref="M53:M57"/>
+    <mergeCell ref="N53:N57"/>
+    <mergeCell ref="O53:O57"/>
+    <mergeCell ref="G63:G65"/>
+    <mergeCell ref="H63:H65"/>
+    <mergeCell ref="L63:L65"/>
+    <mergeCell ref="I58:I62"/>
+    <mergeCell ref="J58:J62"/>
+    <mergeCell ref="K58:K62"/>
+    <mergeCell ref="I63:I65"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="B53:B57"/>
+    <mergeCell ref="C53:C57"/>
+    <mergeCell ref="D53:D57"/>
+    <mergeCell ref="E53:E57"/>
+    <mergeCell ref="F53:F57"/>
+    <mergeCell ref="Q51:Q52"/>
+    <mergeCell ref="R51:R52"/>
+    <mergeCell ref="L51:L52"/>
+    <mergeCell ref="M51:M52"/>
+    <mergeCell ref="N51:N52"/>
+    <mergeCell ref="O51:O52"/>
+    <mergeCell ref="P51:P52"/>
+    <mergeCell ref="I51:I52"/>
+    <mergeCell ref="J51:J52"/>
+    <mergeCell ref="K51:K52"/>
+    <mergeCell ref="I53:I57"/>
+    <mergeCell ref="J53:J57"/>
+    <mergeCell ref="K53:K57"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="D51:D52"/>
+    <mergeCell ref="E51:E52"/>
+    <mergeCell ref="F51:F52"/>
+    <mergeCell ref="G51:G52"/>
+    <mergeCell ref="H51:H52"/>
+    <mergeCell ref="F49:F50"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="H49:H50"/>
+    <mergeCell ref="L49:L50"/>
+    <mergeCell ref="M49:M50"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="T44:T45"/>
+    <mergeCell ref="I44:I45"/>
+    <mergeCell ref="J44:J45"/>
+    <mergeCell ref="K44:K45"/>
+    <mergeCell ref="I49:I50"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="K49:K50"/>
+    <mergeCell ref="Y44:Y45"/>
+    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A47:Y47"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="C49:C50"/>
+    <mergeCell ref="D49:D50"/>
+    <mergeCell ref="E49:E50"/>
+    <mergeCell ref="Q44:Q45"/>
+    <mergeCell ref="R44:R45"/>
+    <mergeCell ref="S44:S45"/>
+    <mergeCell ref="M44:M45"/>
+    <mergeCell ref="N44:N45"/>
+    <mergeCell ref="O44:O45"/>
+    <mergeCell ref="P44:P45"/>
+    <mergeCell ref="O49:O50"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="P49:P50"/>
+    <mergeCell ref="Q49:Q50"/>
+    <mergeCell ref="U41:U42"/>
+    <mergeCell ref="O41:O42"/>
+    <mergeCell ref="L41:L42"/>
+    <mergeCell ref="U22:U23"/>
+    <mergeCell ref="O22:O23"/>
+    <mergeCell ref="P22:P23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="N22:N23"/>
+    <mergeCell ref="W22:W23"/>
+    <mergeCell ref="X22:X23"/>
+    <mergeCell ref="X25:X26"/>
+    <mergeCell ref="W25:W26"/>
+    <mergeCell ref="Y22:Y23"/>
+    <mergeCell ref="R31:R32"/>
+    <mergeCell ref="S31:S32"/>
+    <mergeCell ref="T31:T32"/>
+    <mergeCell ref="U31:U32"/>
+    <mergeCell ref="V31:V32"/>
+    <mergeCell ref="W31:W32"/>
+    <mergeCell ref="X31:X32"/>
+    <mergeCell ref="Y31:Y32"/>
+    <mergeCell ref="R34:R35"/>
+    <mergeCell ref="S34:S35"/>
+    <mergeCell ref="T34:T35"/>
+    <mergeCell ref="U34:U35"/>
+    <mergeCell ref="V34:V35"/>
+    <mergeCell ref="W34:W35"/>
+    <mergeCell ref="X34:X35"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="O12:O13"/>
+    <mergeCell ref="P12:P13"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="W9:W10"/>
+    <mergeCell ref="X9:X10"/>
+    <mergeCell ref="W12:W13"/>
+    <mergeCell ref="X12:X13"/>
+    <mergeCell ref="M9:M10"/>
+    <mergeCell ref="Q12:Q13"/>
+    <mergeCell ref="U25:U26"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B44:B45"/>
+    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="E44:E45"/>
+    <mergeCell ref="F44:F45"/>
+    <mergeCell ref="G44:G45"/>
+    <mergeCell ref="H44:H45"/>
+    <mergeCell ref="L44:L45"/>
+    <mergeCell ref="U44:U45"/>
+    <mergeCell ref="F41:F42"/>
+    <mergeCell ref="G41:G42"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="H41:H42"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="K41:K42"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="Y7:Y8"/>
+    <mergeCell ref="Q7:Q8"/>
+    <mergeCell ref="R7:R8"/>
+    <mergeCell ref="S7:S8"/>
+    <mergeCell ref="T7:T8"/>
+    <mergeCell ref="U7:U8"/>
+    <mergeCell ref="O7:O8"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="V3:X3"/>
+    <mergeCell ref="S3:S4"/>
+    <mergeCell ref="W7:W8"/>
+    <mergeCell ref="X7:X8"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="Y3:Y4"/>
+    <mergeCell ref="Q9:Q10"/>
+    <mergeCell ref="R22:R23"/>
+    <mergeCell ref="S22:S23"/>
+    <mergeCell ref="T22:T23"/>
+    <mergeCell ref="R19:R20"/>
+    <mergeCell ref="S19:S20"/>
+    <mergeCell ref="T19:T20"/>
+    <mergeCell ref="T25:T26"/>
+    <mergeCell ref="M80:M81"/>
+    <mergeCell ref="N80:N81"/>
+    <mergeCell ref="O80:O81"/>
+    <mergeCell ref="P80:P81"/>
+    <mergeCell ref="T12:T13"/>
+    <mergeCell ref="P41:P42"/>
+    <mergeCell ref="S51:S52"/>
+    <mergeCell ref="T51:T52"/>
+    <mergeCell ref="T53:T54"/>
+    <mergeCell ref="Q22:Q23"/>
+    <mergeCell ref="M41:M42"/>
+    <mergeCell ref="N41:N42"/>
+    <mergeCell ref="T9:T10"/>
+    <mergeCell ref="N9:N10"/>
+    <mergeCell ref="M73:M74"/>
+    <mergeCell ref="N73:N74"/>
+    <mergeCell ref="O73:O74"/>
+    <mergeCell ref="T73:T74"/>
+    <mergeCell ref="T59:T60"/>
+    <mergeCell ref="Q25:Q26"/>
+    <mergeCell ref="R25:R26"/>
+    <mergeCell ref="S25:S26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="F177:F178"/>
+    <mergeCell ref="G177:G178"/>
+    <mergeCell ref="H177:H178"/>
+    <mergeCell ref="I164:I165"/>
+    <mergeCell ref="J164:J165"/>
+    <mergeCell ref="K164:K165"/>
+    <mergeCell ref="I166:I167"/>
+    <mergeCell ref="I168:I169"/>
+    <mergeCell ref="J168:J169"/>
+    <mergeCell ref="K168:K169"/>
+    <mergeCell ref="P153:P154"/>
+    <mergeCell ref="O138:O139"/>
+    <mergeCell ref="F138:F139"/>
+    <mergeCell ref="E140:E142"/>
+    <mergeCell ref="F140:F142"/>
+    <mergeCell ref="G140:G142"/>
+    <mergeCell ref="H140:H142"/>
+    <mergeCell ref="L140:L142"/>
+    <mergeCell ref="I140:I142"/>
+    <mergeCell ref="G138:G139"/>
+    <mergeCell ref="H138:H139"/>
+    <mergeCell ref="L138:L139"/>
+    <mergeCell ref="J138:J139"/>
+    <mergeCell ref="L143:L144"/>
+    <mergeCell ref="M143:M144"/>
+    <mergeCell ref="N143:N144"/>
+    <mergeCell ref="O143:O144"/>
+    <mergeCell ref="H143:H144"/>
+    <mergeCell ref="K162:K163"/>
+    <mergeCell ref="N147:N148"/>
+    <mergeCell ref="N164:N165"/>
+    <mergeCell ref="Q115:Q117"/>
+    <mergeCell ref="Q145:Q146"/>
+    <mergeCell ref="R145:R146"/>
+    <mergeCell ref="S145:S146"/>
+    <mergeCell ref="T145:T146"/>
+    <mergeCell ref="A29:O29"/>
+    <mergeCell ref="A30:Y30"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="J41:J42"/>
+    <mergeCell ref="Y25:Y26"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="C41:C42"/>
+    <mergeCell ref="D41:D42"/>
+    <mergeCell ref="Y58:Y62"/>
+    <mergeCell ref="Y73:Y74"/>
+    <mergeCell ref="Y82:Y83"/>
+    <mergeCell ref="E41:E42"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="P25:P26"/>
+    <mergeCell ref="Y41:Y42"/>
+    <mergeCell ref="Q41:Q42"/>
+    <mergeCell ref="R41:R42"/>
+    <mergeCell ref="S41:S42"/>
+    <mergeCell ref="T41:T42"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="Y12:Y13"/>
     <mergeCell ref="V12:V13"/>
     <mergeCell ref="U9:U10"/>
     <mergeCell ref="V9:V10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="Y9:Y10"/>
     <mergeCell ref="U12:U13"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="R9:R10"/>
     <mergeCell ref="S9:S10"/>
     <mergeCell ref="R12:R13"/>
     <mergeCell ref="S12:S13"/>
     <mergeCell ref="A5:Y5"/>
     <mergeCell ref="O9:O10"/>
     <mergeCell ref="P9:P10"/>
-    <mergeCell ref="Q112:Q114"/>
-[...1194 lines deleted...]
-    <mergeCell ref="W126:W127"/>
+    <mergeCell ref="A237:O237"/>
+    <mergeCell ref="A238:O238"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="O115:O117"/>
+    <mergeCell ref="O125:O126"/>
+    <mergeCell ref="O140:O142"/>
+    <mergeCell ref="O153:O154"/>
+    <mergeCell ref="O162:O163"/>
+    <mergeCell ref="O164:O165"/>
+    <mergeCell ref="O166:O167"/>
+    <mergeCell ref="D147:D148"/>
     <mergeCell ref="Q153:Q154"/>
     <mergeCell ref="R153:R154"/>
     <mergeCell ref="S153:S154"/>
-    <mergeCell ref="T153:T154"/>
-[...115 lines deleted...]
-    <mergeCell ref="V83:V86"/>
+    <mergeCell ref="B174:B175"/>
+    <mergeCell ref="C174:C175"/>
+    <mergeCell ref="I159:I161"/>
+    <mergeCell ref="J159:J161"/>
+    <mergeCell ref="M156:M157"/>
+    <mergeCell ref="N156:N157"/>
+    <mergeCell ref="O147:O148"/>
+    <mergeCell ref="C147:C148"/>
+    <mergeCell ref="I147:I148"/>
+    <mergeCell ref="E159:E161"/>
+    <mergeCell ref="F159:F161"/>
+    <mergeCell ref="N162:N163"/>
+    <mergeCell ref="K159:K161"/>
+    <mergeCell ref="I162:I163"/>
+    <mergeCell ref="J162:J163"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="C159:C161"/>
+    <mergeCell ref="G147:G148"/>
+    <mergeCell ref="L179:L180"/>
+    <mergeCell ref="M179:M180"/>
+    <mergeCell ref="O156:O157"/>
+    <mergeCell ref="G164:G165"/>
+    <mergeCell ref="H164:H165"/>
+    <mergeCell ref="L164:L165"/>
+    <mergeCell ref="V194:V195"/>
+    <mergeCell ref="W194:W195"/>
+    <mergeCell ref="X194:X195"/>
+    <mergeCell ref="H66:H69"/>
+    <mergeCell ref="G86:G89"/>
+    <mergeCell ref="H86:H89"/>
+    <mergeCell ref="L86:L89"/>
+    <mergeCell ref="N94:N97"/>
+    <mergeCell ref="V49:V50"/>
+    <mergeCell ref="W49:W50"/>
+    <mergeCell ref="X49:X50"/>
+    <mergeCell ref="V51:V52"/>
+    <mergeCell ref="V73:V74"/>
+    <mergeCell ref="N138:N139"/>
+    <mergeCell ref="V80:V81"/>
+    <mergeCell ref="V113:V114"/>
+    <mergeCell ref="M90:M91"/>
+    <mergeCell ref="M63:M65"/>
+    <mergeCell ref="N63:N65"/>
+    <mergeCell ref="T96:T97"/>
+    <mergeCell ref="M164:M165"/>
+    <mergeCell ref="J166:J167"/>
+    <mergeCell ref="K166:K167"/>
+    <mergeCell ref="U51:U52"/>
+    <mergeCell ref="Y51:Y52"/>
+    <mergeCell ref="V53:V57"/>
+    <mergeCell ref="Y53:Y57"/>
+    <mergeCell ref="U59:U60"/>
+    <mergeCell ref="G71:G72"/>
+    <mergeCell ref="V41:V42"/>
+    <mergeCell ref="V44:V45"/>
+    <mergeCell ref="W41:W42"/>
+    <mergeCell ref="X41:X42"/>
+    <mergeCell ref="V63:V65"/>
+    <mergeCell ref="W63:W65"/>
+    <mergeCell ref="X63:X65"/>
+    <mergeCell ref="Y63:Y65"/>
+    <mergeCell ref="V66:V69"/>
+    <mergeCell ref="W66:W69"/>
+    <mergeCell ref="X66:X69"/>
+    <mergeCell ref="Y66:Y69"/>
+    <mergeCell ref="V82:V83"/>
+    <mergeCell ref="Y49:Y50"/>
+    <mergeCell ref="O63:O65"/>
+    <mergeCell ref="J63:J65"/>
+    <mergeCell ref="K63:K65"/>
+    <mergeCell ref="G66:G69"/>
+    <mergeCell ref="M140:M142"/>
+    <mergeCell ref="N140:N142"/>
+    <mergeCell ref="T66:T68"/>
+    <mergeCell ref="V58:V62"/>
+    <mergeCell ref="W58:W62"/>
+    <mergeCell ref="X58:X62"/>
+    <mergeCell ref="V210:V211"/>
+    <mergeCell ref="V213:V214"/>
+    <mergeCell ref="V215:V216"/>
+    <mergeCell ref="V224:V226"/>
+    <mergeCell ref="V138:V139"/>
+    <mergeCell ref="W138:W139"/>
+    <mergeCell ref="X138:X139"/>
+    <mergeCell ref="Y138:Y139"/>
+    <mergeCell ref="V140:V142"/>
+    <mergeCell ref="W140:W142"/>
+    <mergeCell ref="X140:X142"/>
+    <mergeCell ref="Y140:Y142"/>
+    <mergeCell ref="V143:V144"/>
+    <mergeCell ref="W143:W144"/>
+    <mergeCell ref="X143:X144"/>
+    <mergeCell ref="Y143:Y144"/>
+    <mergeCell ref="V145:V146"/>
+    <mergeCell ref="V147:V148"/>
+    <mergeCell ref="W147:W148"/>
+    <mergeCell ref="X147:X148"/>
+    <mergeCell ref="V153:V154"/>
+    <mergeCell ref="Y220:Y221"/>
+    <mergeCell ref="V220:V221"/>
+    <mergeCell ref="V179:V180"/>
+    <mergeCell ref="V196:V197"/>
+    <mergeCell ref="Y145:Y146"/>
+    <mergeCell ref="Y153:Y154"/>
+    <mergeCell ref="V156:V157"/>
+    <mergeCell ref="Y156:Y157"/>
+    <mergeCell ref="V159:V161"/>
+    <mergeCell ref="W159:W161"/>
+    <mergeCell ref="X159:X161"/>
+    <mergeCell ref="V198:V199"/>
+    <mergeCell ref="V200:V201"/>
+    <mergeCell ref="V203:V204"/>
+    <mergeCell ref="V208:V209"/>
+    <mergeCell ref="V92:V93"/>
+    <mergeCell ref="W92:W93"/>
+    <mergeCell ref="X92:X93"/>
+    <mergeCell ref="Y92:Y93"/>
+    <mergeCell ref="V98:V101"/>
+    <mergeCell ref="W98:W101"/>
+    <mergeCell ref="X98:X101"/>
+    <mergeCell ref="Y98:Y101"/>
+    <mergeCell ref="V103:V104"/>
+    <mergeCell ref="W103:W104"/>
+    <mergeCell ref="X103:X104"/>
+    <mergeCell ref="Y103:Y104"/>
+    <mergeCell ref="V111:V112"/>
+    <mergeCell ref="V115:V117"/>
+    <mergeCell ref="V118:V119"/>
+    <mergeCell ref="W125:W126"/>
+    <mergeCell ref="X125:X126"/>
+    <mergeCell ref="Y125:Y126"/>
+    <mergeCell ref="Y115:Y117"/>
+    <mergeCell ref="Y196:Y197"/>
+    <mergeCell ref="Y185:Y186"/>
+    <mergeCell ref="R36:R37"/>
+    <mergeCell ref="S36:S37"/>
+    <mergeCell ref="T36:T37"/>
+    <mergeCell ref="U36:U37"/>
+    <mergeCell ref="V36:V37"/>
+    <mergeCell ref="W36:W37"/>
+    <mergeCell ref="X36:X37"/>
+    <mergeCell ref="Y36:Y37"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="M36:M37"/>
+    <mergeCell ref="N36:N37"/>
+    <mergeCell ref="O36:O37"/>
+    <mergeCell ref="P36:P37"/>
+    <mergeCell ref="Q36:Q37"/>
   </mergeCells>
   <pageMargins left="0.24" right="0.22" top="0.31" bottom="0.31" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="35" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>реестр муниципальных маршрутов</vt:lpstr>
     </vt:vector>