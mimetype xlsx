--- v5 (2026-09-06)
+++ v6 (2026-10-21)
@@ -164,51 +164,51 @@
   <c r="I38"/>
   <c r="I36"/>
   <c r="I33"/>
   <c r="I28"/>
   <c r="I27"/>
   <c r="L27" s="1"/>
   <c r="I25"/>
   <c r="L25" s="1"/>
   <c r="I24"/>
   <c r="I22"/>
   <c r="I21"/>
   <c r="I19"/>
   <c r="I17"/>
   <c r="I15"/>
   <c r="I14"/>
   <c r="I12"/>
   <c r="I11"/>
   <c r="I9"/>
   <c r="I7"/>
   <c r="L7" s="1"/>
   <c r="I6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2019" uniqueCount="1042">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2023" uniqueCount="1044">
   <si>
     <t>Порядок посадки и высадки пассажиров</t>
   </si>
   <si>
     <t>Вид регулярных перевозок</t>
   </si>
   <si>
     <t>Иные требования, предусмотренные законом субъекта РФ</t>
   </si>
   <si>
     <t>Только в установленных остановочных пунктах</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>1. Троллейбус</t>
   </si>
   <si>
     <t>3. Автобус</t>
   </si>
   <si>
     <t>2. Трамвай</t>
   </si>
   <si>
@@ -4154,99 +4154,50 @@
 9. Больница № 4  
 10. Почтовое отделение № 900                                    
 11. Северное кладбище 
 </t>
   </si>
   <si>
     <t xml:space="preserve">1. Северное кладбище       
 2. Почтовое отделение № 900 
 3. Завод «Искра»
 4. Ул. Чекалина 
 5. Ул. Магистральная                              
 6. Пер. 1-ый Магистральный
 7. Библиотека им. М. Горького 
 8. Ул. Купинская 
 9. Пос. Гвардейский
 10. Ул. Лейтенанта Амосова
 11. Крылья
 12. Ул. Лейтенанта Амосова
 13. Школа искусств
 14. Пос. Гвардейский
 15. Ул. Купинская 
 16. Библиотека им. М. Горького
 17. Ул. Солидарности               
 18. Ул. Флотская          
 19. 118 Арсенал
-</t>
-[...47 lines deleted...]
-(п.м.о. «Ул. Саввы Кожевникова»)
 </t>
   </si>
   <si>
     <t>М. «Площадь Маркса» – ЖК «Радуга Сибири»</t>
   </si>
   <si>
     <t xml:space="preserve">1. М. «Площадь Маркса»
 2. Телецентр
 3. Пл. им. Станиславского
 4. Ул. Петропавловская
 5. Клуб им. Чехова
 6. Ул. Пермская
 7. Пер. Широкий
 8. Ул. Пилотов
 9. Ул. Танкистов
 10. Ул. Бийская
 11. Троицкий сквер
 12. МНТК «Микрохирургия глаза»
 13. Ул. Колхидская
 14. ДК завода «Сибтекстильмаш»
 15. ЖК «Радуга Сибири»
 </t>
   </si>
   <si>
     <t xml:space="preserve">(без отстоя) пл. им. Карла Маркса, 
@@ -7291,74 +7242,50 @@
   </si>
   <si>
     <t xml:space="preserve">ул. Таврическая, 
 ул. Березовская,
 ул. Бердышева, 
 ул. Печатников,                  
 ул. Молодости,                      
 ул. Приморская,
 Советское ш.,
 ул. Центральная – ул. Западная – ул. Северная – ул. 12-я – ул. 11-я – ул. Восточная (р.п. Краснообск),
 ул. Федора Горячева,
 ул. Прокопьевская, 
 ул. Комсомольская, 
 ул. Тюменская, 
 ул. Аникина, 
 ул. Мира, 
 тер. СТЦ «Мега»,
 ул. Ватутина, 
 пр-кт Карла Маркса,
 ул. Геодезическая,
 ул. Новогодняя, 
 ул. Немировича-Данченко (без отстоя)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Полевая
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">1. ЖК «Радуга Сибири»
 2. Западный ж/м 
 3. ДК завода «Сибтекстильмаш»
 4. Ул. Колхидская
 5. МНТК «Микрохирургия глаза»
 6. Троицкий сквер
 7. Ул. Бийская
 8. Ул. Танкистов
 9. Ул. Пилотов
 10. Пер. Широкий
 11. Ул. Пермская
 12. Клуб им. Чехова
 13. Ул. Петропавловская
 14. Пл. им. Станиславского
 15. Телецентр
 16. М. «Площадь Маркса»
 </t>
   </si>
   <si>
     <t xml:space="preserve">(п.м.о. «Цветущая Плющиха»), 
 ул. Плющихинская,
 ул. Татьяны Снежиной,                                                                                                                                                                                                                                                                                                                                                   ул. Волочаевская,                                                                                                                                                                                                                                                                                                                                                            ул. Лазурная,                                                                                                                                                                                                                                                                                                                                                      Гусинобродское ш.,                                                                                                                                                                                                                                                                                                                                                  ул. Есенина,                                                                                                                                                                                                                                                                                                                                                                        ул. Бориса Богаткова,                                                                                                                                                                                                                                                                                                                                                                ул. Кошурникова,                                                                                                                                                                                                                                                                                                                                                                 ул. Гоголя,                                                                                                                                                                                                                                                                                                                                                                               ул. Челюскинцев,  
 пл. Лунинцев,                                                                                                                                                                                                                                                                                                                                                             ул. Челюскинцев,  
 ул. Ленина,                                                                                                                                                                                                                                                                                                                                                           Вокзальная мгстр.,                                                                                                                                                                                                                                                                                                                                          пр-кт Димитрова,                                                                                                                                                                                                                                                                                                                                              Димитровский мост,                                                                                                                                                                                                                                                                                                                                            пр-д Энергетиков,                                                                                                                                                                                                                                                                                                                                                   пл. Энергетиков,                                                                                                                                                                                                                                                                                                                                                             пл. Труда,                                                                                                                                                                                                                                                                                                                                                                             ул. Станиславского,                                                                                                                                                                                                                                                                                                                                                                            пл. им. Станиславского,                                                                                                                                                                                                                                                                                                                                                                            ул. Титова,    
 пл. им. Карла Маркса,                                                                                                                                                                                                                                                                                                                                                                ул. Ватутина,    
@@ -10905,53 +10832,50 @@
 4. Кинотеатр «Рассвет»
 5. Ул. Громова 
 6. Училище 
 7. Ул. Зорге 
 8. Пл. им. Кирова
 9. Индустриальная 
 10. ТГ «Левобережный»
 11. Пл. Сибиряков-Гвардейцев
 12. Из-во «Советская Сибирь»
 13. Гвардейская
 14. Ул. Покрышкина 
 15. М. «Площадь Маркса» (ул. Покрышкина)
 16. Телецентр
 17. Пл. им. Станиславского
 18. Ул. Степная
 19. Ул. Станиславского
 20. Станиславский ж/м
 </t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Малый класс категории М2,
 Экологический класс – </t>
   </si>
   <si>
-    <t>с 09.12.2025 установление маршрута (Приказ ДТ от 09.12.2025 № 0105-од)</t>
-[...1 lines deleted...]
-  <si>
     <t>54МТ92/1225</t>
   </si>
   <si>
     <t xml:space="preserve">Городской аэропорт - М. «Речной вокзал»  </t>
   </si>
   <si>
     <t xml:space="preserve">1. Городской аэропорт
 2. Ул. Жуковского 
 3. Храм на Ереванской
 4. Ул. 30 лет Октября 
 5. Дом ветеранов
 6. Ботанический ж/м
 7. Зоопарк
 8. Ул. Плановая 
 9. Ул. Холодильная
 10. ДК им. Кирова
 11. Ул. Ногина
 12. Железнодорожная больница
 13. Владимировский спуск
 14. Туннельный спуск
 15. Чернышевский спуск
 16. Ул. Фабричная
 17. Рембыттехника
 18. Сибирский мукомол
 19. Речпорт
@@ -10974,54 +10898,50 @@
 13. Зоопарк 
 14. Ботанический ж/м
 15. Дом ветеранов
 16. Ул. 30 лет Октября 
 17. Храм на Ереванской
 18. Ул. Жуковского 
 19. Городской аэропорт
 </t>
   </si>
   <si>
     <t xml:space="preserve">ул. Аэропорт, 
 Мочищенское ш., 
 ул. Жуковского, 
 ул. Плановая, 
 ул. Дуси Ковальчук,
 ул. Владимировская,
 ул. Фабричная,
 пл. Инженера Будагова,
 ул. Большевистская (без отстоя)
 </t>
   </si>
   <si>
     <t>Автобус, 
 Малый класс категории М2,
 Экологический класс –</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>Автобус, 
 Большой класс, 
 Экологический класс – Евро-3, Евро-4</t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Средний класс, 
 Малый класс категории М3,
 Экологический класс – Евро-3, Евро-4
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 13.02.2026 изменение маршрута (Приказ ДТ от 03.02.2026 № 0006-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс – 2
 Средний класс – 1
 </t>
   </si>
   <si>
@@ -12274,147 +12194,100 @@
 34. М. «Маршала Покрышкина»
 35. Ул. Ипподромская 
 36. СИБИРЬ-КОНЦЕРТ
 37. ПКиО «Березовая роща»
 38. Ул. Красина
 39. Ул. Королева
 40. Авиационный колледж
 41. Гостиница «Северная»
 42. Ул. Волочаевская 
 43. Сад им. Дзержинского
 44. Ул. Волочаевская
 45. Река Каменка 
 46. Ул. Техническая 
 47. Школа № 71
 48. Ул. Почтовая 
 49. Гусинобродское шоссе
 50. Ул. В. Высоцкого 
 51. Плющихинский ж/м
 52. Сквер
 53. Детский сад № 100                                                                                                                                                                                                                                                                                                                                              54. Ул. Виталия Потылицына                                                                                                                                                                                                                                                                                                                              55. Ул. Татьяны Снежиной
 56. Три тополя
 57. Цветущая Плющиха
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Чемской бор
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">1. Университет биотехнологий
 2. Ул. Панфиловцев 
 3.Университет биотехнологий
 4. Сад Мичуринцев
 5. Ул. Стофато 
 6. М. «Золотая Нива»
 7. Ул. Кошурникова 
 8. Ул. Ломоносова 
 9. М. «Березовая роща»
 10. СИБИРЬ-КОНЦЕРТ
 11. Ул. Ипподромская 
 12. М. «Маршала Покрышкина»
 13. Центральный рынок
 14. М. «Сибирская»
 15.  М. «Красный проспект»
 16. Цирк
 17. Ул. Бурлинская 
 18. Вокзал «Новосибирск-Главный»
 19. ЦУМ
 20. Проспект Димитрова
 21. Театр «Красный факел»
 22. Ул. Фабричная 
 23. Димитровский мост
 24. Лесоперевалка
 25. Проезд Энергетиков
 26. ТЭЦ-3
 27. ТЭЦ-2
 28. Пл. Труда
 29. ПКиО им. Кирова
 30. Монумент Славы
 31. Пл. им. Станиславского
 32. Ул. Петропавловская 
 33. Клуб им. Чехова
 34. Ул. Пермская 
 35. Ул. Куйбышева 
 36. Ул. Полтавская 
 37. Ул. Волховская 
 38. Школа № 174
 39. Юго-Западный ж/м
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс - 3, 
 Средний класс - 7 
 (ежегодно с 01.06 по 01.09: 
 Большой класс - 0, 
 Средний класс - 6)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Центральный корпус
-[...18 lines deleted...]
-  <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru          </t>
   </si>
   <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru   </t>
   </si>
   <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru    </t>
   </si>
   <si>
     <t xml:space="preserve">АО "НГТ", 630068, г. НСО, Новосибирск, ул. Приграничная, 2, ОГРН: 1245400045318, ИНН 5473018885, info@aongt.ru     </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Грицев Андрей Леонидович, ОГРНИП: 304547319500041, ИНН 540907309079, gritsev@bk.ru                                      </t>
   </si>
   <si>
     <t xml:space="preserve">ИП Грицев Андрей Леонидович, ОГРНИП: 304547319500041, ИНН 540907309079, gritsev@bk.ru      </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Магистраль-ТрансАвто", 630120, НСО, г. Новосибирск, ул. Связистов, д.11, ОГРН: 1095404008040, ИНН 5404388003, sibir_t@mail.ru                                   </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Новосибирскпрофстрой-ПАТП-1", 630082, НСО, г. Новосибирск, ул. Тимирязева  д. 93, кв. 262, ОГРН: 1025401015430, ИНН 5402175433, ooo-patp1@mail.ru    </t>
@@ -12579,97 +12452,91 @@
     <t>наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%</t>
   </si>
   <si>
     <t>Наименование, место нахождения (для юридического лица), государственный регистрационный номер записи о создании юридического лица, фамилия, имя и, если имеется отчество, место жительства (для индивидуального предпринимателя), государственный регистрационный номер записи о государственной регистрации индивидуального предпринимателя, идентификационный номер налогоплательщика, которому предоставлено право осуществления перевозок по маршруту регулярных перевозок, адрес электронной почты</t>
   </si>
   <si>
     <t>Наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие системы безналичной оплаты проезда - 100%</t>
   </si>
   <si>
     <t>наличие системы безналичной оплаты проезда - 100%</t>
   </si>
   <si>
     <t>Наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и (или) телевизора) - 100%, наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках - 100%</t>
   </si>
   <si>
     <t>Наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и (или) телевизора) - 100%</t>
   </si>
   <si>
     <t>Наличие системы кондиционирования воздуха - 100%, наличие точки доступа к информационно-телекоммуникационной сети "Интернет" - 100%, наличие электронного устройства для визуального отображения цифровой информации о регулярных перевозках на экране (монитора и(или) телевизора) - 100%, наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках - 100%</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Автолига", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 209, ОГРН: 1035401308480, ИНН 5403164226, smkv2007@yandex.ru                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Автолига", 630108, НСО, г. Новосибирск, пр-д Энергетиков, д. 11/4, к. 209, ОГРН: 1035401308480, ИНН 5403164226, smkv2007@yandex.ru                                  </t>
-  </si>
-[...1 lines deleted...]
-    <t>Всего таксомоторных маршрутов: 32</t>
   </si>
   <si>
     <t xml:space="preserve">с 06.07.2026 отмена маршрута (Приказ ДТ от 06.07.2026 № 0061-од),
 с 14.11.2025 изменение маршрута (Приказ ДТ от 13.11.2025 № 0093-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),            
 с 01.10.2024 изменение маршрута (Приказ ДТиДБК от 13.09.2024 № 213-од)
 </t>
   </si>
   <si>
     <t>54ТЛ15к/0726</t>
   </si>
   <si>
     <t>с 18.07.2026 по 26.07.2026 установление временного маршрута (Приказ ДТ от 07.07.2026 № 0065-од)</t>
   </si>
   <si>
     <t xml:space="preserve">Автобус, 
 Большой класс, 
 Экологический класс – Евро-4, Евро-5 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс -  6            
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">М. «Площадь Маркса» (ул. Покрышкина) – Северо-Чемской ж/м </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="5"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Всего троллейбусных маршрутов: 14</t>
-  </si>
-[...1 lines deleted...]
-    <t>Всего городских маршрутов: 115</t>
   </si>
   <si>
     <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов, в том числе инвалидов-колясочников - 100%, наличие информационного табло (электронное или светодиодное) - 100%   </t>
   </si>
   <si>
     <t>5 лет включительно</t>
   </si>
   <si>
     <t xml:space="preserve">наличие устройства, обеспечивающего доведение голосовой информации о регулярных перевозках (автоинформатор) - 100%, наличие низкого пола - 100%, наличие системы безналичной оплаты проезда - 100%, наличие оборудования для перевозки пассажиров из числа инвалидов - 100%, </t>
   </si>
   <si>
     <t>7 лет включительно</t>
   </si>
   <si>
     <t xml:space="preserve">Большой класс -  15              
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 07.08.2026 изменение маршрута (Приказ ДТ от 05.08.2026 № 0081-од),   
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),   
 с 01.04.2025 изменение маршрута (Приказ ДТ от 25.03.2025 № 0003-од)
 </t>
   </si>
   <si>
     <t>Микрорайон «Чистая Слобода» –  Ул. Вертковская – Микрорайон «Чистая Слобода»</t>
@@ -13111,50 +12978,202 @@
   <si>
     <t xml:space="preserve">с 14.08.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0070-од)
 с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
 с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од),
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од),
 с 18.03.2025 изменение маршрута (Приказ ДТиДБК от 05.03.2025 № 0053-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.08.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0070-од)
 с 01.06.2026 изменение маршрута (Приказ ДТ от 24.12.2025 № 0114-од), 
 с 26.03.2026 изменение маршрута (Приказ ДТ от 17.03.2026 № 0021-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 14.08.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0070-од)
 с 01.09.2025 изменение маршрута (Приказ ДТ от 22.08.2025 № 0064-од)
 с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
 </t>
   </si>
   <si>
     <t xml:space="preserve">с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)    
  с 15.07.2026 изменение маршрута (Приказ ДТ от 10.07.2026 № 0069-од).   
                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Центральный корпус
+2. Ул. Немировича-Данченко
+3. Ул. Немировича-Данченко
+4. Оловозавод
+5. Мебельная фабрика
+6. Пос. Элитный
+7. С. Огурцово
+8. Ул. Приморская 
+9. Ул. Часовая 
+10. Ул. Печатников 
+11. Ул. Гидромонтажная 
+12. Ул. Ветлужская 
+13. Больница № 3
+14. ПКиО «У моря Обского»
+15. Чемской бор
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Чемской бор
+2. ПКиО «У моря Обского» 
+3.Больница № 3
+4. Ул. Ветлужская 
+5. Ул. Гидромонтажная 
+6. Ул. Печатников 
+7. Ул. Часовая 
+8. Ул. Приморская 
+9. С. Огурцово
+10. Пос. Элитный
+11. Мебельная фабрика
+12. Оловозавод
+13. Ул. Немировича-Данченко
+14. ГУМ 
+15. Башня
+16. М. «Студенческая» 
+17. Центральный корпус
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.10.2026 изменение маршрута (Приказ ДТ от 21.09.2026 № 0111-од), 
+с 01.10.2026 считать утратившим силу Приказ ДТ от 27.04.2026 № 0037-од,
+с 01.06.2026 изменение маршрута (Приказ ДТ от 02.02.2026 № 0005-од, Приказ ДТ от 27.04.2026 № 0037-од), 
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t>Затулинский ж/м – Пл. им. Карла Маркса</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. ГУМ
+2. Ул. Ватутина
+3. Колледж автосервиса и дорожного хозяйства
+4. Ул. Немировича-Данченко
+5. Тульский мост
+6. Лыжная база
+7. Разъезд Бугринский
+8. СТЦ «Мега»
+9. Оловозавод
+10. ЗАО «Левобережный»
+11. Весенняя
+12. Универмаг «Кировский»
+13. Бульвар
+14. Пл. им. Кирова
+15. Пл. им. Кирова
+16. Ул. Зорге 
+17. Училище 
+18. Ул. Громова 
+19. Кинотеатр «Рассвет»
+20. Затулинский парк
+21. Затулинский ж/м
+22. Полевая
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(п.м.о. «Полевая»), 
+ул. Зорге, 
+ул. Громова, 
+ул. Зорге, 
+ул. Сибиряков-Гвардейцев, 
+пл. им. Кирова,
+ул. Петухова, 
+Северный пр-д, 
+тер. ЗАО «Левобережный»,
+Северный пр-д, 
+Советское ш.,
+ул. Мира,
+ул. Ватутина,
+ул. Новогодняя,
+пл. им. Карла Маркса
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(без отстоя) ул. Ватутина,
+ул. Мира,
+Советское ш.,
+Северный пр-д, 
+тер. ЗАО «Левобережный»,
+Северный пр-д, 
+ул. Петухова, 
+пл. им. Кирова,
+ул. Сибиряков-Гвардейцев, 
+ул. Зорге, 
+ул. Громова, 
+ул. Зорге, 
+(п.м.о. «Полевая»)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 01.10.2026 изменение маршрута (Приказ ДТ от 21.09.2026 № 0113-од),
+с 01.06.2025 изменение маршрута (Приказ ДТ от 26.03.2025 № 0005-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Полевая
+2. Затулинский ж/м
+3. Затулинский парк
+4. Кинотеатр «Рассвет»
+5. Ул. Громова 
+6. Училище 
+7. Ул. Зорге 
+8. Пл. им. Кирова
+9. Пл. им. Кирова
+10. Бульвар
+11. Универмаг «Кировский»
+12. ЗАО «Левобережный»
+13. Мебельная фабрика
+14. Оловозавод
+15. Разъезд Бугринский
+16. Лыжная база
+17. Тульский мост
+18. Ул. Немировича-Данченко
+19. Колледж автосервиса и дорожного хозяйства
+20. Ул. Ватутина
+21. Пл. им. Карла Маркса
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 19.10.2026 отмена маршрута (Приказ ДТ от 19.10.2026 № 0129-од)
+с 09.12.2025 установление маршрута (Приказ ДТ от 09.12.2025 № 0105-од)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">с 19.10.2026 отмена маршрута (Приказ ДТ от 19.10.2026 № 0129-од)
+с 09.12.2025 установление маршрута (Приказ ДТ от 09.12.2025 № 0105-од)
+</t>
+  </si>
+  <si>
+    <t>Всего таксомоторных маршрутов: 30</t>
+  </si>
+  <si>
+    <t>Всего городских маршрутов: 113</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -13428,51 +13447,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="663">
+  <cellXfs count="660">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -13696,53 +13715,50 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -13928,96 +13944,90 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -14303,53 +14313,50 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -14460,214 +14467,187 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...109 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -14723,50 +14703,74 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
@@ -15312,59 +15316,59 @@
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -15377,50 +15381,56 @@
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -15701,12512 +15711,12508 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y239"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="47" zoomScaleNormal="47" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.28515625" style="34" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" style="30" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="24.42578125" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="38" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" style="38" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="38" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" style="38" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="38" customWidth="1"/>
     <col min="10" max="11" width="12.5703125" style="38" customWidth="1"/>
     <col min="12" max="12" width="9.5703125" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" customWidth="1"/>
-    <col min="15" max="15" width="28.85546875" style="160" customWidth="1"/>
+    <col min="15" max="15" width="28.85546875" style="159" customWidth="1"/>
     <col min="16" max="16" width="23.5703125" style="38" customWidth="1"/>
     <col min="17" max="18" width="21.85546875" customWidth="1"/>
     <col min="19" max="19" width="17.140625" customWidth="1"/>
     <col min="20" max="20" width="20.85546875" style="30" customWidth="1"/>
     <col min="21" max="21" width="15.140625" style="46" customWidth="1"/>
-    <col min="22" max="22" width="19.42578125" style="196" customWidth="1"/>
+    <col min="22" max="22" width="19.42578125" style="193" customWidth="1"/>
     <col min="23" max="24" width="16.5703125" style="46" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="554" t="s">
+      <c r="A1" s="549" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="554"/>
-[...22 lines deleted...]
-      <c r="Y1" s="554"/>
+      <c r="B1" s="549"/>
+      <c r="C1" s="549"/>
+      <c r="D1" s="549"/>
+      <c r="E1" s="549"/>
+      <c r="F1" s="549"/>
+      <c r="G1" s="549"/>
+      <c r="H1" s="549"/>
+      <c r="I1" s="549"/>
+      <c r="J1" s="549"/>
+      <c r="K1" s="549"/>
+      <c r="L1" s="549"/>
+      <c r="M1" s="549"/>
+      <c r="N1" s="549"/>
+      <c r="O1" s="549"/>
+      <c r="P1" s="549"/>
+      <c r="Q1" s="549"/>
+      <c r="R1" s="549"/>
+      <c r="S1" s="549"/>
+      <c r="T1" s="549"/>
+      <c r="U1" s="549"/>
+      <c r="V1" s="549"/>
+      <c r="W1" s="549"/>
+      <c r="X1" s="549"/>
+      <c r="Y1" s="549"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2"/>
       <c r="B2" s="28"/>
       <c r="C2" s="27"/>
       <c r="D2" s="5"/>
       <c r="E2" s="37" t="s">
         <v>152</v>
       </c>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="37"/>
-      <c r="P2" s="156"/>
+      <c r="P2" s="155"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="13"/>
       <c r="U2" s="3"/>
-      <c r="V2" s="193"/>
+      <c r="V2" s="190"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="26"/>
     </row>
     <row r="3" spans="1:25" ht="50.25" customHeight="1">
-      <c r="A3" s="555" t="s">
+      <c r="A3" s="550" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="555" t="s">
+      <c r="B3" s="550" t="s">
         <v>234</v>
       </c>
-      <c r="C3" s="533" t="s">
+      <c r="C3" s="528" t="s">
         <v>235</v>
       </c>
-      <c r="D3" s="533" t="s">
+      <c r="D3" s="528" t="s">
         <v>236</v>
       </c>
-      <c r="E3" s="533" t="s">
+      <c r="E3" s="528" t="s">
         <v>237</v>
       </c>
-      <c r="F3" s="557" t="s">
+      <c r="F3" s="552" t="s">
         <v>145</v>
       </c>
-      <c r="G3" s="533" t="s">
+      <c r="G3" s="528" t="s">
         <v>15</v>
       </c>
-      <c r="H3" s="557" t="s">
+      <c r="H3" s="552" t="s">
         <v>16</v>
       </c>
-      <c r="I3" s="638" t="s">
+      <c r="I3" s="633" t="s">
         <v>238</v>
       </c>
-      <c r="J3" s="639"/>
-[...2 lines deleted...]
-      <c r="M3" s="533" t="s">
+      <c r="J3" s="634"/>
+      <c r="K3" s="634"/>
+      <c r="L3" s="635"/>
+      <c r="M3" s="528" t="s">
         <v>0</v>
       </c>
-      <c r="N3" s="533" t="s">
+      <c r="N3" s="528" t="s">
         <v>1</v>
       </c>
-      <c r="O3" s="636" t="s">
+      <c r="O3" s="631" t="s">
         <v>312</v>
       </c>
-      <c r="P3" s="533" t="s">
+      <c r="P3" s="528" t="s">
         <v>295</v>
       </c>
-      <c r="Q3" s="533" t="s">
+      <c r="Q3" s="528" t="s">
         <v>239</v>
       </c>
-      <c r="R3" s="533" t="s">
+      <c r="R3" s="528" t="s">
         <v>233</v>
       </c>
-      <c r="S3" s="533" t="s">
+      <c r="S3" s="528" t="s">
         <v>232</v>
       </c>
-      <c r="T3" s="536" t="s">
-[...2 lines deleted...]
-      <c r="U3" s="564" t="s">
+      <c r="T3" s="531" t="s">
+        <v>980</v>
+      </c>
+      <c r="U3" s="559" t="s">
         <v>228</v>
       </c>
-      <c r="V3" s="561" t="s">
+      <c r="V3" s="556" t="s">
         <v>284</v>
       </c>
-      <c r="W3" s="562"/>
-[...1 lines deleted...]
-      <c r="Y3" s="555" t="s">
+      <c r="W3" s="557"/>
+      <c r="X3" s="558"/>
+      <c r="Y3" s="550" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="164.25" customHeight="1">
-      <c r="A4" s="556"/>
-[...6 lines deleted...]
-      <c r="H4" s="558"/>
+      <c r="A4" s="551"/>
+      <c r="B4" s="551"/>
+      <c r="C4" s="529"/>
+      <c r="D4" s="529"/>
+      <c r="E4" s="529"/>
+      <c r="F4" s="553"/>
+      <c r="G4" s="529"/>
+      <c r="H4" s="553"/>
       <c r="I4" s="1" t="s">
         <v>248</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>249</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>250</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="M4" s="534"/>
-[...8 lines deleted...]
-      <c r="V4" s="194" t="s">
+      <c r="M4" s="529"/>
+      <c r="N4" s="529"/>
+      <c r="O4" s="632"/>
+      <c r="P4" s="529"/>
+      <c r="Q4" s="530"/>
+      <c r="R4" s="529"/>
+      <c r="S4" s="529"/>
+      <c r="T4" s="532"/>
+      <c r="U4" s="560"/>
+      <c r="V4" s="191" t="s">
         <v>281</v>
       </c>
-      <c r="W4" s="142" t="s">
+      <c r="W4" s="141" t="s">
         <v>282</v>
       </c>
-      <c r="X4" s="142" t="s">
+      <c r="X4" s="141" t="s">
         <v>283</v>
       </c>
-      <c r="Y4" s="556"/>
+      <c r="Y4" s="551"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="538" t="s">
+      <c r="A5" s="533" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="539"/>
-[...22 lines deleted...]
-      <c r="Y5" s="540"/>
+      <c r="B5" s="534"/>
+      <c r="C5" s="534"/>
+      <c r="D5" s="534"/>
+      <c r="E5" s="534"/>
+      <c r="F5" s="534"/>
+      <c r="G5" s="534"/>
+      <c r="H5" s="534"/>
+      <c r="I5" s="534"/>
+      <c r="J5" s="534"/>
+      <c r="K5" s="534"/>
+      <c r="L5" s="534"/>
+      <c r="M5" s="534"/>
+      <c r="N5" s="534"/>
+      <c r="O5" s="534"/>
+      <c r="P5" s="534"/>
+      <c r="Q5" s="534"/>
+      <c r="R5" s="534"/>
+      <c r="S5" s="534"/>
+      <c r="T5" s="534"/>
+      <c r="U5" s="534"/>
+      <c r="V5" s="534"/>
+      <c r="W5" s="534"/>
+      <c r="X5" s="534"/>
+      <c r="Y5" s="535"/>
     </row>
     <row r="6" spans="1:25" s="36" customFormat="1" ht="204" customHeight="1">
       <c r="A6" s="10">
         <v>1</v>
       </c>
-      <c r="B6" s="283" t="s">
+      <c r="B6" s="280" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="275">
+      <c r="C6" s="272">
         <v>2</v>
       </c>
-      <c r="D6" s="281" t="s">
+      <c r="D6" s="278" t="s">
         <v>122</v>
       </c>
-      <c r="E6" s="354" t="s">
+      <c r="E6" s="350" t="s">
         <v>362</v>
       </c>
-      <c r="F6" s="354" t="s">
+      <c r="F6" s="350" t="s">
         <v>363</v>
       </c>
-      <c r="G6" s="354" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="279">
+      <c r="G6" s="350" t="s">
+        <v>506</v>
+      </c>
+      <c r="H6" s="301" t="s">
+        <v>505</v>
+      </c>
+      <c r="I6" s="276">
         <f>J6+K6</f>
         <v>15.6</v>
       </c>
-      <c r="J6" s="279">
+      <c r="J6" s="276">
         <v>7.83</v>
       </c>
-      <c r="K6" s="279">
+      <c r="K6" s="276">
         <v>7.77</v>
       </c>
-      <c r="L6" s="279">
+      <c r="L6" s="276">
         <v>7.8</v>
       </c>
-      <c r="M6" s="274" t="s">
+      <c r="M6" s="271" t="s">
         <v>3</v>
       </c>
-      <c r="N6" s="280" t="s">
+      <c r="N6" s="277" t="s">
         <v>125</v>
       </c>
-      <c r="O6" s="276" t="s">
-[...2 lines deleted...]
-      <c r="P6" s="157" t="s">
+      <c r="O6" s="273" t="s">
+        <v>653</v>
+      </c>
+      <c r="P6" s="156" t="s">
         <v>296</v>
       </c>
-      <c r="Q6" s="437" t="s">
-[...3 lines deleted...]
-        <v>1007</v>
+      <c r="Q6" s="424" t="s">
+        <v>995</v>
+      </c>
+      <c r="R6" s="424" t="s">
+        <v>996</v>
       </c>
       <c r="S6" s="11">
         <v>46235</v>
       </c>
-      <c r="T6" s="440" t="s">
-        <v>1036</v>
+      <c r="T6" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U6" s="11">
         <v>46326</v>
       </c>
-      <c r="V6" s="284" t="s">
-        <v>712</v>
+      <c r="V6" s="281" t="s">
+        <v>708</v>
       </c>
       <c r="W6" s="11"/>
       <c r="X6" s="11"/>
-      <c r="Y6" s="281"/>
+      <c r="Y6" s="278"/>
     </row>
     <row r="7" spans="1:25" s="36" customFormat="1" ht="186" customHeight="1">
-      <c r="A7" s="451">
+      <c r="A7" s="446">
         <v>2</v>
       </c>
-      <c r="B7" s="531" t="s">
+      <c r="B7" s="526" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="449">
+      <c r="C7" s="444">
         <v>4</v>
       </c>
-      <c r="D7" s="455" t="s">
+      <c r="D7" s="450" t="s">
         <v>226</v>
       </c>
-      <c r="E7" s="447" t="s">
+      <c r="E7" s="442" t="s">
         <v>385</v>
       </c>
-      <c r="F7" s="447" t="s">
+      <c r="F7" s="442" t="s">
         <v>386</v>
       </c>
-      <c r="G7" s="447" t="s">
+      <c r="G7" s="442" t="s">
         <v>405</v>
       </c>
-      <c r="H7" s="559" t="s">
+      <c r="H7" s="554" t="s">
         <v>17</v>
       </c>
-      <c r="I7" s="457">
+      <c r="I7" s="452">
         <f t="shared" ref="I7:I21" si="0">J7+K7</f>
         <v>36.1</v>
       </c>
-      <c r="J7" s="457">
+      <c r="J7" s="452">
         <v>18.5</v>
       </c>
-      <c r="K7" s="457" t="s">
+      <c r="K7" s="452" t="s">
         <v>252</v>
       </c>
-      <c r="L7" s="457">
+      <c r="L7" s="452">
         <f>I7/2</f>
         <v>18.05</v>
       </c>
-      <c r="M7" s="443" t="s">
+      <c r="M7" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N7" s="443" t="s">
+      <c r="N7" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O7" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="459" t="s">
+      <c r="O7" s="442" t="s">
+        <v>653</v>
+      </c>
+      <c r="P7" s="454" t="s">
         <v>297</v>
       </c>
-      <c r="Q7" s="443" t="s">
-[...5 lines deleted...]
-      <c r="S7" s="445">
+      <c r="Q7" s="438" t="s">
+        <v>995</v>
+      </c>
+      <c r="R7" s="438" t="s">
+        <v>996</v>
+      </c>
+      <c r="S7" s="440">
         <v>46235</v>
       </c>
-      <c r="T7" s="467" t="s">
-[...2 lines deleted...]
-      <c r="U7" s="445">
+      <c r="T7" s="462" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U7" s="440">
         <v>46326</v>
       </c>
-      <c r="V7" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y7" s="449"/>
+      <c r="V7" s="456" t="s">
+        <v>814</v>
+      </c>
+      <c r="W7" s="440"/>
+      <c r="X7" s="440"/>
+      <c r="Y7" s="444"/>
     </row>
     <row r="8" spans="1:25" s="36" customFormat="1" ht="241.5" customHeight="1">
-      <c r="A8" s="452"/>
-[...23 lines deleted...]
-      <c r="Y8" s="450"/>
+      <c r="A8" s="447"/>
+      <c r="B8" s="527"/>
+      <c r="C8" s="445"/>
+      <c r="D8" s="451"/>
+      <c r="E8" s="443"/>
+      <c r="F8" s="443"/>
+      <c r="G8" s="443"/>
+      <c r="H8" s="555"/>
+      <c r="I8" s="453"/>
+      <c r="J8" s="453"/>
+      <c r="K8" s="453"/>
+      <c r="L8" s="453"/>
+      <c r="M8" s="439"/>
+      <c r="N8" s="439"/>
+      <c r="O8" s="443"/>
+      <c r="P8" s="455"/>
+      <c r="Q8" s="439"/>
+      <c r="R8" s="439"/>
+      <c r="S8" s="441"/>
+      <c r="T8" s="464"/>
+      <c r="U8" s="439"/>
+      <c r="V8" s="457"/>
+      <c r="W8" s="441"/>
+      <c r="X8" s="441"/>
+      <c r="Y8" s="445"/>
     </row>
     <row r="9" spans="1:25" s="36" customFormat="1" ht="218.25" customHeight="1">
-      <c r="A9" s="451">
+      <c r="A9" s="446">
         <v>3</v>
       </c>
-      <c r="B9" s="531" t="s">
+      <c r="B9" s="526" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="449">
+      <c r="C9" s="444">
         <v>5</v>
       </c>
-      <c r="D9" s="455" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="447" t="s">
+      <c r="D9" s="450" t="s">
+        <v>656</v>
+      </c>
+      <c r="E9" s="442" t="s">
         <v>364</v>
       </c>
-      <c r="F9" s="447" t="s">
+      <c r="F9" s="442" t="s">
         <v>365</v>
       </c>
-      <c r="G9" s="447" t="s">
+      <c r="G9" s="442" t="s">
         <v>383</v>
       </c>
-      <c r="H9" s="447" t="s">
+      <c r="H9" s="442" t="s">
         <v>384</v>
       </c>
-      <c r="I9" s="457">
+      <c r="I9" s="452">
         <f t="shared" si="0"/>
         <v>37.6</v>
       </c>
-      <c r="J9" s="457">
+      <c r="J9" s="452">
         <v>18.600000000000001</v>
       </c>
-      <c r="K9" s="457">
+      <c r="K9" s="452">
         <v>19</v>
       </c>
-      <c r="L9" s="457">
+      <c r="L9" s="452">
         <v>18.8</v>
       </c>
-      <c r="M9" s="443" t="s">
+      <c r="M9" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N9" s="443" t="s">
+      <c r="N9" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O9" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="459" t="s">
+      <c r="O9" s="442" t="s">
+        <v>653</v>
+      </c>
+      <c r="P9" s="454" t="s">
         <v>298</v>
       </c>
-      <c r="Q9" s="443" t="s">
-[...5 lines deleted...]
-      <c r="S9" s="445">
+      <c r="Q9" s="438" t="s">
+        <v>995</v>
+      </c>
+      <c r="R9" s="438" t="s">
+        <v>996</v>
+      </c>
+      <c r="S9" s="440">
         <v>46235</v>
       </c>
-      <c r="T9" s="467" t="s">
-[...2 lines deleted...]
-      <c r="U9" s="445">
+      <c r="T9" s="462" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U9" s="440">
         <v>46326</v>
       </c>
-      <c r="V9" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y9" s="449"/>
+      <c r="V9" s="456" t="s">
+        <v>817</v>
+      </c>
+      <c r="W9" s="440"/>
+      <c r="X9" s="440"/>
+      <c r="Y9" s="444"/>
     </row>
     <row r="10" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A10" s="452"/>
-[...23 lines deleted...]
-      <c r="Y10" s="450"/>
+      <c r="A10" s="447"/>
+      <c r="B10" s="527"/>
+      <c r="C10" s="445"/>
+      <c r="D10" s="451"/>
+      <c r="E10" s="443"/>
+      <c r="F10" s="443"/>
+      <c r="G10" s="443"/>
+      <c r="H10" s="443"/>
+      <c r="I10" s="453"/>
+      <c r="J10" s="453"/>
+      <c r="K10" s="453"/>
+      <c r="L10" s="453"/>
+      <c r="M10" s="439"/>
+      <c r="N10" s="439"/>
+      <c r="O10" s="443"/>
+      <c r="P10" s="455"/>
+      <c r="Q10" s="439"/>
+      <c r="R10" s="439"/>
+      <c r="S10" s="441"/>
+      <c r="T10" s="464"/>
+      <c r="U10" s="439"/>
+      <c r="V10" s="457"/>
+      <c r="W10" s="441"/>
+      <c r="X10" s="441"/>
+      <c r="Y10" s="445"/>
     </row>
     <row r="11" spans="1:25" s="36" customFormat="1" ht="392.25" customHeight="1">
       <c r="A11" s="10">
         <v>4</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="83">
         <v>7</v>
       </c>
       <c r="D11" s="84" t="s">
         <v>219</v>
       </c>
-      <c r="E11" s="306" t="s">
+      <c r="E11" s="302" t="s">
         <v>387</v>
       </c>
-      <c r="F11" s="306" t="s">
+      <c r="F11" s="302" t="s">
         <v>388</v>
       </c>
-      <c r="G11" s="306" t="s">
-        <v>510</v>
+      <c r="G11" s="302" t="s">
+        <v>507</v>
       </c>
       <c r="H11" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I11" s="101">
+      <c r="I11" s="100">
         <f t="shared" si="0"/>
         <v>33.64</v>
       </c>
-      <c r="J11" s="101">
+      <c r="J11" s="100">
         <v>16.82</v>
       </c>
-      <c r="K11" s="101">
+      <c r="K11" s="100">
         <v>16.82</v>
       </c>
-      <c r="L11" s="101">
+      <c r="L11" s="100">
         <v>16.82</v>
       </c>
       <c r="M11" s="81" t="s">
         <v>3</v>
       </c>
       <c r="N11" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O11" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="157" t="s">
+      <c r="O11" s="184" t="s">
+        <v>653</v>
+      </c>
+      <c r="P11" s="156" t="s">
         <v>299</v>
       </c>
-      <c r="Q11" s="415" t="s">
-        <v>988</v>
+      <c r="Q11" s="402" t="s">
+        <v>979</v>
       </c>
       <c r="R11" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S11" s="11">
         <v>45566</v>
       </c>
-      <c r="T11" s="440" t="s">
-        <v>1036</v>
+      <c r="T11" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U11" s="11">
         <v>46660</v>
       </c>
-      <c r="V11" s="284" t="s">
-        <v>712</v>
+      <c r="V11" s="281" t="s">
+        <v>708</v>
       </c>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="84"/>
     </row>
     <row r="12" spans="1:25" s="36" customFormat="1" ht="259.5" customHeight="1">
-      <c r="A12" s="451">
+      <c r="A12" s="446">
         <v>5</v>
       </c>
-      <c r="B12" s="453" t="s">
+      <c r="B12" s="448" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="449">
+      <c r="C12" s="444">
         <v>8</v>
       </c>
-      <c r="D12" s="455" t="s">
+      <c r="D12" s="450" t="s">
         <v>288</v>
       </c>
-      <c r="E12" s="447" t="s">
+      <c r="E12" s="442" t="s">
         <v>378</v>
       </c>
-      <c r="F12" s="447" t="s">
+      <c r="F12" s="442" t="s">
         <v>379</v>
       </c>
-      <c r="G12" s="447" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="447" t="s">
+      <c r="G12" s="442" t="s">
+        <v>508</v>
+      </c>
+      <c r="H12" s="442" t="s">
         <v>366</v>
       </c>
-      <c r="I12" s="457">
+      <c r="I12" s="452">
         <f t="shared" si="0"/>
         <v>48.9</v>
       </c>
-      <c r="J12" s="457">
+      <c r="J12" s="452">
         <v>24.4</v>
       </c>
-      <c r="K12" s="457">
+      <c r="K12" s="452">
         <v>24.5</v>
       </c>
-      <c r="L12" s="457">
+      <c r="L12" s="452">
         <v>24.45</v>
       </c>
-      <c r="M12" s="443" t="s">
+      <c r="M12" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N12" s="443" t="s">
+      <c r="N12" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O12" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P12" s="459" t="s">
+      <c r="O12" s="442" t="s">
+        <v>654</v>
+      </c>
+      <c r="P12" s="454" t="s">
         <v>300</v>
       </c>
-      <c r="Q12" s="443" t="s">
-[...5 lines deleted...]
-      <c r="S12" s="445">
+      <c r="Q12" s="438" t="s">
+        <v>995</v>
+      </c>
+      <c r="R12" s="438" t="s">
+        <v>996</v>
+      </c>
+      <c r="S12" s="440">
         <v>46235</v>
       </c>
-      <c r="T12" s="447" t="s">
-[...2 lines deleted...]
-      <c r="U12" s="445">
+      <c r="T12" s="442" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U12" s="440">
         <v>46326</v>
       </c>
-      <c r="V12" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y12" s="449"/>
+      <c r="V12" s="456" t="s">
+        <v>818</v>
+      </c>
+      <c r="W12" s="440"/>
+      <c r="X12" s="440"/>
+      <c r="Y12" s="444"/>
     </row>
     <row r="13" spans="1:25" s="36" customFormat="1" ht="288.75" customHeight="1">
-      <c r="A13" s="452"/>
-[...23 lines deleted...]
-      <c r="Y13" s="450"/>
+      <c r="A13" s="447"/>
+      <c r="B13" s="449"/>
+      <c r="C13" s="445"/>
+      <c r="D13" s="451"/>
+      <c r="E13" s="443"/>
+      <c r="F13" s="443"/>
+      <c r="G13" s="443"/>
+      <c r="H13" s="443"/>
+      <c r="I13" s="453"/>
+      <c r="J13" s="453"/>
+      <c r="K13" s="453"/>
+      <c r="L13" s="453"/>
+      <c r="M13" s="439"/>
+      <c r="N13" s="439"/>
+      <c r="O13" s="443"/>
+      <c r="P13" s="455"/>
+      <c r="Q13" s="439"/>
+      <c r="R13" s="439"/>
+      <c r="S13" s="441"/>
+      <c r="T13" s="443"/>
+      <c r="U13" s="439"/>
+      <c r="V13" s="457"/>
+      <c r="W13" s="441"/>
+      <c r="X13" s="441"/>
+      <c r="Y13" s="445"/>
     </row>
     <row r="14" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
       <c r="A14" s="10">
         <v>6</v>
       </c>
       <c r="B14" s="90" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="87">
         <v>10</v>
       </c>
-      <c r="D14" s="177" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="343" t="s">
+      <c r="D14" s="175" t="s">
+        <v>509</v>
+      </c>
+      <c r="E14" s="339" t="s">
         <v>367</v>
       </c>
       <c r="F14" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="305" t="s">
-        <v>660</v>
+      <c r="G14" s="301" t="s">
+        <v>657</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="I14" s="101">
+        <v>658</v>
+      </c>
+      <c r="I14" s="100">
         <f t="shared" si="0"/>
         <v>36.519999999999996</v>
       </c>
       <c r="J14" s="95" t="s">
         <v>253</v>
       </c>
       <c r="K14" s="95" t="s">
         <v>254</v>
       </c>
       <c r="L14" s="93">
         <v>18.260000000000002</v>
       </c>
       <c r="M14" s="72" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O14" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P14" s="157" t="s">
+      <c r="O14" s="184" t="s">
+        <v>654</v>
+      </c>
+      <c r="P14" s="156" t="s">
         <v>301</v>
       </c>
-      <c r="Q14" s="437" t="s">
-[...3 lines deleted...]
-        <v>1007</v>
+      <c r="Q14" s="424" t="s">
+        <v>995</v>
+      </c>
+      <c r="R14" s="424" t="s">
+        <v>996</v>
       </c>
       <c r="S14" s="11">
         <v>46235</v>
       </c>
-      <c r="T14" s="440" t="s">
-        <v>1036</v>
+      <c r="T14" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U14" s="11">
         <v>46326</v>
       </c>
-      <c r="V14" s="284" t="s">
-        <v>823</v>
+      <c r="V14" s="281" t="s">
+        <v>819</v>
       </c>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="84"/>
     </row>
     <row r="15" spans="1:25" s="36" customFormat="1" ht="291.75" customHeight="1">
       <c r="A15" s="10">
         <v>7</v>
       </c>
       <c r="B15" s="90" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="87">
         <v>13</v>
       </c>
       <c r="D15" s="88" t="s">
         <v>192</v>
       </c>
-      <c r="E15" s="305" t="s">
-        <v>513</v>
+      <c r="E15" s="301" t="s">
+        <v>510</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>396</v>
       </c>
-      <c r="G15" s="305" t="s">
+      <c r="G15" s="301" t="s">
         <v>168</v>
       </c>
       <c r="H15" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I15" s="101">
+      <c r="I15" s="100">
         <f t="shared" si="0"/>
         <v>24.28</v>
       </c>
       <c r="J15" s="95" t="s">
         <v>255</v>
       </c>
       <c r="K15" s="95" t="s">
         <v>256</v>
       </c>
       <c r="L15" s="93">
         <v>12.14</v>
       </c>
       <c r="M15" s="81" t="s">
         <v>3</v>
       </c>
       <c r="N15" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O15" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="148" t="s">
+      <c r="O15" s="184" t="s">
+        <v>654</v>
+      </c>
+      <c r="P15" s="147" t="s">
         <v>301</v>
       </c>
-      <c r="Q15" s="437" t="s">
-[...3 lines deleted...]
-        <v>1007</v>
+      <c r="Q15" s="424" t="s">
+        <v>995</v>
+      </c>
+      <c r="R15" s="424" t="s">
+        <v>996</v>
       </c>
       <c r="S15" s="11">
         <v>46235</v>
       </c>
-      <c r="T15" s="440" t="s">
-        <v>1036</v>
+      <c r="T15" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U15" s="11">
         <v>46326</v>
       </c>
-      <c r="V15" s="284" t="s">
-        <v>712</v>
+      <c r="V15" s="281" t="s">
+        <v>708</v>
       </c>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="84"/>
     </row>
     <row r="16" spans="1:25" s="36" customFormat="1" ht="187.5" customHeight="1">
-      <c r="A16" s="250" t="s">
+      <c r="A16" s="247" t="s">
         <v>274</v>
       </c>
-      <c r="B16" s="251" t="s">
+      <c r="B16" s="248" t="s">
         <v>221</v>
       </c>
-      <c r="C16" s="252" t="s">
+      <c r="C16" s="249" t="s">
         <v>222</v>
       </c>
-      <c r="D16" s="253" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="254" t="s">
+      <c r="D16" s="250" t="s">
+        <v>705</v>
+      </c>
+      <c r="E16" s="251" t="s">
         <v>291</v>
       </c>
-      <c r="F16" s="254" t="s">
+      <c r="F16" s="251" t="s">
         <v>292</v>
       </c>
-      <c r="G16" s="254" t="s">
+      <c r="G16" s="251" t="s">
         <v>223</v>
       </c>
-      <c r="H16" s="254" t="s">
+      <c r="H16" s="251" t="s">
         <v>240</v>
       </c>
-      <c r="I16" s="255">
+      <c r="I16" s="252">
         <f t="shared" ref="I16" si="1">J16+K16</f>
         <v>14.24</v>
       </c>
-      <c r="J16" s="256">
+      <c r="J16" s="253">
         <v>7.13</v>
       </c>
-      <c r="K16" s="256">
+      <c r="K16" s="253">
         <v>7.11</v>
       </c>
-      <c r="L16" s="256">
+      <c r="L16" s="253">
         <v>7.12</v>
       </c>
-      <c r="M16" s="256" t="s">
+      <c r="M16" s="253" t="s">
         <v>3</v>
       </c>
-      <c r="N16" s="256" t="s">
+      <c r="N16" s="253" t="s">
         <v>125</v>
       </c>
-      <c r="O16" s="254" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="254" t="s">
+      <c r="O16" s="251" t="s">
+        <v>654</v>
+      </c>
+      <c r="P16" s="251" t="s">
         <v>302</v>
       </c>
-      <c r="Q16" s="257"/>
-[...4 lines deleted...]
-      <c r="V16" s="254" t="s">
+      <c r="Q16" s="254"/>
+      <c r="R16" s="253"/>
+      <c r="S16" s="232"/>
+      <c r="T16" s="255"/>
+      <c r="U16" s="253"/>
+      <c r="V16" s="251" t="s">
         <v>247</v>
       </c>
-      <c r="W16" s="256"/>
-[...1 lines deleted...]
-      <c r="Y16" s="259"/>
+      <c r="W16" s="253"/>
+      <c r="X16" s="253"/>
+      <c r="Y16" s="256"/>
     </row>
     <row r="17" spans="1:25" s="92" customFormat="1" ht="195.75" customHeight="1">
-      <c r="A17" s="250" t="s">
+      <c r="A17" s="247" t="s">
         <v>274</v>
       </c>
-      <c r="B17" s="251" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="252" t="s">
+      <c r="B17" s="248" t="s">
+        <v>744</v>
+      </c>
+      <c r="C17" s="249" t="s">
         <v>222</v>
       </c>
-      <c r="D17" s="253" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="254" t="s">
+      <c r="D17" s="250" t="s">
+        <v>755</v>
+      </c>
+      <c r="E17" s="251" t="s">
+        <v>745</v>
+      </c>
+      <c r="F17" s="251" t="s">
+        <v>746</v>
+      </c>
+      <c r="G17" s="251" t="s">
         <v>223</v>
       </c>
-      <c r="H17" s="254" t="s">
+      <c r="H17" s="251" t="s">
         <v>240</v>
       </c>
-      <c r="I17" s="255">
+      <c r="I17" s="252">
         <f t="shared" si="0"/>
         <v>14.24</v>
       </c>
-      <c r="J17" s="256">
+      <c r="J17" s="253">
         <v>7.13</v>
       </c>
-      <c r="K17" s="256">
+      <c r="K17" s="253">
         <v>7.11</v>
       </c>
-      <c r="L17" s="256">
+      <c r="L17" s="253">
         <v>7.12</v>
       </c>
-      <c r="M17" s="256" t="s">
+      <c r="M17" s="253" t="s">
         <v>3</v>
       </c>
-      <c r="N17" s="256" t="s">
+      <c r="N17" s="253" t="s">
         <v>125</v>
       </c>
-      <c r="O17" s="254" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="254" t="s">
+      <c r="O17" s="251" t="s">
+        <v>654</v>
+      </c>
+      <c r="P17" s="251" t="s">
         <v>302</v>
       </c>
-      <c r="Q17" s="257"/>
-[...9 lines deleted...]
-      <c r="Y17" s="259"/>
+      <c r="Q17" s="254"/>
+      <c r="R17" s="253"/>
+      <c r="S17" s="232"/>
+      <c r="T17" s="255"/>
+      <c r="U17" s="232"/>
+      <c r="V17" s="251" t="s">
+        <v>756</v>
+      </c>
+      <c r="W17" s="253"/>
+      <c r="X17" s="253"/>
+      <c r="Y17" s="256"/>
     </row>
-    <row r="18" spans="1:25" s="423" customFormat="1" ht="209.25" customHeight="1">
-      <c r="A18" s="250" t="s">
+    <row r="18" spans="1:25" s="410" customFormat="1" ht="209.25" customHeight="1">
+      <c r="A18" s="247" t="s">
         <v>274</v>
       </c>
-      <c r="B18" s="425" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="426" t="s">
+      <c r="B18" s="412" t="s">
+        <v>989</v>
+      </c>
+      <c r="C18" s="413" t="s">
         <v>222</v>
       </c>
-      <c r="D18" s="427" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="428" t="s">
+      <c r="D18" s="414" t="s">
+        <v>993</v>
+      </c>
+      <c r="E18" s="415" t="s">
+        <v>745</v>
+      </c>
+      <c r="F18" s="415" t="s">
+        <v>746</v>
+      </c>
+      <c r="G18" s="415" t="s">
         <v>223</v>
       </c>
-      <c r="H18" s="428" t="s">
+      <c r="H18" s="415" t="s">
         <v>240</v>
       </c>
-      <c r="I18" s="429">
+      <c r="I18" s="416">
         <f t="shared" ref="I18" si="2">J18+K18</f>
         <v>14.24</v>
       </c>
-      <c r="J18" s="430">
+      <c r="J18" s="417">
         <v>7.13</v>
       </c>
-      <c r="K18" s="430">
+      <c r="K18" s="417">
         <v>7.11</v>
       </c>
-      <c r="L18" s="430">
+      <c r="L18" s="417">
         <v>7.12</v>
       </c>
-      <c r="M18" s="430" t="s">
+      <c r="M18" s="417" t="s">
         <v>3</v>
       </c>
-      <c r="N18" s="430" t="s">
+      <c r="N18" s="417" t="s">
         <v>125</v>
       </c>
-      <c r="O18" s="428" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="428" t="s">
+      <c r="O18" s="415" t="s">
+        <v>654</v>
+      </c>
+      <c r="P18" s="415" t="s">
         <v>302</v>
       </c>
-      <c r="Q18" s="431"/>
-[...9 lines deleted...]
-      <c r="Y18" s="434"/>
+      <c r="Q18" s="418"/>
+      <c r="R18" s="417"/>
+      <c r="S18" s="419"/>
+      <c r="T18" s="420"/>
+      <c r="U18" s="419"/>
+      <c r="V18" s="415" t="s">
+        <v>990</v>
+      </c>
+      <c r="W18" s="417"/>
+      <c r="X18" s="417"/>
+      <c r="Y18" s="421"/>
     </row>
     <row r="19" spans="1:25" s="92" customFormat="1" ht="210" customHeight="1">
-      <c r="A19" s="451">
+      <c r="A19" s="446">
         <v>8</v>
       </c>
-      <c r="B19" s="453" t="s">
+      <c r="B19" s="448" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="449">
+      <c r="C19" s="444">
         <v>22</v>
       </c>
-      <c r="D19" s="455" t="s">
+      <c r="D19" s="450" t="s">
         <v>230</v>
       </c>
-      <c r="E19" s="447" t="s">
+      <c r="E19" s="442" t="s">
         <v>369</v>
       </c>
-      <c r="F19" s="447" t="s">
+      <c r="F19" s="442" t="s">
         <v>370</v>
       </c>
-      <c r="G19" s="447" t="s">
+      <c r="G19" s="442" t="s">
         <v>377</v>
       </c>
-      <c r="H19" s="559" t="s">
+      <c r="H19" s="554" t="s">
         <v>17</v>
       </c>
-      <c r="I19" s="644">
+      <c r="I19" s="639">
         <f>J19+K19</f>
         <v>31.299999999999997</v>
       </c>
-      <c r="J19" s="559" t="s">
+      <c r="J19" s="554" t="s">
         <v>257</v>
       </c>
-      <c r="K19" s="559" t="s">
+      <c r="K19" s="554" t="s">
         <v>258</v>
       </c>
-      <c r="L19" s="443">
+      <c r="L19" s="438">
         <v>15.65</v>
       </c>
-      <c r="M19" s="443" t="s">
+      <c r="M19" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N19" s="443" t="s">
+      <c r="N19" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O19" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="447" t="s">
+      <c r="O19" s="442" t="s">
+        <v>654</v>
+      </c>
+      <c r="P19" s="442" t="s">
         <v>303</v>
       </c>
-      <c r="Q19" s="443" t="s">
-[...5 lines deleted...]
-      <c r="S19" s="445">
+      <c r="Q19" s="438" t="s">
+        <v>995</v>
+      </c>
+      <c r="R19" s="438" t="s">
+        <v>996</v>
+      </c>
+      <c r="S19" s="440">
         <v>46235</v>
       </c>
-      <c r="T19" s="447" t="s">
-[...2 lines deleted...]
-      <c r="U19" s="445">
+      <c r="T19" s="442" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U19" s="440">
         <v>46326</v>
       </c>
-      <c r="V19" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y19" s="651"/>
+      <c r="V19" s="456" t="s">
+        <v>820</v>
+      </c>
+      <c r="W19" s="641"/>
+      <c r="X19" s="641"/>
+      <c r="Y19" s="646"/>
     </row>
     <row r="20" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
-      <c r="A20" s="452"/>
-[...23 lines deleted...]
-      <c r="Y20" s="652"/>
+      <c r="A20" s="447"/>
+      <c r="B20" s="449"/>
+      <c r="C20" s="445"/>
+      <c r="D20" s="451"/>
+      <c r="E20" s="443"/>
+      <c r="F20" s="443"/>
+      <c r="G20" s="443"/>
+      <c r="H20" s="555"/>
+      <c r="I20" s="640"/>
+      <c r="J20" s="555"/>
+      <c r="K20" s="555"/>
+      <c r="L20" s="439"/>
+      <c r="M20" s="439"/>
+      <c r="N20" s="439"/>
+      <c r="O20" s="443"/>
+      <c r="P20" s="443"/>
+      <c r="Q20" s="439"/>
+      <c r="R20" s="439"/>
+      <c r="S20" s="441"/>
+      <c r="T20" s="443"/>
+      <c r="U20" s="441"/>
+      <c r="V20" s="457"/>
+      <c r="W20" s="642"/>
+      <c r="X20" s="642"/>
+      <c r="Y20" s="647"/>
     </row>
     <row r="21" spans="1:25" s="36" customFormat="1" ht="234.75" customHeight="1">
       <c r="A21" s="10">
         <v>9</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="83">
         <v>23</v>
       </c>
       <c r="D21" s="84" t="s">
         <v>123</v>
       </c>
-      <c r="E21" s="306" t="s">
+      <c r="E21" s="302" t="s">
         <v>371</v>
       </c>
-      <c r="F21" s="306" t="s">
+      <c r="F21" s="302" t="s">
         <v>372</v>
       </c>
-      <c r="G21" s="306" t="s">
+      <c r="G21" s="302" t="s">
         <v>373</v>
       </c>
-      <c r="H21" s="306" t="s">
+      <c r="H21" s="302" t="s">
         <v>374</v>
       </c>
-      <c r="I21" s="103">
+      <c r="I21" s="102">
         <f t="shared" si="0"/>
         <v>14.559999999999999</v>
       </c>
       <c r="J21" s="94">
         <v>7.04</v>
       </c>
       <c r="K21" s="94">
         <v>7.52</v>
       </c>
       <c r="L21" s="94">
         <v>7.28</v>
       </c>
       <c r="M21" s="81" t="s">
         <v>3</v>
       </c>
       <c r="N21" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O21" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P21" s="153" t="s">
+      <c r="O21" s="184" t="s">
+        <v>654</v>
+      </c>
+      <c r="P21" s="152" t="s">
         <v>297</v>
       </c>
-      <c r="Q21" s="415" t="s">
-        <v>987</v>
+      <c r="Q21" s="402" t="s">
+        <v>978</v>
       </c>
       <c r="R21" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S21" s="11">
         <v>46235</v>
       </c>
-      <c r="T21" s="440" t="s">
-        <v>1036</v>
+      <c r="T21" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U21" s="11">
         <v>46326</v>
       </c>
-      <c r="V21" s="284" t="s">
-        <v>712</v>
+      <c r="V21" s="281" t="s">
+        <v>708</v>
       </c>
       <c r="W21" s="11"/>
       <c r="X21" s="11"/>
       <c r="Y21" s="84"/>
     </row>
     <row r="22" spans="1:25" s="36" customFormat="1" ht="226.5" customHeight="1">
-      <c r="A22" s="451">
+      <c r="A22" s="446">
         <v>10</v>
       </c>
-      <c r="B22" s="453" t="s">
+      <c r="B22" s="448" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="449">
+      <c r="C22" s="444">
         <v>24</v>
       </c>
-      <c r="D22" s="455" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="447" t="s">
+      <c r="D22" s="450" t="s">
+        <v>511</v>
+      </c>
+      <c r="E22" s="442" t="s">
+        <v>690</v>
+      </c>
+      <c r="F22" s="442" t="s">
+        <v>796</v>
+      </c>
+      <c r="G22" s="442" t="s">
         <v>277</v>
       </c>
-      <c r="H22" s="559" t="s">
+      <c r="H22" s="554" t="s">
         <v>17</v>
       </c>
-      <c r="I22" s="457">
+      <c r="I22" s="452">
         <f>J22+K22</f>
         <v>51.08</v>
       </c>
-      <c r="J22" s="559" t="s">
+      <c r="J22" s="554" t="s">
         <v>259</v>
       </c>
-      <c r="K22" s="559" t="s">
+      <c r="K22" s="554" t="s">
         <v>260</v>
       </c>
-      <c r="L22" s="443">
+      <c r="L22" s="438">
         <v>25.54</v>
       </c>
-      <c r="M22" s="443" t="s">
+      <c r="M22" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N22" s="443" t="s">
+      <c r="N22" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O22" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P22" s="447" t="s">
+      <c r="O22" s="442" t="s">
+        <v>654</v>
+      </c>
+      <c r="P22" s="442" t="s">
         <v>304</v>
       </c>
-      <c r="Q22" s="443" t="s">
-[...5 lines deleted...]
-      <c r="S22" s="445">
+      <c r="Q22" s="438" t="s">
+        <v>995</v>
+      </c>
+      <c r="R22" s="438" t="s">
+        <v>996</v>
+      </c>
+      <c r="S22" s="440">
         <v>46235</v>
       </c>
-      <c r="T22" s="447" t="s">
-[...2 lines deleted...]
-      <c r="U22" s="445">
+      <c r="T22" s="442" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U22" s="440">
         <v>46326</v>
       </c>
-      <c r="V22" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y22" s="449"/>
+      <c r="V22" s="456" t="s">
+        <v>801</v>
+      </c>
+      <c r="W22" s="440"/>
+      <c r="X22" s="440"/>
+      <c r="Y22" s="444"/>
     </row>
     <row r="23" spans="1:25" s="36" customFormat="1" ht="360.75" customHeight="1">
-      <c r="A23" s="452"/>
-[...23 lines deleted...]
-      <c r="Y23" s="450"/>
+      <c r="A23" s="447"/>
+      <c r="B23" s="449"/>
+      <c r="C23" s="445"/>
+      <c r="D23" s="451"/>
+      <c r="E23" s="443"/>
+      <c r="F23" s="443"/>
+      <c r="G23" s="443"/>
+      <c r="H23" s="555"/>
+      <c r="I23" s="453"/>
+      <c r="J23" s="555"/>
+      <c r="K23" s="555"/>
+      <c r="L23" s="439"/>
+      <c r="M23" s="439"/>
+      <c r="N23" s="439"/>
+      <c r="O23" s="443"/>
+      <c r="P23" s="443"/>
+      <c r="Q23" s="439"/>
+      <c r="R23" s="439"/>
+      <c r="S23" s="441"/>
+      <c r="T23" s="443"/>
+      <c r="U23" s="441"/>
+      <c r="V23" s="624"/>
+      <c r="W23" s="441"/>
+      <c r="X23" s="441"/>
+      <c r="Y23" s="445"/>
     </row>
     <row r="24" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
       <c r="A24" s="10">
         <v>11</v>
       </c>
       <c r="B24" s="90" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="87">
         <v>26</v>
       </c>
       <c r="D24" s="88" t="s">
         <v>119</v>
       </c>
-      <c r="E24" s="276" t="s">
+      <c r="E24" s="273" t="s">
         <v>380</v>
       </c>
       <c r="F24" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G24" s="189" t="s">
-        <v>662</v>
+      <c r="G24" s="187" t="s">
+        <v>659</v>
       </c>
       <c r="H24" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I24" s="99">
+      <c r="I24" s="98">
         <f>J24+K24</f>
         <v>13.14</v>
       </c>
       <c r="J24" s="95" t="s">
         <v>261</v>
       </c>
       <c r="K24" s="95" t="s">
         <v>262</v>
       </c>
       <c r="L24" s="72">
         <v>6.57</v>
       </c>
       <c r="M24" s="72" t="s">
         <v>3</v>
       </c>
       <c r="N24" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O24" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P24" s="157" t="s">
+      <c r="O24" s="184" t="s">
+        <v>654</v>
+      </c>
+      <c r="P24" s="156" t="s">
         <v>305</v>
       </c>
-      <c r="Q24" s="415" t="s">
-        <v>987</v>
+      <c r="Q24" s="402" t="s">
+        <v>978</v>
       </c>
       <c r="R24" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S24" s="11">
         <v>46235</v>
       </c>
-      <c r="T24" s="440" t="s">
-        <v>1036</v>
+      <c r="T24" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U24" s="11">
         <v>46326</v>
       </c>
-      <c r="V24" s="284" t="s">
-        <v>712</v>
+      <c r="V24" s="281" t="s">
+        <v>708</v>
       </c>
       <c r="W24" s="11"/>
       <c r="X24" s="11"/>
       <c r="Y24" s="84"/>
     </row>
     <row r="25" spans="1:25" s="36" customFormat="1" ht="193.5" customHeight="1">
-      <c r="A25" s="451">
+      <c r="A25" s="446">
         <v>12</v>
       </c>
-      <c r="B25" s="453" t="s">
+      <c r="B25" s="448" t="s">
         <v>176</v>
       </c>
-      <c r="C25" s="449">
+      <c r="C25" s="444">
         <v>29</v>
       </c>
-      <c r="D25" s="455" t="s">
+      <c r="D25" s="450" t="s">
         <v>422</v>
       </c>
-      <c r="E25" s="447" t="s">
+      <c r="E25" s="442" t="s">
         <v>423</v>
       </c>
-      <c r="F25" s="447" t="s">
+      <c r="F25" s="442" t="s">
         <v>424</v>
       </c>
-      <c r="G25" s="447" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="575">
+      <c r="G25" s="442" t="s">
+        <v>513</v>
+      </c>
+      <c r="H25" s="442" t="s">
+        <v>512</v>
+      </c>
+      <c r="I25" s="570">
         <f>J25+K25</f>
         <v>38.4</v>
       </c>
-      <c r="J25" s="457">
+      <c r="J25" s="452">
         <v>19.399999999999999</v>
       </c>
-      <c r="K25" s="457">
+      <c r="K25" s="452">
         <v>19</v>
       </c>
-      <c r="L25" s="457">
+      <c r="L25" s="452">
         <f>I25/2</f>
         <v>19.2</v>
       </c>
-      <c r="M25" s="443" t="s">
+      <c r="M25" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N25" s="443" t="s">
+      <c r="N25" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O25" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P25" s="459" t="s">
+      <c r="O25" s="442" t="s">
+        <v>654</v>
+      </c>
+      <c r="P25" s="454" t="s">
         <v>306</v>
       </c>
-      <c r="Q25" s="443" t="s">
-[...2 lines deleted...]
-      <c r="R25" s="443" t="s">
+      <c r="Q25" s="438" t="s">
+        <v>997</v>
+      </c>
+      <c r="R25" s="438" t="s">
         <v>241</v>
       </c>
-      <c r="S25" s="445">
+      <c r="S25" s="440">
         <v>45597</v>
       </c>
-      <c r="T25" s="447" t="s">
-[...2 lines deleted...]
-      <c r="U25" s="445">
+      <c r="T25" s="442" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U25" s="440">
         <v>46691</v>
       </c>
-      <c r="V25" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y25" s="449"/>
+      <c r="V25" s="456" t="s">
+        <v>815</v>
+      </c>
+      <c r="W25" s="440"/>
+      <c r="X25" s="440"/>
+      <c r="Y25" s="444"/>
     </row>
     <row r="26" spans="1:25" s="36" customFormat="1" ht="325.5" customHeight="1">
-      <c r="A26" s="452"/>
-[...23 lines deleted...]
-      <c r="Y26" s="450"/>
+      <c r="A26" s="447"/>
+      <c r="B26" s="449"/>
+      <c r="C26" s="445"/>
+      <c r="D26" s="451"/>
+      <c r="E26" s="443"/>
+      <c r="F26" s="443"/>
+      <c r="G26" s="443"/>
+      <c r="H26" s="443"/>
+      <c r="I26" s="570"/>
+      <c r="J26" s="453"/>
+      <c r="K26" s="453"/>
+      <c r="L26" s="453"/>
+      <c r="M26" s="439"/>
+      <c r="N26" s="439"/>
+      <c r="O26" s="443"/>
+      <c r="P26" s="455"/>
+      <c r="Q26" s="439"/>
+      <c r="R26" s="439"/>
+      <c r="S26" s="441"/>
+      <c r="T26" s="443"/>
+      <c r="U26" s="439"/>
+      <c r="V26" s="457"/>
+      <c r="W26" s="441"/>
+      <c r="X26" s="441"/>
+      <c r="Y26" s="445"/>
     </row>
     <row r="27" spans="1:25" s="36" customFormat="1" ht="252" customHeight="1">
       <c r="A27" s="10">
         <v>13</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>215</v>
       </c>
       <c r="C27" s="83">
         <v>35</v>
       </c>
-      <c r="D27" s="172" t="s">
+      <c r="D27" s="171" t="s">
         <v>425</v>
       </c>
-      <c r="E27" s="282" t="s">
+      <c r="E27" s="279" t="s">
         <v>389</v>
       </c>
-      <c r="F27" s="282" t="s">
+      <c r="F27" s="279" t="s">
         <v>390</v>
       </c>
       <c r="G27" s="85" t="s">
         <v>216</v>
       </c>
       <c r="H27" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="I27" s="101">
+      <c r="I27" s="100">
         <f>J27+K27</f>
         <v>20.9</v>
       </c>
-      <c r="J27" s="101">
+      <c r="J27" s="100">
         <v>10.4</v>
       </c>
-      <c r="K27" s="101">
+      <c r="K27" s="100">
         <v>10.5</v>
       </c>
-      <c r="L27" s="101">
+      <c r="L27" s="100">
         <f>I27/2</f>
         <v>10.45</v>
       </c>
       <c r="M27" s="72" t="s">
         <v>3</v>
       </c>
       <c r="N27" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O27" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P27" s="157" t="s">
+      <c r="O27" s="184" t="s">
+        <v>654</v>
+      </c>
+      <c r="P27" s="156" t="s">
         <v>307</v>
       </c>
-      <c r="Q27" s="437" t="s">
-[...3 lines deleted...]
-        <v>1007</v>
+      <c r="Q27" s="424" t="s">
+        <v>995</v>
+      </c>
+      <c r="R27" s="424" t="s">
+        <v>996</v>
       </c>
       <c r="S27" s="11">
         <v>46235</v>
       </c>
-      <c r="T27" s="440" t="s">
-        <v>1036</v>
+      <c r="T27" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U27" s="11">
         <v>46326</v>
       </c>
-      <c r="V27" s="284" t="s">
-        <v>819</v>
+      <c r="V27" s="281" t="s">
+        <v>815</v>
       </c>
       <c r="W27" s="11"/>
       <c r="X27" s="11"/>
       <c r="Y27" s="84"/>
     </row>
     <row r="28" spans="1:25" s="36" customFormat="1" ht="246.75" customHeight="1">
       <c r="A28" s="10">
         <v>14</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="83">
         <v>36</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>193</v>
       </c>
-      <c r="E28" s="282" t="s">
+      <c r="E28" s="279" t="s">
         <v>426</v>
       </c>
-      <c r="F28" s="282" t="s">
+      <c r="F28" s="279" t="s">
         <v>427</v>
       </c>
-      <c r="G28" s="282" t="s">
+      <c r="G28" s="279" t="s">
         <v>375</v>
       </c>
-      <c r="H28" s="282" t="s">
+      <c r="H28" s="279" t="s">
         <v>376</v>
       </c>
-      <c r="I28" s="101">
+      <c r="I28" s="100">
         <f>J28+K28</f>
         <v>17.98</v>
       </c>
-      <c r="J28" s="101">
+      <c r="J28" s="100">
         <v>9.33</v>
       </c>
-      <c r="K28" s="101">
+      <c r="K28" s="100">
         <v>8.65</v>
       </c>
-      <c r="L28" s="101">
+      <c r="L28" s="100">
         <v>8.99</v>
       </c>
       <c r="M28" s="72" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O28" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P28" s="157" t="s">
+      <c r="O28" s="184" t="s">
+        <v>654</v>
+      </c>
+      <c r="P28" s="156" t="s">
         <v>308</v>
       </c>
-      <c r="Q28" s="435" t="s">
-[...3 lines deleted...]
-        <v>1007</v>
+      <c r="Q28" s="422" t="s">
+        <v>995</v>
+      </c>
+      <c r="R28" s="424" t="s">
+        <v>996</v>
       </c>
       <c r="S28" s="11">
         <v>46235</v>
       </c>
-      <c r="T28" s="440" t="s">
-        <v>1036</v>
+      <c r="T28" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U28" s="11">
         <v>46326</v>
       </c>
-      <c r="V28" s="284" t="s">
-        <v>712</v>
+      <c r="V28" s="281" t="s">
+        <v>708</v>
       </c>
       <c r="W28" s="11"/>
       <c r="X28" s="11"/>
       <c r="Y28" s="84"/>
     </row>
     <row r="29" spans="1:25" s="36" customFormat="1">
-      <c r="A29" s="541" t="s">
-[...16 lines deleted...]
-      <c r="P29" s="162">
+      <c r="A29" s="536" t="s">
+        <v>994</v>
+      </c>
+      <c r="B29" s="537"/>
+      <c r="C29" s="537"/>
+      <c r="D29" s="537"/>
+      <c r="E29" s="537"/>
+      <c r="F29" s="537"/>
+      <c r="G29" s="537"/>
+      <c r="H29" s="537"/>
+      <c r="I29" s="537"/>
+      <c r="J29" s="537"/>
+      <c r="K29" s="537"/>
+      <c r="L29" s="537"/>
+      <c r="M29" s="537"/>
+      <c r="N29" s="537"/>
+      <c r="O29" s="538"/>
+      <c r="P29" s="161">
         <v>247</v>
       </c>
-      <c r="Q29" s="370"/>
-[...7 lines deleted...]
-      <c r="Y29" s="151"/>
+      <c r="Q29" s="360"/>
+      <c r="R29" s="360"/>
+      <c r="S29" s="149"/>
+      <c r="T29" s="151"/>
+      <c r="U29" s="149"/>
+      <c r="V29" s="189"/>
+      <c r="W29" s="149"/>
+      <c r="X29" s="149"/>
+      <c r="Y29" s="150"/>
     </row>
     <row r="30" spans="1:25" s="36" customFormat="1" ht="15" customHeight="1">
-      <c r="A30" s="544" t="s">
+      <c r="A30" s="539" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="545"/>
-[...22 lines deleted...]
-      <c r="Y30" s="546"/>
+      <c r="B30" s="540"/>
+      <c r="C30" s="540"/>
+      <c r="D30" s="540"/>
+      <c r="E30" s="540"/>
+      <c r="F30" s="540"/>
+      <c r="G30" s="540"/>
+      <c r="H30" s="540"/>
+      <c r="I30" s="540"/>
+      <c r="J30" s="540"/>
+      <c r="K30" s="540"/>
+      <c r="L30" s="540"/>
+      <c r="M30" s="540"/>
+      <c r="N30" s="540"/>
+      <c r="O30" s="540"/>
+      <c r="P30" s="540"/>
+      <c r="Q30" s="540"/>
+      <c r="R30" s="540"/>
+      <c r="S30" s="540"/>
+      <c r="T30" s="540"/>
+      <c r="U30" s="540"/>
+      <c r="V30" s="540"/>
+      <c r="W30" s="540"/>
+      <c r="X30" s="540"/>
+      <c r="Y30" s="541"/>
     </row>
     <row r="31" spans="1:25" s="36" customFormat="1" ht="283.5" customHeight="1">
-      <c r="A31" s="659">
+      <c r="A31" s="654">
         <v>1</v>
       </c>
-      <c r="B31" s="578" t="s">
+      <c r="B31" s="573" t="s">
         <v>144</v>
       </c>
-      <c r="C31" s="576">
+      <c r="C31" s="571">
         <v>2</v>
       </c>
-      <c r="D31" s="577" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="443" t="s">
+      <c r="D31" s="572" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E31" s="489" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F31" s="438" t="s">
         <v>17</v>
       </c>
-      <c r="G31" s="494" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="660" t="s">
+      <c r="G31" s="489" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H31" s="655" t="s">
         <v>17</v>
       </c>
-      <c r="I31" s="575">
+      <c r="I31" s="570">
         <v>17.8</v>
       </c>
-      <c r="J31" s="660" t="s">
+      <c r="J31" s="655" t="s">
         <v>17</v>
       </c>
-      <c r="K31" s="660" t="s">
+      <c r="K31" s="655" t="s">
         <v>17</v>
       </c>
-      <c r="L31" s="575">
+      <c r="L31" s="570">
         <v>17.8</v>
       </c>
-      <c r="M31" s="518" t="s">
+      <c r="M31" s="513" t="s">
         <v>3</v>
       </c>
-      <c r="N31" s="518" t="s">
+      <c r="N31" s="513" t="s">
         <v>125</v>
       </c>
-      <c r="O31" s="494" t="s">
-[...2 lines deleted...]
-      <c r="P31" s="459" t="s">
+      <c r="O31" s="489" t="s">
+        <v>655</v>
+      </c>
+      <c r="P31" s="454" t="s">
         <v>305</v>
       </c>
-      <c r="Q31" s="518" t="s">
+      <c r="Q31" s="513" t="s">
         <v>275</v>
       </c>
-      <c r="R31" s="518" t="s">
+      <c r="R31" s="513" t="s">
         <v>241</v>
       </c>
-      <c r="S31" s="566">
+      <c r="S31" s="561">
         <v>46073</v>
       </c>
-      <c r="T31" s="447" t="s">
-[...8 lines deleted...]
-      <c r="Y31" s="567"/>
+      <c r="T31" s="442" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U31" s="562"/>
+      <c r="V31" s="442" t="s">
+        <v>1004</v>
+      </c>
+      <c r="W31" s="562"/>
+      <c r="X31" s="562"/>
+      <c r="Y31" s="562"/>
     </row>
     <row r="32" spans="1:25" s="36" customFormat="1" ht="307.5" customHeight="1">
-      <c r="A32" s="659"/>
-[...23 lines deleted...]
-      <c r="Y32" s="567"/>
+      <c r="A32" s="654"/>
+      <c r="B32" s="573"/>
+      <c r="C32" s="571"/>
+      <c r="D32" s="572"/>
+      <c r="E32" s="489"/>
+      <c r="F32" s="439"/>
+      <c r="G32" s="489"/>
+      <c r="H32" s="655"/>
+      <c r="I32" s="570"/>
+      <c r="J32" s="655"/>
+      <c r="K32" s="655"/>
+      <c r="L32" s="570"/>
+      <c r="M32" s="513"/>
+      <c r="N32" s="513"/>
+      <c r="O32" s="489"/>
+      <c r="P32" s="455"/>
+      <c r="Q32" s="513"/>
+      <c r="R32" s="513"/>
+      <c r="S32" s="561"/>
+      <c r="T32" s="443"/>
+      <c r="U32" s="562"/>
+      <c r="V32" s="443"/>
+      <c r="W32" s="562"/>
+      <c r="X32" s="562"/>
+      <c r="Y32" s="562"/>
     </row>
     <row r="33" spans="1:25" s="36" customFormat="1" ht="194.25" customHeight="1">
       <c r="A33" s="10">
         <v>2</v>
       </c>
       <c r="B33" s="90" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="87">
         <v>3</v>
       </c>
       <c r="D33" s="88" t="s">
         <v>120</v>
       </c>
-      <c r="E33" s="438" t="s">
-        <v>1016</v>
+      <c r="E33" s="425" t="s">
+        <v>1005</v>
       </c>
       <c r="F33" s="43" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="89" t="s">
         <v>169</v>
       </c>
       <c r="H33" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I33" s="101">
+      <c r="I33" s="100">
         <f t="shared" ref="I33:I41" si="3">J33+K33</f>
         <v>17</v>
       </c>
       <c r="J33" s="95" t="s">
         <v>263</v>
       </c>
       <c r="K33" s="95" t="s">
         <v>264</v>
       </c>
-      <c r="L33" s="99">
+      <c r="L33" s="98">
         <v>8.5</v>
       </c>
       <c r="M33" s="72" t="s">
         <v>3</v>
       </c>
       <c r="N33" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O33" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P33" s="157" t="s">
+      <c r="O33" s="184" t="s">
+        <v>655</v>
+      </c>
+      <c r="P33" s="156" t="s">
         <v>305</v>
       </c>
-      <c r="Q33" s="124" t="s">
+      <c r="Q33" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R33" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S33" s="11">
         <v>46073</v>
       </c>
-      <c r="T33" s="440" t="s">
-        <v>1036</v>
+      <c r="T33" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U33" s="81"/>
-      <c r="V33" s="439" t="s">
-[...3 lines deleted...]
-      <c r="X33" s="141"/>
+      <c r="V33" s="426" t="s">
+        <v>1006</v>
+      </c>
+      <c r="W33" s="140"/>
+      <c r="X33" s="140"/>
       <c r="Y33" s="84"/>
     </row>
     <row r="34" spans="1:25" s="36" customFormat="1" ht="409.6" customHeight="1">
-      <c r="A34" s="451">
+      <c r="A34" s="446">
         <v>3</v>
       </c>
-      <c r="B34" s="453" t="s">
+      <c r="B34" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="C34" s="449">
+      <c r="C34" s="444">
         <v>8</v>
       </c>
-      <c r="D34" s="455" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="661" t="s">
+      <c r="D34" s="450" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E34" s="442" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F34" s="656" t="s">
         <v>17</v>
       </c>
-      <c r="G34" s="447" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="559" t="s">
+      <c r="G34" s="442" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H34" s="554" t="s">
         <v>17</v>
       </c>
-      <c r="I34" s="457">
+      <c r="I34" s="452">
         <v>17.8</v>
       </c>
-      <c r="J34" s="559" t="s">
+      <c r="J34" s="554" t="s">
         <v>17</v>
       </c>
-      <c r="K34" s="559" t="s">
+      <c r="K34" s="554" t="s">
         <v>17</v>
       </c>
-      <c r="L34" s="457">
+      <c r="L34" s="452">
         <v>17.8</v>
       </c>
-      <c r="M34" s="443" t="s">
+      <c r="M34" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N34" s="443" t="s">
+      <c r="N34" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O34" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P34" s="459" t="s">
+      <c r="O34" s="442" t="s">
+        <v>655</v>
+      </c>
+      <c r="P34" s="454" t="s">
         <v>305</v>
       </c>
-      <c r="Q34" s="443" t="s">
+      <c r="Q34" s="438" t="s">
         <v>275</v>
       </c>
-      <c r="R34" s="443" t="s">
+      <c r="R34" s="438" t="s">
         <v>241</v>
       </c>
-      <c r="S34" s="445">
+      <c r="S34" s="440">
         <v>46073</v>
       </c>
-      <c r="T34" s="447" t="s">
-[...8 lines deleted...]
-      <c r="Y34" s="449"/>
+      <c r="T34" s="442" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U34" s="438"/>
+      <c r="V34" s="442" t="s">
+        <v>1007</v>
+      </c>
+      <c r="W34" s="438"/>
+      <c r="X34" s="438"/>
+      <c r="Y34" s="444"/>
     </row>
     <row r="35" spans="1:25" s="36" customFormat="1" ht="205.5" customHeight="1">
-      <c r="A35" s="452"/>
-[...23 lines deleted...]
-      <c r="Y35" s="450"/>
+      <c r="A35" s="447"/>
+      <c r="B35" s="449"/>
+      <c r="C35" s="445"/>
+      <c r="D35" s="451"/>
+      <c r="E35" s="443"/>
+      <c r="F35" s="657"/>
+      <c r="G35" s="443"/>
+      <c r="H35" s="555"/>
+      <c r="I35" s="453"/>
+      <c r="J35" s="555"/>
+      <c r="K35" s="555"/>
+      <c r="L35" s="453"/>
+      <c r="M35" s="439"/>
+      <c r="N35" s="439"/>
+      <c r="O35" s="443"/>
+      <c r="P35" s="455"/>
+      <c r="Q35" s="439"/>
+      <c r="R35" s="439"/>
+      <c r="S35" s="441"/>
+      <c r="T35" s="443"/>
+      <c r="U35" s="439"/>
+      <c r="V35" s="443"/>
+      <c r="W35" s="439"/>
+      <c r="X35" s="439"/>
+      <c r="Y35" s="445"/>
     </row>
     <row r="36" spans="1:25" s="36" customFormat="1" ht="363" customHeight="1">
-      <c r="A36" s="451">
+      <c r="A36" s="446">
         <v>4</v>
       </c>
-      <c r="B36" s="453" t="s">
+      <c r="B36" s="448" t="s">
         <v>33</v>
       </c>
-      <c r="C36" s="449">
+      <c r="C36" s="444">
         <v>10</v>
       </c>
-      <c r="D36" s="455" t="s">
-[...11 lines deleted...]
-      <c r="H36" s="447" t="s">
+      <c r="D36" s="450" t="s">
+        <v>813</v>
+      </c>
+      <c r="E36" s="442" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F36" s="442" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G36" s="442" t="s">
+        <v>737</v>
+      </c>
+      <c r="H36" s="442" t="s">
         <v>171</v>
       </c>
-      <c r="I36" s="457">
+      <c r="I36" s="452">
         <f t="shared" si="3"/>
         <v>25</v>
       </c>
-      <c r="J36" s="443">
+      <c r="J36" s="438">
         <v>14.48</v>
       </c>
-      <c r="K36" s="443">
+      <c r="K36" s="438">
         <v>10.52</v>
       </c>
-      <c r="L36" s="457">
+      <c r="L36" s="452">
         <v>12.5</v>
       </c>
-      <c r="M36" s="443" t="s">
+      <c r="M36" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N36" s="443" t="s">
+      <c r="N36" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O36" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P36" s="459" t="s">
+      <c r="O36" s="442" t="s">
+        <v>655</v>
+      </c>
+      <c r="P36" s="454" t="s">
         <v>307</v>
       </c>
-      <c r="Q36" s="443" t="s">
+      <c r="Q36" s="438" t="s">
         <v>275</v>
       </c>
-      <c r="R36" s="443" t="s">
+      <c r="R36" s="438" t="s">
         <v>241</v>
       </c>
-      <c r="S36" s="445">
+      <c r="S36" s="440">
         <v>46073</v>
       </c>
-      <c r="T36" s="447" t="s">
-[...8 lines deleted...]
-      <c r="Y36" s="449"/>
+      <c r="T36" s="442" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U36" s="442"/>
+      <c r="V36" s="442" t="s">
+        <v>1010</v>
+      </c>
+      <c r="W36" s="438"/>
+      <c r="X36" s="438"/>
+      <c r="Y36" s="444"/>
     </row>
     <row r="37" spans="1:25" s="36" customFormat="1" ht="138" customHeight="1">
-      <c r="A37" s="452"/>
-[...23 lines deleted...]
-      <c r="Y37" s="450"/>
+      <c r="A37" s="447"/>
+      <c r="B37" s="449"/>
+      <c r="C37" s="445"/>
+      <c r="D37" s="451"/>
+      <c r="E37" s="443"/>
+      <c r="F37" s="443"/>
+      <c r="G37" s="443"/>
+      <c r="H37" s="443"/>
+      <c r="I37" s="453"/>
+      <c r="J37" s="439"/>
+      <c r="K37" s="439"/>
+      <c r="L37" s="453"/>
+      <c r="M37" s="439"/>
+      <c r="N37" s="439"/>
+      <c r="O37" s="443"/>
+      <c r="P37" s="455"/>
+      <c r="Q37" s="439"/>
+      <c r="R37" s="439"/>
+      <c r="S37" s="441"/>
+      <c r="T37" s="443"/>
+      <c r="U37" s="443"/>
+      <c r="V37" s="443"/>
+      <c r="W37" s="439"/>
+      <c r="X37" s="439"/>
+      <c r="Y37" s="445"/>
     </row>
     <row r="38" spans="1:25" s="36" customFormat="1" ht="214.5" customHeight="1">
       <c r="A38" s="10">
         <v>5</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="83">
         <v>11</v>
       </c>
-      <c r="D38" s="172" t="s">
+      <c r="D38" s="171" t="s">
         <v>428</v>
       </c>
-      <c r="E38" s="439" t="s">
-        <v>1022</v>
+      <c r="E38" s="426" t="s">
+        <v>1011</v>
       </c>
       <c r="F38" s="43" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="85" t="s">
         <v>172</v>
       </c>
       <c r="H38" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I38" s="101">
+      <c r="I38" s="100">
         <f t="shared" si="3"/>
         <v>15.059999999999999</v>
       </c>
       <c r="J38" s="43" t="s">
         <v>265</v>
       </c>
       <c r="K38" s="43" t="s">
         <v>266</v>
       </c>
       <c r="L38" s="81">
         <v>7.53</v>
       </c>
       <c r="M38" s="81" t="s">
         <v>3</v>
       </c>
       <c r="N38" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O38" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P38" s="157" t="s">
+      <c r="O38" s="184" t="s">
+        <v>655</v>
+      </c>
+      <c r="P38" s="156" t="s">
         <v>302</v>
       </c>
-      <c r="Q38" s="124" t="s">
+      <c r="Q38" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R38" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S38" s="11">
         <v>46073</v>
       </c>
-      <c r="T38" s="440" t="s">
-        <v>1036</v>
+      <c r="T38" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U38" s="81"/>
-      <c r="V38" s="439" t="s">
-[...3 lines deleted...]
-      <c r="X38" s="141"/>
+      <c r="V38" s="426" t="s">
+        <v>1012</v>
+      </c>
+      <c r="W38" s="140"/>
+      <c r="X38" s="140"/>
       <c r="Y38" s="84"/>
     </row>
     <row r="39" spans="1:25" s="36" customFormat="1" ht="339" customHeight="1">
       <c r="A39" s="10">
         <v>6</v>
       </c>
       <c r="B39" s="90" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="87">
         <v>13</v>
       </c>
       <c r="D39" s="88" t="s">
         <v>194</v>
       </c>
-      <c r="E39" s="438" t="s">
-        <v>1024</v>
+      <c r="E39" s="425" t="s">
+        <v>1013</v>
       </c>
       <c r="F39" s="43" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="89" t="s">
         <v>173</v>
       </c>
       <c r="H39" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I39" s="101">
+      <c r="I39" s="100">
         <f t="shared" si="3"/>
         <v>24.619999999999997</v>
       </c>
       <c r="J39" s="95" t="s">
         <v>267</v>
       </c>
       <c r="K39" s="95" t="s">
         <v>268</v>
       </c>
       <c r="L39" s="72">
         <v>12.31</v>
       </c>
       <c r="M39" s="72" t="s">
         <v>3</v>
       </c>
       <c r="N39" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O39" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P39" s="157" t="s">
+      <c r="O39" s="184" t="s">
+        <v>655</v>
+      </c>
+      <c r="P39" s="156" t="s">
         <v>306</v>
       </c>
-      <c r="Q39" s="124" t="s">
+      <c r="Q39" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R39" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S39" s="11">
         <v>46073</v>
       </c>
-      <c r="T39" s="440" t="s">
-        <v>1036</v>
+      <c r="T39" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U39" s="81"/>
-      <c r="V39" s="439" t="s">
-[...3 lines deleted...]
-      <c r="X39" s="141"/>
+      <c r="V39" s="426" t="s">
+        <v>1014</v>
+      </c>
+      <c r="W39" s="140"/>
+      <c r="X39" s="140"/>
       <c r="Y39" s="84"/>
     </row>
     <row r="40" spans="1:25" s="36" customFormat="1" ht="357" customHeight="1">
       <c r="A40" s="10">
         <v>7</v>
       </c>
       <c r="B40" s="90" t="s">
         <v>36</v>
       </c>
       <c r="C40" s="87">
         <v>14</v>
       </c>
       <c r="D40" s="88" t="s">
         <v>220</v>
       </c>
-      <c r="E40" s="438" t="s">
-        <v>1026</v>
+      <c r="E40" s="425" t="s">
+        <v>1015</v>
       </c>
       <c r="F40" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="G40" s="396" t="s">
-        <v>895</v>
+      <c r="G40" s="385" t="s">
+        <v>889</v>
       </c>
       <c r="H40" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="I40" s="101">
+      <c r="I40" s="100">
         <f t="shared" si="3"/>
         <v>28.46</v>
       </c>
       <c r="J40" s="95" t="s">
         <v>269</v>
       </c>
       <c r="K40" s="95" t="s">
         <v>270</v>
       </c>
       <c r="L40" s="72">
         <v>14.23</v>
       </c>
       <c r="M40" s="72" t="s">
         <v>3</v>
       </c>
       <c r="N40" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O40" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="157" t="s">
+      <c r="O40" s="184" t="s">
+        <v>655</v>
+      </c>
+      <c r="P40" s="156" t="s">
         <v>309</v>
       </c>
-      <c r="Q40" s="124" t="s">
+      <c r="Q40" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R40" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S40" s="11">
         <v>46073</v>
       </c>
-      <c r="T40" s="440" t="s">
-        <v>1036</v>
+      <c r="T40" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U40" s="81"/>
-      <c r="V40" s="439" t="s">
-[...3 lines deleted...]
-      <c r="X40" s="141"/>
+      <c r="V40" s="426" t="s">
+        <v>1016</v>
+      </c>
+      <c r="W40" s="140"/>
+      <c r="X40" s="140"/>
       <c r="Y40" s="84"/>
     </row>
     <row r="41" spans="1:25" s="36" customFormat="1" ht="258.75" customHeight="1">
-      <c r="A41" s="451">
+      <c r="A41" s="446">
         <v>8</v>
       </c>
-      <c r="B41" s="531" t="s">
+      <c r="B41" s="526" t="s">
         <v>37</v>
       </c>
-      <c r="C41" s="449">
+      <c r="C41" s="444">
         <v>15</v>
       </c>
-      <c r="D41" s="455" t="s">
+      <c r="D41" s="450" t="s">
         <v>140</v>
       </c>
-      <c r="E41" s="447" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="443" t="s">
+      <c r="E41" s="442" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F41" s="438" t="s">
         <v>17</v>
       </c>
-      <c r="G41" s="447" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="443" t="s">
+      <c r="G41" s="442" t="s">
+        <v>660</v>
+      </c>
+      <c r="H41" s="438" t="s">
         <v>17</v>
       </c>
-      <c r="I41" s="457">
+      <c r="I41" s="452">
         <f t="shared" si="3"/>
         <v>34.760000000000005</v>
       </c>
-      <c r="J41" s="443">
+      <c r="J41" s="438">
         <v>17.62</v>
       </c>
-      <c r="K41" s="443">
+      <c r="K41" s="438">
         <v>17.14</v>
       </c>
-      <c r="L41" s="443">
+      <c r="L41" s="438">
         <v>17.38</v>
       </c>
-      <c r="M41" s="443" t="s">
+      <c r="M41" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N41" s="443" t="s">
+      <c r="N41" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O41" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P41" s="459" t="s">
+      <c r="O41" s="442" t="s">
+        <v>655</v>
+      </c>
+      <c r="P41" s="454" t="s">
         <v>310</v>
       </c>
-      <c r="Q41" s="443" t="s">
+      <c r="Q41" s="438" t="s">
         <v>275</v>
       </c>
-      <c r="R41" s="443" t="s">
+      <c r="R41" s="438" t="s">
         <v>241</v>
       </c>
-      <c r="S41" s="445">
+      <c r="S41" s="440">
         <v>46073</v>
       </c>
-      <c r="T41" s="467" t="s">
-[...8 lines deleted...]
-      <c r="Y41" s="449"/>
+      <c r="T41" s="462" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U41" s="438"/>
+      <c r="V41" s="442" t="s">
+        <v>1012</v>
+      </c>
+      <c r="W41" s="438"/>
+      <c r="X41" s="438"/>
+      <c r="Y41" s="444"/>
     </row>
     <row r="42" spans="1:25" s="36" customFormat="1" ht="195" customHeight="1">
-      <c r="A42" s="452"/>
-[...23 lines deleted...]
-      <c r="Y42" s="547"/>
+      <c r="A42" s="447"/>
+      <c r="B42" s="527"/>
+      <c r="C42" s="445"/>
+      <c r="D42" s="451"/>
+      <c r="E42" s="443"/>
+      <c r="F42" s="439"/>
+      <c r="G42" s="443"/>
+      <c r="H42" s="439"/>
+      <c r="I42" s="453"/>
+      <c r="J42" s="439"/>
+      <c r="K42" s="439"/>
+      <c r="L42" s="439"/>
+      <c r="M42" s="439"/>
+      <c r="N42" s="439"/>
+      <c r="O42" s="443"/>
+      <c r="P42" s="455"/>
+      <c r="Q42" s="439"/>
+      <c r="R42" s="439"/>
+      <c r="S42" s="441"/>
+      <c r="T42" s="464"/>
+      <c r="U42" s="439"/>
+      <c r="V42" s="469"/>
+      <c r="W42" s="439"/>
+      <c r="X42" s="439"/>
+      <c r="Y42" s="542"/>
     </row>
     <row r="43" spans="1:25" s="36" customFormat="1" ht="243" customHeight="1">
       <c r="A43" s="10">
         <v>9</v>
       </c>
       <c r="B43" s="29" t="s">
         <v>147</v>
       </c>
       <c r="C43" s="83">
         <v>16</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>148</v>
       </c>
       <c r="E43" s="48" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>1018</v>
+      </c>
+      <c r="F43" s="426" t="s">
+        <v>1019</v>
       </c>
       <c r="G43" s="48" t="s">
         <v>279</v>
       </c>
       <c r="H43" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="I43" s="101">
+      <c r="I43" s="100">
         <f>J43+K43</f>
         <v>14.18</v>
       </c>
       <c r="J43" s="94">
         <v>6.86</v>
       </c>
       <c r="K43" s="94">
         <v>7.32</v>
       </c>
       <c r="L43" s="81">
         <v>7.09</v>
       </c>
       <c r="M43" s="72" t="s">
         <v>3</v>
       </c>
       <c r="N43" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O43" s="186" t="s">
-[...2 lines deleted...]
-      <c r="P43" s="157" t="s">
+      <c r="O43" s="184" t="s">
+        <v>655</v>
+      </c>
+      <c r="P43" s="156" t="s">
         <v>307</v>
       </c>
-      <c r="Q43" s="124" t="s">
+      <c r="Q43" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R43" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S43" s="11">
         <v>46073</v>
       </c>
-      <c r="T43" s="440" t="s">
-        <v>1036</v>
+      <c r="T43" s="427" t="s">
+        <v>1025</v>
       </c>
       <c r="U43" s="81"/>
-      <c r="V43" s="439" t="s">
-[...4 lines deleted...]
-      <c r="Y43" s="270"/>
+      <c r="V43" s="426" t="s">
+        <v>1012</v>
+      </c>
+      <c r="W43" s="265"/>
+      <c r="X43" s="265"/>
+      <c r="Y43" s="267"/>
     </row>
     <row r="44" spans="1:25" s="36" customFormat="1" ht="240" customHeight="1">
-      <c r="A44" s="451">
+      <c r="A44" s="446">
         <v>10</v>
       </c>
-      <c r="B44" s="531" t="s">
+      <c r="B44" s="526" t="s">
         <v>38</v>
       </c>
-      <c r="C44" s="449">
+      <c r="C44" s="444">
         <v>18</v>
       </c>
-      <c r="D44" s="455" t="s">
+      <c r="D44" s="450" t="s">
         <v>397</v>
       </c>
-      <c r="E44" s="447" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="443" t="s">
+      <c r="E44" s="442" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F44" s="438" t="s">
         <v>17</v>
       </c>
-      <c r="G44" s="447" t="s">
+      <c r="G44" s="442" t="s">
         <v>398</v>
       </c>
-      <c r="H44" s="443" t="s">
+      <c r="H44" s="438" t="s">
         <v>17</v>
       </c>
-      <c r="I44" s="457">
+      <c r="I44" s="452">
         <f>J44+K44</f>
         <v>34.659999999999997</v>
       </c>
-      <c r="J44" s="443">
+      <c r="J44" s="438">
         <v>17.04</v>
       </c>
-      <c r="K44" s="443">
+      <c r="K44" s="438">
         <v>17.62</v>
       </c>
-      <c r="L44" s="443">
+      <c r="L44" s="438">
         <v>17.329999999999998</v>
       </c>
-      <c r="M44" s="443" t="s">
+      <c r="M44" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N44" s="443" t="s">
+      <c r="N44" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O44" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P44" s="459" t="s">
+      <c r="O44" s="442" t="s">
+        <v>655</v>
+      </c>
+      <c r="P44" s="454" t="s">
         <v>310</v>
       </c>
-      <c r="Q44" s="443" t="s">
+      <c r="Q44" s="438" t="s">
         <v>275</v>
       </c>
-      <c r="R44" s="443" t="s">
+      <c r="R44" s="438" t="s">
         <v>241</v>
       </c>
-      <c r="S44" s="445">
+      <c r="S44" s="440">
         <v>46073</v>
       </c>
-      <c r="T44" s="467" t="s">
-[...8 lines deleted...]
-      <c r="Y44" s="449"/>
+      <c r="T44" s="462" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U44" s="438"/>
+      <c r="V44" s="442" t="s">
+        <v>1021</v>
+      </c>
+      <c r="W44" s="137"/>
+      <c r="X44" s="137"/>
+      <c r="Y44" s="444"/>
     </row>
     <row r="45" spans="1:25" s="36" customFormat="1" ht="225.75" customHeight="1">
-      <c r="A45" s="452"/>
-[...23 lines deleted...]
-      <c r="Y45" s="450"/>
+      <c r="A45" s="447"/>
+      <c r="B45" s="527"/>
+      <c r="C45" s="445"/>
+      <c r="D45" s="451"/>
+      <c r="E45" s="443"/>
+      <c r="F45" s="439"/>
+      <c r="G45" s="443"/>
+      <c r="H45" s="439"/>
+      <c r="I45" s="453"/>
+      <c r="J45" s="439"/>
+      <c r="K45" s="439"/>
+      <c r="L45" s="439"/>
+      <c r="M45" s="439"/>
+      <c r="N45" s="439"/>
+      <c r="O45" s="443"/>
+      <c r="P45" s="455"/>
+      <c r="Q45" s="439"/>
+      <c r="R45" s="439"/>
+      <c r="S45" s="441"/>
+      <c r="T45" s="464"/>
+      <c r="U45" s="439"/>
+      <c r="V45" s="443"/>
+      <c r="W45" s="138"/>
+      <c r="X45" s="138"/>
+      <c r="Y45" s="445"/>
     </row>
     <row r="46" spans="1:25" s="36" customFormat="1">
-      <c r="A46" s="570" t="s">
+      <c r="A46" s="565" t="s">
         <v>170</v>
       </c>
-      <c r="B46" s="570"/>
-[...13 lines deleted...]
-      <c r="P46" s="162">
+      <c r="B46" s="565"/>
+      <c r="C46" s="565"/>
+      <c r="D46" s="565"/>
+      <c r="E46" s="565"/>
+      <c r="F46" s="565"/>
+      <c r="G46" s="565"/>
+      <c r="H46" s="565"/>
+      <c r="I46" s="565"/>
+      <c r="J46" s="565"/>
+      <c r="K46" s="565"/>
+      <c r="L46" s="565"/>
+      <c r="M46" s="565"/>
+      <c r="N46" s="565"/>
+      <c r="O46" s="158"/>
+      <c r="P46" s="161">
         <v>103</v>
       </c>
       <c r="Q46" s="81"/>
       <c r="R46" s="81"/>
       <c r="S46" s="81"/>
       <c r="T46" s="82"/>
       <c r="U46" s="81"/>
-      <c r="V46" s="192"/>
-[...1 lines deleted...]
-      <c r="X46" s="141"/>
+      <c r="V46" s="189"/>
+      <c r="W46" s="140"/>
+      <c r="X46" s="140"/>
       <c r="Y46" s="84"/>
     </row>
     <row r="47" spans="1:25" s="36" customFormat="1">
-      <c r="A47" s="571" t="s">
+      <c r="A47" s="566" t="s">
         <v>6</v>
       </c>
-      <c r="B47" s="571"/>
-[...22 lines deleted...]
-      <c r="Y47" s="571"/>
+      <c r="B47" s="566"/>
+      <c r="C47" s="566"/>
+      <c r="D47" s="566"/>
+      <c r="E47" s="566"/>
+      <c r="F47" s="566"/>
+      <c r="G47" s="566"/>
+      <c r="H47" s="566"/>
+      <c r="I47" s="566"/>
+      <c r="J47" s="566"/>
+      <c r="K47" s="566"/>
+      <c r="L47" s="566"/>
+      <c r="M47" s="566"/>
+      <c r="N47" s="566"/>
+      <c r="O47" s="566"/>
+      <c r="P47" s="566"/>
+      <c r="Q47" s="566"/>
+      <c r="R47" s="566"/>
+      <c r="S47" s="566"/>
+      <c r="T47" s="566"/>
+      <c r="U47" s="566"/>
+      <c r="V47" s="566"/>
+      <c r="W47" s="566"/>
+      <c r="X47" s="566"/>
+      <c r="Y47" s="566"/>
     </row>
-    <row r="48" spans="1:25" s="165" customFormat="1" ht="334.5" customHeight="1">
-      <c r="A48" s="260" t="s">
+    <row r="48" spans="1:25" s="164" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A48" s="257" t="s">
         <v>274</v>
       </c>
-      <c r="B48" s="261" t="s">
+      <c r="B48" s="258" t="s">
         <v>242</v>
       </c>
-      <c r="C48" s="262">
+      <c r="C48" s="259">
         <v>1</v>
       </c>
-      <c r="D48" s="263" t="s">
+      <c r="D48" s="260" t="s">
         <v>243</v>
       </c>
-      <c r="E48" s="264" t="s">
+      <c r="E48" s="261" t="s">
         <v>391</v>
       </c>
-      <c r="F48" s="261" t="s">
+      <c r="F48" s="258" t="s">
         <v>392</v>
       </c>
-      <c r="G48" s="264" t="s">
+      <c r="G48" s="261" t="s">
         <v>244</v>
       </c>
-      <c r="H48" s="264" t="s">
+      <c r="H48" s="261" t="s">
         <v>245</v>
       </c>
-      <c r="I48" s="265">
+      <c r="I48" s="262">
         <f>J48+K48</f>
         <v>24.4</v>
       </c>
-      <c r="J48" s="265">
+      <c r="J48" s="262">
         <v>12.2</v>
       </c>
-      <c r="K48" s="265">
+      <c r="K48" s="262">
         <v>12.2</v>
       </c>
-      <c r="L48" s="266">
+      <c r="L48" s="263">
         <v>12.2</v>
       </c>
-      <c r="M48" s="391" t="s">
+      <c r="M48" s="380" t="s">
         <v>3</v>
       </c>
-      <c r="N48" s="391" t="s">
+      <c r="N48" s="380" t="s">
         <v>125</v>
       </c>
-      <c r="O48" s="264" t="s">
-[...2 lines deleted...]
-      <c r="P48" s="264" t="s">
+      <c r="O48" s="261" t="s">
+        <v>652</v>
+      </c>
+      <c r="P48" s="261" t="s">
         <v>311</v>
       </c>
-      <c r="Q48" s="388"/>
-[...4 lines deleted...]
-      <c r="V48" s="394" t="s">
+      <c r="Q48" s="377"/>
+      <c r="R48" s="377"/>
+      <c r="S48" s="381"/>
+      <c r="T48" s="382"/>
+      <c r="U48" s="377"/>
+      <c r="V48" s="383" t="s">
         <v>246</v>
       </c>
-      <c r="W48" s="394"/>
-[...1 lines deleted...]
-      <c r="Y48" s="395"/>
+      <c r="W48" s="383"/>
+      <c r="X48" s="383"/>
+      <c r="Y48" s="384"/>
     </row>
-    <row r="49" spans="1:25" s="165" customFormat="1" ht="334.5" customHeight="1">
-      <c r="A49" s="443">
+    <row r="49" spans="1:25" s="164" customFormat="1" ht="334.5" customHeight="1">
+      <c r="A49" s="438">
         <v>1</v>
       </c>
-      <c r="B49" s="447" t="s">
+      <c r="B49" s="442" t="s">
         <v>39</v>
       </c>
-      <c r="C49" s="449">
+      <c r="C49" s="444">
         <v>3</v>
       </c>
-      <c r="D49" s="455" t="s">
+      <c r="D49" s="450" t="s">
         <v>195</v>
       </c>
-      <c r="E49" s="447" t="s">
-[...11 lines deleted...]
-      <c r="I49" s="457">
+      <c r="E49" s="442" t="s">
+        <v>710</v>
+      </c>
+      <c r="F49" s="563" t="s">
+        <v>711</v>
+      </c>
+      <c r="G49" s="442" t="s">
+        <v>696</v>
+      </c>
+      <c r="H49" s="442" t="s">
+        <v>697</v>
+      </c>
+      <c r="I49" s="452">
         <f>J49+K49</f>
         <v>35</v>
       </c>
-      <c r="J49" s="457">
+      <c r="J49" s="452">
         <v>18.899999999999999</v>
       </c>
-      <c r="K49" s="457">
+      <c r="K49" s="452">
         <v>16.100000000000001</v>
       </c>
-      <c r="L49" s="457">
+      <c r="L49" s="452">
         <f>I49/2</f>
         <v>17.5</v>
       </c>
-      <c r="M49" s="443" t="s">
+      <c r="M49" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N49" s="443" t="s">
+      <c r="N49" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O49" s="447" t="s">
-[...5 lines deleted...]
-      <c r="Q49" s="443" t="s">
+      <c r="O49" s="442" t="s">
+        <v>693</v>
+      </c>
+      <c r="P49" s="454" t="s">
+        <v>999</v>
+      </c>
+      <c r="Q49" s="438" t="s">
         <v>275</v>
       </c>
-      <c r="R49" s="443" t="s">
+      <c r="R49" s="438" t="s">
         <v>241</v>
       </c>
-      <c r="S49" s="654">
+      <c r="S49" s="649">
         <v>46132</v>
       </c>
-      <c r="T49" s="447" t="s">
-[...8 lines deleted...]
-      <c r="Y49" s="496"/>
+      <c r="T49" s="442" t="s">
+        <v>986</v>
+      </c>
+      <c r="U49" s="511"/>
+      <c r="V49" s="438" t="s">
+        <v>1000</v>
+      </c>
+      <c r="W49" s="511"/>
+      <c r="X49" s="511"/>
+      <c r="Y49" s="491"/>
     </row>
     <row r="50" spans="1:25" s="36" customFormat="1" ht="109.5" customHeight="1">
-      <c r="A50" s="444"/>
-[...23 lines deleted...]
-      <c r="Y50" s="497"/>
+      <c r="A50" s="439"/>
+      <c r="B50" s="443"/>
+      <c r="C50" s="445"/>
+      <c r="D50" s="451"/>
+      <c r="E50" s="443"/>
+      <c r="F50" s="564"/>
+      <c r="G50" s="443"/>
+      <c r="H50" s="443"/>
+      <c r="I50" s="453"/>
+      <c r="J50" s="453"/>
+      <c r="K50" s="453"/>
+      <c r="L50" s="453"/>
+      <c r="M50" s="439"/>
+      <c r="N50" s="439"/>
+      <c r="O50" s="443"/>
+      <c r="P50" s="455"/>
+      <c r="Q50" s="439"/>
+      <c r="R50" s="439"/>
+      <c r="S50" s="650"/>
+      <c r="T50" s="443"/>
+      <c r="U50" s="512"/>
+      <c r="V50" s="439"/>
+      <c r="W50" s="512"/>
+      <c r="X50" s="512"/>
+      <c r="Y50" s="492"/>
     </row>
     <row r="51" spans="1:25" ht="242.25" customHeight="1">
-      <c r="A51" s="443">
+      <c r="A51" s="438">
         <v>2</v>
       </c>
-      <c r="B51" s="467" t="s">
+      <c r="B51" s="462" t="s">
         <v>40</v>
       </c>
-      <c r="C51" s="449">
+      <c r="C51" s="444">
         <v>5</v>
       </c>
-      <c r="D51" s="455" t="s">
+      <c r="D51" s="450" t="s">
         <v>196</v>
       </c>
-      <c r="E51" s="447" t="s">
+      <c r="E51" s="442" t="s">
         <v>399</v>
       </c>
-      <c r="F51" s="447" t="s">
+      <c r="F51" s="442" t="s">
         <v>400</v>
       </c>
-      <c r="G51" s="447" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="443" t="s">
+      <c r="G51" s="442" t="s">
+        <v>698</v>
+      </c>
+      <c r="H51" s="438" t="s">
         <v>17</v>
       </c>
-      <c r="I51" s="457">
+      <c r="I51" s="452">
         <f>J51+K51</f>
         <v>46.9</v>
       </c>
-      <c r="J51" s="457">
+      <c r="J51" s="452">
         <v>24.7</v>
       </c>
-      <c r="K51" s="457">
+      <c r="K51" s="452">
         <v>22.2</v>
       </c>
-      <c r="L51" s="457">
+      <c r="L51" s="452">
         <f>I51/2</f>
         <v>23.45</v>
       </c>
-      <c r="M51" s="443" t="s">
+      <c r="M51" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N51" s="443" t="s">
+      <c r="N51" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O51" s="447" t="s">
-[...5 lines deleted...]
-      <c r="Q51" s="443" t="s">
+      <c r="O51" s="442" t="s">
+        <v>620</v>
+      </c>
+      <c r="P51" s="454" t="s">
+        <v>890</v>
+      </c>
+      <c r="Q51" s="438" t="s">
         <v>275</v>
       </c>
-      <c r="R51" s="443" t="s">
+      <c r="R51" s="438" t="s">
         <v>241</v>
       </c>
-      <c r="S51" s="445">
+      <c r="S51" s="440">
         <v>44793</v>
       </c>
-      <c r="T51" s="467" t="s">
-[...8 lines deleted...]
-      <c r="Y51" s="487"/>
+      <c r="T51" s="462" t="s">
+        <v>920</v>
+      </c>
+      <c r="U51" s="465"/>
+      <c r="V51" s="442" t="s">
+        <v>891</v>
+      </c>
+      <c r="W51" s="130"/>
+      <c r="X51" s="130"/>
+      <c r="Y51" s="482"/>
     </row>
     <row r="52" spans="1:25" ht="307.5" customHeight="1">
-      <c r="A52" s="444"/>
-[...23 lines deleted...]
-      <c r="Y52" s="488"/>
+      <c r="A52" s="439"/>
+      <c r="B52" s="464"/>
+      <c r="C52" s="445"/>
+      <c r="D52" s="451"/>
+      <c r="E52" s="443"/>
+      <c r="F52" s="443"/>
+      <c r="G52" s="443"/>
+      <c r="H52" s="439"/>
+      <c r="I52" s="453"/>
+      <c r="J52" s="453"/>
+      <c r="K52" s="453"/>
+      <c r="L52" s="493"/>
+      <c r="M52" s="439"/>
+      <c r="N52" s="439"/>
+      <c r="O52" s="443"/>
+      <c r="P52" s="455"/>
+      <c r="Q52" s="439"/>
+      <c r="R52" s="439"/>
+      <c r="S52" s="441"/>
+      <c r="T52" s="464"/>
+      <c r="U52" s="467"/>
+      <c r="V52" s="443"/>
+      <c r="W52" s="131"/>
+      <c r="X52" s="131"/>
+      <c r="Y52" s="483"/>
     </row>
     <row r="53" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A53" s="443">
+      <c r="A53" s="438">
         <v>3</v>
       </c>
-      <c r="B53" s="467" t="s">
+      <c r="B53" s="462" t="s">
         <v>41</v>
       </c>
-      <c r="C53" s="449">
+      <c r="C53" s="444">
         <v>6</v>
       </c>
-      <c r="D53" s="455" t="s">
+      <c r="D53" s="450" t="s">
         <v>401</v>
       </c>
-      <c r="E53" s="447" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="447" t="s">
+      <c r="E53" s="442" t="s">
+        <v>514</v>
+      </c>
+      <c r="F53" s="442" t="s">
         <v>402</v>
       </c>
-      <c r="G53" s="447" t="s">
+      <c r="G53" s="442" t="s">
         <v>403</v>
       </c>
-      <c r="H53" s="447" t="s">
+      <c r="H53" s="442" t="s">
         <v>404</v>
       </c>
-      <c r="I53" s="457">
+      <c r="I53" s="452">
         <f>J53+K53</f>
         <v>54.7</v>
       </c>
-      <c r="J53" s="457">
+      <c r="J53" s="452">
         <v>27.6</v>
       </c>
-      <c r="K53" s="457">
+      <c r="K53" s="452">
         <v>27.1</v>
       </c>
-      <c r="L53" s="457">
+      <c r="L53" s="452">
         <v>27.35</v>
       </c>
-      <c r="M53" s="518" t="s">
+      <c r="M53" s="513" t="s">
         <v>3</v>
       </c>
-      <c r="N53" s="518" t="s">
+      <c r="N53" s="513" t="s">
         <v>125</v>
       </c>
-      <c r="O53" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P53" s="157" t="s">
+      <c r="O53" s="442" t="s">
+        <v>621</v>
+      </c>
+      <c r="P53" s="156" t="s">
         <v>305</v>
       </c>
-      <c r="Q53" s="124" t="s">
+      <c r="Q53" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R53" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S53" s="11">
         <v>44348</v>
       </c>
-      <c r="T53" s="447" t="s">
-[...8 lines deleted...]
-      <c r="Y53" s="489"/>
+      <c r="T53" s="442" t="s">
+        <v>924</v>
+      </c>
+      <c r="U53" s="118"/>
+      <c r="V53" s="442" t="s">
+        <v>821</v>
+      </c>
+      <c r="W53" s="130"/>
+      <c r="X53" s="130"/>
+      <c r="Y53" s="484"/>
     </row>
     <row r="54" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A54" s="515"/>
-[...14 lines deleted...]
-      <c r="P54" s="157" t="s">
+      <c r="A54" s="510"/>
+      <c r="B54" s="463"/>
+      <c r="C54" s="542"/>
+      <c r="D54" s="567"/>
+      <c r="E54" s="469"/>
+      <c r="F54" s="469"/>
+      <c r="G54" s="469"/>
+      <c r="H54" s="469"/>
+      <c r="I54" s="493"/>
+      <c r="J54" s="493"/>
+      <c r="K54" s="493"/>
+      <c r="L54" s="493"/>
+      <c r="M54" s="513"/>
+      <c r="N54" s="513"/>
+      <c r="O54" s="469"/>
+      <c r="P54" s="156" t="s">
         <v>305</v>
       </c>
-      <c r="Q54" s="124" t="s">
+      <c r="Q54" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R54" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S54" s="11">
         <v>45627</v>
       </c>
-      <c r="T54" s="448"/>
-[...4 lines deleted...]
-      <c r="Y54" s="490"/>
+      <c r="T54" s="443"/>
+      <c r="U54" s="118"/>
+      <c r="V54" s="469"/>
+      <c r="W54" s="139"/>
+      <c r="X54" s="139"/>
+      <c r="Y54" s="485"/>
     </row>
     <row r="55" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A55" s="515"/>
-[...14 lines deleted...]
-      <c r="P55" s="157" t="s">
+      <c r="A55" s="510"/>
+      <c r="B55" s="463"/>
+      <c r="C55" s="542"/>
+      <c r="D55" s="567"/>
+      <c r="E55" s="469"/>
+      <c r="F55" s="469"/>
+      <c r="G55" s="469"/>
+      <c r="H55" s="469"/>
+      <c r="I55" s="493"/>
+      <c r="J55" s="493"/>
+      <c r="K55" s="493"/>
+      <c r="L55" s="493"/>
+      <c r="M55" s="513"/>
+      <c r="N55" s="513"/>
+      <c r="O55" s="469"/>
+      <c r="P55" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="Q55" s="124" t="s">
+      <c r="Q55" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R55" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S55" s="11">
         <v>45627</v>
       </c>
-      <c r="T55" s="407" t="s">
-[...6 lines deleted...]
-      <c r="Y55" s="490"/>
+      <c r="T55" s="395" t="s">
+        <v>926</v>
+      </c>
+      <c r="U55" s="118"/>
+      <c r="V55" s="469"/>
+      <c r="W55" s="139"/>
+      <c r="X55" s="139"/>
+      <c r="Y55" s="485"/>
     </row>
     <row r="56" spans="1:25" ht="153" customHeight="1">
-      <c r="A56" s="515"/>
-[...14 lines deleted...]
-      <c r="P56" s="157" t="s">
+      <c r="A56" s="510"/>
+      <c r="B56" s="463"/>
+      <c r="C56" s="542"/>
+      <c r="D56" s="567"/>
+      <c r="E56" s="469"/>
+      <c r="F56" s="469"/>
+      <c r="G56" s="469"/>
+      <c r="H56" s="469"/>
+      <c r="I56" s="493"/>
+      <c r="J56" s="493"/>
+      <c r="K56" s="493"/>
+      <c r="L56" s="493"/>
+      <c r="M56" s="513"/>
+      <c r="N56" s="513"/>
+      <c r="O56" s="469"/>
+      <c r="P56" s="156" t="s">
         <v>313</v>
       </c>
-      <c r="Q56" s="124" t="s">
+      <c r="Q56" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R56" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S56" s="11">
         <v>45627</v>
       </c>
-      <c r="T56" s="573" t="s">
-[...6 lines deleted...]
-      <c r="Y56" s="490"/>
+      <c r="T56" s="568" t="s">
+        <v>927</v>
+      </c>
+      <c r="U56" s="118"/>
+      <c r="V56" s="469"/>
+      <c r="W56" s="139"/>
+      <c r="X56" s="139"/>
+      <c r="Y56" s="485"/>
     </row>
     <row r="57" spans="1:25" ht="180" customHeight="1">
-      <c r="A57" s="444"/>
-[...14 lines deleted...]
-      <c r="P57" s="157" t="s">
+      <c r="A57" s="439"/>
+      <c r="B57" s="464"/>
+      <c r="C57" s="445"/>
+      <c r="D57" s="451"/>
+      <c r="E57" s="443"/>
+      <c r="F57" s="443"/>
+      <c r="G57" s="443"/>
+      <c r="H57" s="443"/>
+      <c r="I57" s="453"/>
+      <c r="J57" s="453"/>
+      <c r="K57" s="453"/>
+      <c r="L57" s="453"/>
+      <c r="M57" s="513"/>
+      <c r="N57" s="513"/>
+      <c r="O57" s="443"/>
+      <c r="P57" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="Q57" s="124" t="s">
+      <c r="Q57" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R57" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S57" s="11">
         <v>40674</v>
       </c>
-      <c r="T57" s="573"/>
-[...4 lines deleted...]
-      <c r="Y57" s="491"/>
+      <c r="T57" s="568"/>
+      <c r="U57" s="127"/>
+      <c r="V57" s="443"/>
+      <c r="W57" s="131"/>
+      <c r="X57" s="131"/>
+      <c r="Y57" s="486"/>
     </row>
     <row r="58" spans="1:25" ht="153" customHeight="1">
-      <c r="A58" s="443">
+      <c r="A58" s="438">
         <v>4</v>
       </c>
-      <c r="B58" s="467" t="s">
+      <c r="B58" s="462" t="s">
         <v>42</v>
       </c>
-      <c r="C58" s="449">
+      <c r="C58" s="444">
         <v>8</v>
       </c>
-      <c r="D58" s="455" t="s">
+      <c r="D58" s="450" t="s">
         <v>121</v>
       </c>
-      <c r="E58" s="447" t="s">
-[...11 lines deleted...]
-      <c r="I58" s="457">
+      <c r="E58" s="442" t="s">
+        <v>768</v>
+      </c>
+      <c r="F58" s="442" t="s">
+        <v>769</v>
+      </c>
+      <c r="G58" s="450" t="s">
+        <v>738</v>
+      </c>
+      <c r="H58" s="442" t="s">
+        <v>739</v>
+      </c>
+      <c r="I58" s="452">
         <f>J58+K58</f>
         <v>63.8</v>
       </c>
-      <c r="J58" s="457">
+      <c r="J58" s="452">
         <v>32.299999999999997</v>
       </c>
-      <c r="K58" s="457">
+      <c r="K58" s="452">
         <v>31.5</v>
       </c>
-      <c r="L58" s="457">
+      <c r="L58" s="452">
         <v>31.9</v>
       </c>
-      <c r="M58" s="443" t="s">
+      <c r="M58" s="438" t="s">
         <v>3</v>
       </c>
-      <c r="N58" s="443" t="s">
+      <c r="N58" s="438" t="s">
         <v>125</v>
       </c>
-      <c r="O58" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P58" s="157" t="s">
+      <c r="O58" s="442" t="s">
+        <v>853</v>
+      </c>
+      <c r="P58" s="156" t="s">
         <v>308</v>
       </c>
-      <c r="Q58" s="124" t="s">
+      <c r="Q58" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R58" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S58" s="11">
         <v>45505</v>
       </c>
-      <c r="T58" s="407" t="s">
-        <v>937</v>
+      <c r="T58" s="395" t="s">
+        <v>928</v>
       </c>
       <c r="U58" s="51"/>
-      <c r="V58" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y58" s="487"/>
+      <c r="V58" s="442" t="s">
+        <v>772</v>
+      </c>
+      <c r="W58" s="465"/>
+      <c r="X58" s="465"/>
+      <c r="Y58" s="482"/>
     </row>
     <row r="59" spans="1:25" ht="114" customHeight="1">
-      <c r="A59" s="515"/>
-[...14 lines deleted...]
-      <c r="P59" s="157" t="s">
+      <c r="A59" s="510"/>
+      <c r="B59" s="463"/>
+      <c r="C59" s="542"/>
+      <c r="D59" s="567"/>
+      <c r="E59" s="469"/>
+      <c r="F59" s="469"/>
+      <c r="G59" s="567"/>
+      <c r="H59" s="469"/>
+      <c r="I59" s="493"/>
+      <c r="J59" s="493"/>
+      <c r="K59" s="493"/>
+      <c r="L59" s="493"/>
+      <c r="M59" s="510"/>
+      <c r="N59" s="510"/>
+      <c r="O59" s="469"/>
+      <c r="P59" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="Q59" s="124" t="s">
+      <c r="Q59" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R59" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S59" s="11">
         <v>45523</v>
       </c>
-      <c r="T59" s="529" t="s">
-[...6 lines deleted...]
-      <c r="Y59" s="495"/>
+      <c r="T59" s="524" t="s">
+        <v>931</v>
+      </c>
+      <c r="U59" s="487"/>
+      <c r="V59" s="469"/>
+      <c r="W59" s="466"/>
+      <c r="X59" s="466"/>
+      <c r="Y59" s="490"/>
     </row>
     <row r="60" spans="1:25" ht="99" customHeight="1">
-      <c r="A60" s="515"/>
-[...14 lines deleted...]
-      <c r="P60" s="157" t="s">
+      <c r="A60" s="510"/>
+      <c r="B60" s="463"/>
+      <c r="C60" s="542"/>
+      <c r="D60" s="567"/>
+      <c r="E60" s="469"/>
+      <c r="F60" s="469"/>
+      <c r="G60" s="567"/>
+      <c r="H60" s="469"/>
+      <c r="I60" s="493"/>
+      <c r="J60" s="493"/>
+      <c r="K60" s="493"/>
+      <c r="L60" s="493"/>
+      <c r="M60" s="510"/>
+      <c r="N60" s="510"/>
+      <c r="O60" s="469"/>
+      <c r="P60" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="Q60" s="124" t="s">
+      <c r="Q60" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R60" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S60" s="11">
         <v>45597</v>
       </c>
-      <c r="T60" s="553"/>
-[...4 lines deleted...]
-      <c r="Y60" s="495"/>
+      <c r="T60" s="548"/>
+      <c r="U60" s="488"/>
+      <c r="V60" s="469"/>
+      <c r="W60" s="466"/>
+      <c r="X60" s="466"/>
+      <c r="Y60" s="490"/>
     </row>
     <row r="61" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A61" s="515"/>
-[...14 lines deleted...]
-      <c r="P61" s="157" t="s">
+      <c r="A61" s="510"/>
+      <c r="B61" s="463"/>
+      <c r="C61" s="542"/>
+      <c r="D61" s="567"/>
+      <c r="E61" s="469"/>
+      <c r="F61" s="469"/>
+      <c r="G61" s="567"/>
+      <c r="H61" s="469"/>
+      <c r="I61" s="493"/>
+      <c r="J61" s="493"/>
+      <c r="K61" s="493"/>
+      <c r="L61" s="493"/>
+      <c r="M61" s="510"/>
+      <c r="N61" s="510"/>
+      <c r="O61" s="469"/>
+      <c r="P61" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="Q61" s="124" t="s">
+      <c r="Q61" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R61" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S61" s="11">
         <v>46132</v>
       </c>
-      <c r="T61" s="416" t="s">
-        <v>996</v>
+      <c r="T61" s="403" t="s">
+        <v>987</v>
       </c>
       <c r="U61" s="50"/>
-      <c r="V61" s="474"/>
-[...2 lines deleted...]
-      <c r="Y61" s="495"/>
+      <c r="V61" s="469"/>
+      <c r="W61" s="466"/>
+      <c r="X61" s="466"/>
+      <c r="Y61" s="490"/>
     </row>
     <row r="62" spans="1:25" ht="85.5" customHeight="1">
-      <c r="A62" s="444"/>
-[...14 lines deleted...]
-      <c r="P62" s="157" t="s">
+      <c r="A62" s="439"/>
+      <c r="B62" s="464"/>
+      <c r="C62" s="445"/>
+      <c r="D62" s="451"/>
+      <c r="E62" s="443"/>
+      <c r="F62" s="443"/>
+      <c r="G62" s="451"/>
+      <c r="H62" s="443"/>
+      <c r="I62" s="453"/>
+      <c r="J62" s="453"/>
+      <c r="K62" s="453"/>
+      <c r="L62" s="453"/>
+      <c r="M62" s="439"/>
+      <c r="N62" s="439"/>
+      <c r="O62" s="443"/>
+      <c r="P62" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="Q62" s="124" t="s">
+      <c r="Q62" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R62" s="94" t="s">
         <v>241</v>
       </c>
       <c r="S62" s="11">
         <v>45609</v>
       </c>
-      <c r="T62" s="406" t="s">
-[...6 lines deleted...]
-      <c r="Y62" s="488"/>
+      <c r="T62" s="394" t="s">
+        <v>933</v>
+      </c>
+      <c r="U62" s="269"/>
+      <c r="V62" s="443"/>
+      <c r="W62" s="467"/>
+      <c r="X62" s="467"/>
+      <c r="Y62" s="483"/>
     </row>
     <row r="63" spans="1:25" ht="185.25" customHeight="1">
-      <c r="A63" s="443">
+      <c r="A63" s="438">
         <v>5</v>
       </c>
-      <c r="B63" s="467" t="s">
+      <c r="B63" s="462" t="s">
         <v>43</v>
       </c>
-      <c r="C63" s="449">
+      <c r="C63" s="444">
         <v>9</v>
       </c>
-      <c r="D63" s="455" t="s">
+      <c r="D63" s="450" t="s">
         <v>191</v>
       </c>
-      <c r="E63" s="447" t="s">
-[...11 lines deleted...]
-      <c r="I63" s="457">
+      <c r="E63" s="442" t="s">
+        <v>736</v>
+      </c>
+      <c r="F63" s="442" t="s">
+        <v>674</v>
+      </c>
+      <c r="G63" s="442" t="s">
+        <v>661</v>
+      </c>
+      <c r="H63" s="442" t="s">
+        <v>662</v>
+      </c>
+      <c r="I63" s="452">
         <f>J63+K63</f>
         <v>63.599999999999994</v>
       </c>
-      <c r="J63" s="457">
+      <c r="J63" s="452">
         <v>31.9</v>
       </c>
-      <c r="K63" s="457">
+      <c r="K63" s="452">
         <v>31.7</v>
       </c>
-      <c r="L63" s="457">
+      <c r="L63" s="452">
         <v>31.8</v>
       </c>
-      <c r="M63" s="518" t="s">
+      <c r="M63" s="513" t="s">
         <v>3</v>
       </c>
-      <c r="N63" s="518" t="s">
+      <c r="N63" s="513" t="s">
         <v>125</v>
       </c>
-      <c r="O63" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P63" s="157" t="s">
+      <c r="O63" s="442" t="s">
+        <v>622</v>
+      </c>
+      <c r="P63" s="156" t="s">
         <v>319</v>
       </c>
-      <c r="Q63" s="124" t="s">
+      <c r="Q63" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R63" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S63" s="11">
         <v>42249</v>
       </c>
-      <c r="T63" s="407" t="s">
-        <v>945</v>
+      <c r="T63" s="395" t="s">
+        <v>936</v>
       </c>
       <c r="U63" s="51"/>
-      <c r="V63" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y63" s="487"/>
+      <c r="V63" s="442" t="s">
+        <v>708</v>
+      </c>
+      <c r="W63" s="465"/>
+      <c r="X63" s="465"/>
+      <c r="Y63" s="482"/>
     </row>
     <row r="64" spans="1:25" ht="198" customHeight="1">
-      <c r="A64" s="515"/>
-[...14 lines deleted...]
-      <c r="P64" s="157" t="s">
+      <c r="A64" s="510"/>
+      <c r="B64" s="463"/>
+      <c r="C64" s="542"/>
+      <c r="D64" s="567"/>
+      <c r="E64" s="469"/>
+      <c r="F64" s="469"/>
+      <c r="G64" s="469"/>
+      <c r="H64" s="569"/>
+      <c r="I64" s="493"/>
+      <c r="J64" s="493"/>
+      <c r="K64" s="493"/>
+      <c r="L64" s="493"/>
+      <c r="M64" s="513"/>
+      <c r="N64" s="513"/>
+      <c r="O64" s="469"/>
+      <c r="P64" s="156" t="s">
         <v>319</v>
       </c>
-      <c r="Q64" s="124"/>
+      <c r="Q64" s="123"/>
       <c r="R64" s="81"/>
       <c r="S64" s="11"/>
-      <c r="T64" s="377" t="s">
+      <c r="T64" s="367" t="s">
         <v>146</v>
       </c>
       <c r="U64" s="51"/>
-      <c r="V64" s="474"/>
-[...2 lines deleted...]
-      <c r="Y64" s="495"/>
+      <c r="V64" s="469"/>
+      <c r="W64" s="466"/>
+      <c r="X64" s="466"/>
+      <c r="Y64" s="490"/>
     </row>
     <row r="65" spans="1:25" ht="228.75" customHeight="1">
-      <c r="A65" s="515"/>
-[...14 lines deleted...]
-      <c r="P65" s="157" t="s">
+      <c r="A65" s="510"/>
+      <c r="B65" s="463"/>
+      <c r="C65" s="542"/>
+      <c r="D65" s="567"/>
+      <c r="E65" s="469"/>
+      <c r="F65" s="469"/>
+      <c r="G65" s="469"/>
+      <c r="H65" s="569"/>
+      <c r="I65" s="453"/>
+      <c r="J65" s="453"/>
+      <c r="K65" s="453"/>
+      <c r="L65" s="493"/>
+      <c r="M65" s="513"/>
+      <c r="N65" s="513"/>
+      <c r="O65" s="469"/>
+      <c r="P65" s="156" t="s">
         <v>319</v>
       </c>
       <c r="Q65" s="81"/>
       <c r="R65" s="81"/>
       <c r="S65" s="11"/>
       <c r="T65" s="82" t="s">
         <v>146</v>
       </c>
       <c r="U65" s="59"/>
-      <c r="V65" s="448"/>
-[...2 lines deleted...]
-      <c r="Y65" s="488"/>
+      <c r="V65" s="443"/>
+      <c r="W65" s="467"/>
+      <c r="X65" s="467"/>
+      <c r="Y65" s="483"/>
     </row>
     <row r="66" spans="1:25" ht="108" customHeight="1">
-      <c r="A66" s="443">
+      <c r="A66" s="438">
         <v>6</v>
       </c>
-      <c r="B66" s="467" t="s">
+      <c r="B66" s="462" t="s">
         <v>44</v>
       </c>
-      <c r="C66" s="449">
+      <c r="C66" s="444">
         <v>11</v>
       </c>
-      <c r="D66" s="455" t="s">
-[...8 lines deleted...]
-      <c r="G66" s="494" t="s">
+      <c r="D66" s="450" t="s">
+        <v>515</v>
+      </c>
+      <c r="E66" s="489" t="s">
+        <v>770</v>
+      </c>
+      <c r="F66" s="489" t="s">
+        <v>771</v>
+      </c>
+      <c r="G66" s="489" t="s">
         <v>407</v>
       </c>
-      <c r="H66" s="443" t="s">
+      <c r="H66" s="438" t="s">
         <v>17</v>
       </c>
-      <c r="I66" s="457">
+      <c r="I66" s="452">
         <f>J66+K66</f>
         <v>58.1</v>
       </c>
-      <c r="J66" s="457">
+      <c r="J66" s="452">
         <v>29.3</v>
       </c>
-      <c r="K66" s="457">
+      <c r="K66" s="452">
         <v>28.8</v>
       </c>
-      <c r="L66" s="575">
+      <c r="L66" s="570">
         <v>29.05</v>
       </c>
-      <c r="M66" s="518" t="s">
+      <c r="M66" s="513" t="s">
         <v>3</v>
       </c>
-      <c r="N66" s="518" t="s">
+      <c r="N66" s="513" t="s">
         <v>125</v>
       </c>
-      <c r="O66" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P66" s="157" t="s">
+      <c r="O66" s="442" t="s">
+        <v>623</v>
+      </c>
+      <c r="P66" s="156" t="s">
         <v>314</v>
       </c>
-      <c r="Q66" s="124" t="s">
+      <c r="Q66" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R66" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S66" s="74">
         <v>45530</v>
       </c>
-      <c r="T66" s="447" t="s">
-        <v>934</v>
+      <c r="T66" s="442" t="s">
+        <v>925</v>
       </c>
       <c r="U66" s="51"/>
-      <c r="V66" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y66" s="487"/>
+      <c r="V66" s="442" t="s">
+        <v>772</v>
+      </c>
+      <c r="W66" s="465"/>
+      <c r="X66" s="465"/>
+      <c r="Y66" s="482"/>
     </row>
     <row r="67" spans="1:25" ht="102" customHeight="1">
-      <c r="A67" s="515"/>
-[...14 lines deleted...]
-      <c r="P67" s="157" t="s">
+      <c r="A67" s="510"/>
+      <c r="B67" s="463"/>
+      <c r="C67" s="542"/>
+      <c r="D67" s="567"/>
+      <c r="E67" s="489"/>
+      <c r="F67" s="489"/>
+      <c r="G67" s="489"/>
+      <c r="H67" s="510"/>
+      <c r="I67" s="493"/>
+      <c r="J67" s="493"/>
+      <c r="K67" s="493"/>
+      <c r="L67" s="570"/>
+      <c r="M67" s="513"/>
+      <c r="N67" s="513"/>
+      <c r="O67" s="469"/>
+      <c r="P67" s="156" t="s">
         <v>315</v>
       </c>
-      <c r="Q67" s="124" t="s">
+      <c r="Q67" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R67" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S67" s="74">
         <v>44799</v>
       </c>
-      <c r="T67" s="474"/>
+      <c r="T67" s="469"/>
       <c r="U67" s="51"/>
-      <c r="V67" s="474"/>
-[...2 lines deleted...]
-      <c r="Y67" s="495"/>
+      <c r="V67" s="469"/>
+      <c r="W67" s="466"/>
+      <c r="X67" s="466"/>
+      <c r="Y67" s="490"/>
     </row>
     <row r="68" spans="1:25" ht="62.25" customHeight="1">
-      <c r="A68" s="515"/>
-[...14 lines deleted...]
-      <c r="P68" s="157" t="s">
+      <c r="A68" s="510"/>
+      <c r="B68" s="463"/>
+      <c r="C68" s="542"/>
+      <c r="D68" s="567"/>
+      <c r="E68" s="489"/>
+      <c r="F68" s="489"/>
+      <c r="G68" s="489"/>
+      <c r="H68" s="510"/>
+      <c r="I68" s="493"/>
+      <c r="J68" s="493"/>
+      <c r="K68" s="493"/>
+      <c r="L68" s="570"/>
+      <c r="M68" s="513"/>
+      <c r="N68" s="513"/>
+      <c r="O68" s="469"/>
+      <c r="P68" s="156" t="s">
         <v>315</v>
       </c>
-      <c r="Q68" s="124" t="s">
+      <c r="Q68" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R68" s="81" t="s">
         <v>241</v>
       </c>
-      <c r="S68" s="106">
+      <c r="S68" s="105">
         <v>45627</v>
       </c>
-      <c r="T68" s="448"/>
+      <c r="T68" s="443"/>
       <c r="U68" s="51"/>
-      <c r="V68" s="474"/>
-[...2 lines deleted...]
-      <c r="Y68" s="495"/>
+      <c r="V68" s="469"/>
+      <c r="W68" s="466"/>
+      <c r="X68" s="466"/>
+      <c r="Y68" s="490"/>
     </row>
     <row r="69" spans="1:25" ht="114.75" customHeight="1">
-      <c r="A69" s="444"/>
-[...14 lines deleted...]
-      <c r="P69" s="157" t="s">
+      <c r="A69" s="439"/>
+      <c r="B69" s="464"/>
+      <c r="C69" s="445"/>
+      <c r="D69" s="451"/>
+      <c r="E69" s="489"/>
+      <c r="F69" s="573"/>
+      <c r="G69" s="489"/>
+      <c r="H69" s="439"/>
+      <c r="I69" s="453"/>
+      <c r="J69" s="453"/>
+      <c r="K69" s="453"/>
+      <c r="L69" s="570"/>
+      <c r="M69" s="513"/>
+      <c r="N69" s="513"/>
+      <c r="O69" s="443"/>
+      <c r="P69" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="Q69" s="124" t="s">
+      <c r="Q69" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R69" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S69" s="74">
         <v>45505</v>
       </c>
-      <c r="T69" s="402" t="s">
-        <v>941</v>
+      <c r="T69" s="390" t="s">
+        <v>932</v>
       </c>
       <c r="U69" s="61"/>
-      <c r="V69" s="448"/>
-[...2 lines deleted...]
-      <c r="Y69" s="488"/>
+      <c r="V69" s="443"/>
+      <c r="W69" s="467"/>
+      <c r="X69" s="467"/>
+      <c r="Y69" s="483"/>
     </row>
     <row r="70" spans="1:25" ht="330" customHeight="1">
       <c r="A70" s="72">
         <v>7</v>
       </c>
       <c r="B70" s="86" t="s">
         <v>142</v>
       </c>
       <c r="C70" s="87">
         <v>12</v>
       </c>
-      <c r="D70" s="170" t="s">
+      <c r="D70" s="169" t="s">
         <v>429</v>
       </c>
-      <c r="E70" s="169" t="s">
+      <c r="E70" s="168" t="s">
         <v>393</v>
       </c>
       <c r="F70" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="G70" s="169" t="s">
+      <c r="G70" s="168" t="s">
         <v>408</v>
       </c>
       <c r="H70" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="I70" s="104">
+      <c r="I70" s="103">
         <f>J70+K70</f>
         <v>10.5</v>
       </c>
-      <c r="J70" s="104">
+      <c r="J70" s="103">
         <v>4.8499999999999996</v>
       </c>
-      <c r="K70" s="104">
+      <c r="K70" s="103">
         <v>5.65</v>
       </c>
-      <c r="L70" s="104">
+      <c r="L70" s="103">
         <v>5.25</v>
       </c>
       <c r="M70" s="78" t="s">
         <v>3</v>
       </c>
       <c r="N70" s="78" t="s">
         <v>125</v>
       </c>
-      <c r="O70" s="424" t="s">
-[...5 lines deleted...]
-      <c r="Q70" s="124" t="s">
+      <c r="O70" s="411" t="s">
+        <v>991</v>
+      </c>
+      <c r="P70" s="156" t="s">
+        <v>992</v>
+      </c>
+      <c r="Q70" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R70" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S70" s="11">
         <v>46132</v>
       </c>
-      <c r="T70" s="407" t="s">
-        <v>946</v>
+      <c r="T70" s="395" t="s">
+        <v>937</v>
       </c>
       <c r="U70" s="61"/>
-      <c r="V70" s="441" t="s">
-[...3 lines deleted...]
-      <c r="X70" s="131"/>
+      <c r="V70" s="428" t="s">
+        <v>1030</v>
+      </c>
+      <c r="W70" s="130"/>
+      <c r="X70" s="130"/>
       <c r="Y70" s="80"/>
     </row>
     <row r="71" spans="1:25" ht="398.25" customHeight="1">
-      <c r="A71" s="443">
+      <c r="A71" s="438">
         <v>8</v>
       </c>
-      <c r="B71" s="573" t="s">
+      <c r="B71" s="568" t="s">
         <v>45</v>
       </c>
-      <c r="C71" s="576">
+      <c r="C71" s="571">
         <v>13</v>
       </c>
-      <c r="D71" s="577" t="s">
+      <c r="D71" s="572" t="s">
         <v>430</v>
       </c>
-      <c r="E71" s="494" t="s">
-[...8 lines deleted...]
-      <c r="H71" s="443" t="s">
+      <c r="E71" s="489" t="s">
+        <v>712</v>
+      </c>
+      <c r="F71" s="489" t="s">
+        <v>706</v>
+      </c>
+      <c r="G71" s="489" t="s">
+        <v>707</v>
+      </c>
+      <c r="H71" s="438" t="s">
         <v>17</v>
       </c>
-      <c r="I71" s="457">
+      <c r="I71" s="452">
         <f>J71+K71</f>
         <v>68.599999999999994</v>
       </c>
-      <c r="J71" s="457">
+      <c r="J71" s="452">
         <v>34.299999999999997</v>
       </c>
-      <c r="K71" s="457">
+      <c r="K71" s="452">
         <v>34.299999999999997</v>
       </c>
-      <c r="L71" s="575">
+      <c r="L71" s="570">
         <f>I71/2</f>
         <v>34.299999999999997</v>
       </c>
-      <c r="M71" s="518" t="s">
+      <c r="M71" s="513" t="s">
         <v>3</v>
       </c>
-      <c r="N71" s="518" t="s">
+      <c r="N71" s="513" t="s">
         <v>125</v>
       </c>
-      <c r="O71" s="447" t="s">
-[...2 lines deleted...]
-      <c r="P71" s="157" t="s">
+      <c r="O71" s="442" t="s">
+        <v>621</v>
+      </c>
+      <c r="P71" s="156" t="s">
         <v>308</v>
       </c>
-      <c r="Q71" s="123" t="s">
+      <c r="Q71" s="122" t="s">
         <v>275</v>
       </c>
       <c r="R71" s="73" t="s">
         <v>241</v>
       </c>
       <c r="S71" s="18">
         <v>45480</v>
       </c>
-      <c r="T71" s="403" t="s">
-        <v>949</v>
+      <c r="T71" s="391" t="s">
+        <v>940</v>
       </c>
       <c r="U71" s="61"/>
-      <c r="V71" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y71" s="487"/>
+      <c r="V71" s="442" t="s">
+        <v>822</v>
+      </c>
+      <c r="W71" s="130"/>
+      <c r="X71" s="130"/>
+      <c r="Y71" s="482"/>
     </row>
     <row r="72" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A72" s="444"/>
-[...14 lines deleted...]
-      <c r="P72" s="157" t="s">
+      <c r="A72" s="439"/>
+      <c r="B72" s="568"/>
+      <c r="C72" s="571"/>
+      <c r="D72" s="572"/>
+      <c r="E72" s="489"/>
+      <c r="F72" s="489"/>
+      <c r="G72" s="489"/>
+      <c r="H72" s="439"/>
+      <c r="I72" s="453"/>
+      <c r="J72" s="453"/>
+      <c r="K72" s="453"/>
+      <c r="L72" s="570"/>
+      <c r="M72" s="513"/>
+      <c r="N72" s="513"/>
+      <c r="O72" s="443"/>
+      <c r="P72" s="156" t="s">
         <v>317</v>
       </c>
-      <c r="Q72" s="122" t="s">
+      <c r="Q72" s="121" t="s">
         <v>275</v>
       </c>
       <c r="R72" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S72" s="74">
         <v>45480</v>
       </c>
-      <c r="T72" s="408" t="s">
-        <v>953</v>
+      <c r="T72" s="396" t="s">
+        <v>944</v>
       </c>
       <c r="U72" s="59"/>
-      <c r="V72" s="448"/>
-[...2 lines deleted...]
-      <c r="Y72" s="488"/>
+      <c r="V72" s="443"/>
+      <c r="W72" s="131"/>
+      <c r="X72" s="131"/>
+      <c r="Y72" s="483"/>
     </row>
     <row r="73" spans="1:25" ht="354" customHeight="1">
-      <c r="A73" s="579">
+      <c r="A73" s="574">
         <v>9</v>
       </c>
-      <c r="B73" s="581" t="s">
+      <c r="B73" s="576" t="s">
         <v>46</v>
       </c>
-      <c r="C73" s="501">
+      <c r="C73" s="496">
         <v>14</v>
       </c>
-      <c r="D73" s="524" t="s">
+      <c r="D73" s="519" t="s">
         <v>198</v>
       </c>
-      <c r="E73" s="509" t="s">
-[...2 lines deleted...]
-      <c r="F73" s="509" t="s">
+      <c r="E73" s="504" t="s">
+        <v>516</v>
+      </c>
+      <c r="F73" s="504" t="s">
         <v>409</v>
       </c>
-      <c r="G73" s="509" t="s">
-[...5 lines deleted...]
-      <c r="I73" s="485">
+      <c r="G73" s="504" t="s">
+        <v>699</v>
+      </c>
+      <c r="H73" s="504" t="s">
+        <v>713</v>
+      </c>
+      <c r="I73" s="480">
         <f>J73+K73</f>
         <v>65.599999999999994</v>
       </c>
-      <c r="J73" s="485">
+      <c r="J73" s="480">
         <v>34</v>
       </c>
-      <c r="K73" s="485">
+      <c r="K73" s="480">
         <v>31.6</v>
       </c>
-      <c r="L73" s="485">
+      <c r="L73" s="480">
         <f>I73/2</f>
         <v>32.799999999999997</v>
       </c>
-      <c r="M73" s="470" t="s">
+      <c r="M73" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N73" s="470" t="s">
+      <c r="N73" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O73" s="503" t="s">
-        <v>624</v>
+      <c r="O73" s="498" t="s">
+        <v>621</v>
       </c>
       <c r="P73" s="39" t="s">
         <v>316</v>
       </c>
-      <c r="Q73" s="121" t="s">
+      <c r="Q73" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R73" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S73" s="52">
         <v>41481</v>
       </c>
-      <c r="T73" s="519" t="s">
-[...8 lines deleted...]
-      <c r="Y73" s="487"/>
+      <c r="T73" s="514" t="s">
+        <v>932</v>
+      </c>
+      <c r="U73" s="465"/>
+      <c r="V73" s="442" t="s">
+        <v>823</v>
+      </c>
+      <c r="W73" s="130"/>
+      <c r="X73" s="130"/>
+      <c r="Y73" s="482"/>
     </row>
     <row r="74" spans="1:25" ht="363" customHeight="1">
-      <c r="A74" s="580"/>
-[...13 lines deleted...]
-      <c r="O74" s="504"/>
+      <c r="A74" s="575"/>
+      <c r="B74" s="522"/>
+      <c r="C74" s="497"/>
+      <c r="D74" s="520"/>
+      <c r="E74" s="499"/>
+      <c r="F74" s="499"/>
+      <c r="G74" s="499"/>
+      <c r="H74" s="499"/>
+      <c r="I74" s="481"/>
+      <c r="J74" s="481"/>
+      <c r="K74" s="481"/>
+      <c r="L74" s="481"/>
+      <c r="M74" s="467"/>
+      <c r="N74" s="467"/>
+      <c r="O74" s="499"/>
       <c r="P74" s="39" t="s">
         <v>318</v>
       </c>
-      <c r="Q74" s="121" t="s">
+      <c r="Q74" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R74" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S74" s="52">
         <v>45597</v>
       </c>
-      <c r="T74" s="552"/>
-[...4 lines deleted...]
-      <c r="Y74" s="488"/>
+      <c r="T74" s="547"/>
+      <c r="U74" s="467"/>
+      <c r="V74" s="443"/>
+      <c r="W74" s="131"/>
+      <c r="X74" s="131"/>
+      <c r="Y74" s="483"/>
     </row>
     <row r="75" spans="1:25" ht="311.25" customHeight="1">
-      <c r="A75" s="219">
+      <c r="A75" s="216">
         <v>10</v>
       </c>
-      <c r="B75" s="217" t="s">
+      <c r="B75" s="214" t="s">
         <v>47</v>
       </c>
-      <c r="C75" s="218">
+      <c r="C75" s="215">
         <v>16</v>
       </c>
-      <c r="D75" s="215" t="s">
+      <c r="D75" s="212" t="s">
         <v>117</v>
       </c>
-      <c r="E75" s="288" t="s">
-[...5 lines deleted...]
-      <c r="G75" s="212" t="s">
+      <c r="E75" s="285" t="s">
+        <v>517</v>
+      </c>
+      <c r="F75" s="321" t="s">
+        <v>786</v>
+      </c>
+      <c r="G75" s="209" t="s">
         <v>410</v>
       </c>
-      <c r="H75" s="212" t="s">
-[...2 lines deleted...]
-      <c r="I75" s="220">
+      <c r="H75" s="209" t="s">
+        <v>518</v>
+      </c>
+      <c r="I75" s="217">
         <f>J75+K75</f>
         <v>27.200000000000003</v>
       </c>
-      <c r="J75" s="220">
+      <c r="J75" s="217">
         <v>14.4</v>
       </c>
-      <c r="K75" s="220">
+      <c r="K75" s="217">
         <v>12.8</v>
       </c>
-      <c r="L75" s="220">
+      <c r="L75" s="217">
         <v>13.6</v>
       </c>
-      <c r="M75" s="213" t="s">
+      <c r="M75" s="210" t="s">
         <v>3</v>
       </c>
-      <c r="N75" s="213" t="s">
+      <c r="N75" s="210" t="s">
         <v>125</v>
       </c>
-      <c r="O75" s="373" t="s">
-[...2 lines deleted...]
-      <c r="P75" s="224" t="s">
+      <c r="O75" s="363" t="s">
+        <v>630</v>
+      </c>
+      <c r="P75" s="221" t="s">
         <v>320</v>
       </c>
-      <c r="Q75" s="436" t="s">
-[...5 lines deleted...]
-      <c r="S75" s="214">
+      <c r="Q75" s="423" t="s">
+        <v>995</v>
+      </c>
+      <c r="R75" s="337" t="s">
+        <v>790</v>
+      </c>
+      <c r="S75" s="211">
         <v>46235</v>
       </c>
-      <c r="T75" s="404" t="s">
-[...2 lines deleted...]
-      <c r="U75" s="214">
+      <c r="T75" s="392" t="s">
+        <v>932</v>
+      </c>
+      <c r="U75" s="211">
         <v>46326</v>
       </c>
-      <c r="V75" s="267" t="s">
-[...3 lines deleted...]
-      <c r="X75" s="131"/>
+      <c r="V75" s="264" t="s">
+        <v>708</v>
+      </c>
+      <c r="W75" s="130"/>
+      <c r="X75" s="130"/>
       <c r="Y75" s="19"/>
     </row>
     <row r="76" spans="1:25" ht="231.75" customHeight="1">
-      <c r="A76" s="579">
+      <c r="A76" s="574">
         <v>11</v>
       </c>
-      <c r="B76" s="526" t="s">
+      <c r="B76" s="521" t="s">
         <v>48</v>
       </c>
-      <c r="C76" s="500">
+      <c r="C76" s="495">
         <v>18</v>
       </c>
-      <c r="D76" s="524" t="s">
+      <c r="D76" s="519" t="s">
         <v>293</v>
       </c>
-      <c r="E76" s="503" t="s">
-[...11 lines deleted...]
-      <c r="I76" s="485">
+      <c r="E76" s="498" t="s">
+        <v>714</v>
+      </c>
+      <c r="F76" s="498" t="s">
+        <v>715</v>
+      </c>
+      <c r="G76" s="498" t="s">
+        <v>716</v>
+      </c>
+      <c r="H76" s="498" t="s">
+        <v>717</v>
+      </c>
+      <c r="I76" s="480">
         <f>J76+K76</f>
         <v>65.5</v>
       </c>
-      <c r="J76" s="485">
+      <c r="J76" s="480">
         <v>32.1</v>
       </c>
-      <c r="K76" s="485">
+      <c r="K76" s="480">
         <v>33.4</v>
       </c>
-      <c r="L76" s="485">
+      <c r="L76" s="480">
         <f>I76/2</f>
         <v>32.75</v>
       </c>
-      <c r="M76" s="470" t="s">
+      <c r="M76" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N76" s="470" t="s">
+      <c r="N76" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O76" s="503" t="s">
-        <v>627</v>
+      <c r="O76" s="498" t="s">
+        <v>624</v>
       </c>
       <c r="P76" s="39" t="s">
         <v>302</v>
       </c>
-      <c r="Q76" s="121" t="s">
+      <c r="Q76" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R76" s="51" t="s">
         <v>241</v>
       </c>
-      <c r="S76" s="109">
+      <c r="S76" s="108">
         <v>42424</v>
       </c>
       <c r="T76" s="31" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="U76" s="51"/>
-      <c r="V76" s="447" t="s">
-[...3 lines deleted...]
-      <c r="X76" s="137"/>
+      <c r="V76" s="442" t="s">
+        <v>824</v>
+      </c>
+      <c r="W76" s="136"/>
+      <c r="X76" s="136"/>
       <c r="Y76" s="19"/>
     </row>
     <row r="77" spans="1:25" ht="267.75" customHeight="1">
-      <c r="A77" s="582"/>
-[...13 lines deleted...]
-      <c r="O77" s="509"/>
+      <c r="A77" s="577"/>
+      <c r="B77" s="576"/>
+      <c r="C77" s="496"/>
+      <c r="D77" s="578"/>
+      <c r="E77" s="504"/>
+      <c r="F77" s="504"/>
+      <c r="G77" s="504"/>
+      <c r="H77" s="504"/>
+      <c r="I77" s="505"/>
+      <c r="J77" s="505"/>
+      <c r="K77" s="505"/>
+      <c r="L77" s="505"/>
+      <c r="M77" s="466"/>
+      <c r="N77" s="466"/>
+      <c r="O77" s="504"/>
       <c r="P77" s="39" t="s">
         <v>321</v>
       </c>
-      <c r="Q77" s="121" t="s">
+      <c r="Q77" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R77" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S77" s="71">
         <v>42443</v>
       </c>
-      <c r="T77" s="519" t="s">
-[...6 lines deleted...]
-      <c r="Y77" s="465"/>
+      <c r="T77" s="514" t="s">
+        <v>925</v>
+      </c>
+      <c r="U77" s="465"/>
+      <c r="V77" s="469"/>
+      <c r="W77" s="130"/>
+      <c r="X77" s="130"/>
+      <c r="Y77" s="460"/>
     </row>
     <row r="78" spans="1:25" ht="267.75" customHeight="1">
-      <c r="A78" s="580"/>
-[...13 lines deleted...]
-      <c r="O78" s="504"/>
+      <c r="A78" s="575"/>
+      <c r="B78" s="522"/>
+      <c r="C78" s="497"/>
+      <c r="D78" s="520"/>
+      <c r="E78" s="499"/>
+      <c r="F78" s="499"/>
+      <c r="G78" s="499"/>
+      <c r="H78" s="499"/>
+      <c r="I78" s="481"/>
+      <c r="J78" s="481"/>
+      <c r="K78" s="481"/>
+      <c r="L78" s="481"/>
+      <c r="M78" s="467"/>
+      <c r="N78" s="467"/>
+      <c r="O78" s="499"/>
       <c r="P78" s="39" t="s">
         <v>296</v>
       </c>
-      <c r="Q78" s="121" t="s">
+      <c r="Q78" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R78" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S78" s="71">
         <v>42446</v>
       </c>
-      <c r="T78" s="552"/>
-[...4 lines deleted...]
-      <c r="Y78" s="466"/>
+      <c r="T78" s="547"/>
+      <c r="U78" s="467"/>
+      <c r="V78" s="443"/>
+      <c r="W78" s="131"/>
+      <c r="X78" s="131"/>
+      <c r="Y78" s="461"/>
     </row>
     <row r="79" spans="1:25" ht="267.75" customHeight="1">
       <c r="A79" s="67">
         <v>12</v>
       </c>
       <c r="B79" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C79" s="64">
         <v>19</v>
       </c>
-      <c r="D79" s="171" t="s">
+      <c r="D79" s="170" t="s">
         <v>431</v>
       </c>
-      <c r="E79" s="288" t="s">
+      <c r="E79" s="285" t="s">
         <v>432</v>
       </c>
-      <c r="F79" s="288" t="s">
-[...8 lines deleted...]
-      <c r="I79" s="105">
+      <c r="F79" s="285" t="s">
+        <v>718</v>
+      </c>
+      <c r="G79" s="174" t="s">
+        <v>519</v>
+      </c>
+      <c r="H79" s="174" t="s">
+        <v>520</v>
+      </c>
+      <c r="I79" s="104">
         <f>J79+K79</f>
         <v>19.3</v>
       </c>
-      <c r="J79" s="105">
+      <c r="J79" s="104">
         <v>8.5</v>
       </c>
-      <c r="K79" s="105">
+      <c r="K79" s="104">
         <v>10.8</v>
       </c>
-      <c r="L79" s="105">
+      <c r="L79" s="104">
         <v>9.65</v>
       </c>
       <c r="M79" s="61" t="s">
         <v>3</v>
       </c>
       <c r="N79" s="61" t="s">
         <v>125</v>
       </c>
-      <c r="O79" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P79" s="155" t="s">
+      <c r="O79" s="183" t="s">
+        <v>625</v>
+      </c>
+      <c r="P79" s="154" t="s">
         <v>322</v>
       </c>
-      <c r="Q79" s="121" t="s">
+      <c r="Q79" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R79" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S79" s="70">
         <v>46132</v>
       </c>
-      <c r="T79" s="353" t="s">
-        <v>947</v>
+      <c r="T79" s="349" t="s">
+        <v>938</v>
       </c>
       <c r="U79" s="51"/>
-      <c r="V79" s="442" t="s">
-[...3 lines deleted...]
-      <c r="X79" s="137"/>
+      <c r="V79" s="429" t="s">
+        <v>708</v>
+      </c>
+      <c r="W79" s="136"/>
+      <c r="X79" s="136"/>
       <c r="Y79" s="20"/>
     </row>
     <row r="80" spans="1:25" ht="223.5" customHeight="1">
-      <c r="A80" s="579">
+      <c r="A80" s="574">
         <v>13</v>
       </c>
-      <c r="B80" s="526" t="s">
+      <c r="B80" s="521" t="s">
         <v>50</v>
       </c>
-      <c r="C80" s="500">
+      <c r="C80" s="495">
         <v>21</v>
       </c>
-      <c r="D80" s="524" t="s">
+      <c r="D80" s="519" t="s">
         <v>411</v>
       </c>
-      <c r="E80" s="503" t="s">
-[...11 lines deleted...]
-      <c r="I80" s="485">
+      <c r="E80" s="498" t="s">
+        <v>675</v>
+      </c>
+      <c r="F80" s="498" t="s">
+        <v>676</v>
+      </c>
+      <c r="G80" s="498" t="s">
+        <v>521</v>
+      </c>
+      <c r="H80" s="498" t="s">
+        <v>522</v>
+      </c>
+      <c r="I80" s="480">
         <f>J80+K80</f>
         <v>40.1</v>
       </c>
-      <c r="J80" s="485">
+      <c r="J80" s="480">
         <v>20.100000000000001</v>
       </c>
-      <c r="K80" s="485">
+      <c r="K80" s="480">
         <v>20</v>
       </c>
-      <c r="L80" s="485">
+      <c r="L80" s="480">
         <v>20.05</v>
       </c>
-      <c r="M80" s="470" t="s">
+      <c r="M80" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N80" s="470" t="s">
+      <c r="N80" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O80" s="503" t="s">
-[...5 lines deleted...]
-      <c r="Q80" s="470" t="s">
+      <c r="O80" s="498" t="s">
+        <v>620</v>
+      </c>
+      <c r="P80" s="545" t="s">
+        <v>892</v>
+      </c>
+      <c r="Q80" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R80" s="470" t="s">
+      <c r="R80" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S80" s="513">
+      <c r="S80" s="508">
         <v>41481</v>
       </c>
-      <c r="T80" s="503" t="s">
-[...8 lines deleted...]
-      <c r="Y80" s="465"/>
+      <c r="T80" s="498" t="s">
+        <v>921</v>
+      </c>
+      <c r="U80" s="465"/>
+      <c r="V80" s="442" t="s">
+        <v>893</v>
+      </c>
+      <c r="W80" s="130"/>
+      <c r="X80" s="130"/>
+      <c r="Y80" s="460"/>
     </row>
     <row r="81" spans="1:25" ht="225" customHeight="1">
-      <c r="A81" s="580"/>
-[...23 lines deleted...]
-      <c r="Y81" s="466"/>
+      <c r="A81" s="575"/>
+      <c r="B81" s="522"/>
+      <c r="C81" s="497"/>
+      <c r="D81" s="520"/>
+      <c r="E81" s="499"/>
+      <c r="F81" s="499"/>
+      <c r="G81" s="499"/>
+      <c r="H81" s="499"/>
+      <c r="I81" s="481"/>
+      <c r="J81" s="481"/>
+      <c r="K81" s="481"/>
+      <c r="L81" s="481"/>
+      <c r="M81" s="467"/>
+      <c r="N81" s="467"/>
+      <c r="O81" s="499"/>
+      <c r="P81" s="546"/>
+      <c r="Q81" s="467"/>
+      <c r="R81" s="467"/>
+      <c r="S81" s="509"/>
+      <c r="T81" s="499"/>
+      <c r="U81" s="467"/>
+      <c r="V81" s="443"/>
+      <c r="W81" s="131"/>
+      <c r="X81" s="131"/>
+      <c r="Y81" s="461"/>
     </row>
     <row r="82" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A82" s="579">
+      <c r="A82" s="574">
         <v>14</v>
       </c>
-      <c r="B82" s="529" t="s">
+      <c r="B82" s="524" t="s">
         <v>51</v>
       </c>
-      <c r="C82" s="500">
+      <c r="C82" s="495">
         <v>23</v>
       </c>
-      <c r="D82" s="524" t="s">
+      <c r="D82" s="519" t="s">
         <v>419</v>
       </c>
-      <c r="E82" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G82" s="503" t="s">
+      <c r="E82" s="498" t="s">
+        <v>792</v>
+      </c>
+      <c r="F82" s="498" t="s">
+        <v>793</v>
+      </c>
+      <c r="G82" s="498" t="s">
         <v>175</v>
       </c>
-      <c r="H82" s="470" t="s">
+      <c r="H82" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I82" s="485">
+      <c r="I82" s="480">
         <f>J82+K82</f>
         <v>52.2</v>
       </c>
-      <c r="J82" s="485">
+      <c r="J82" s="480">
         <v>26.1</v>
       </c>
-      <c r="K82" s="485">
+      <c r="K82" s="480">
         <v>26.1</v>
       </c>
-      <c r="L82" s="485">
+      <c r="L82" s="480">
         <v>26.1</v>
       </c>
-      <c r="M82" s="470" t="s">
+      <c r="M82" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N82" s="470" t="s">
+      <c r="N82" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O82" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P82" s="550" t="s">
+      <c r="O82" s="498" t="s">
+        <v>620</v>
+      </c>
+      <c r="P82" s="545" t="s">
         <v>301</v>
       </c>
-      <c r="Q82" s="470" t="s">
-[...5 lines deleted...]
-      <c r="S82" s="513">
+      <c r="Q82" s="465" t="s">
+        <v>995</v>
+      </c>
+      <c r="R82" s="465" t="s">
+        <v>998</v>
+      </c>
+      <c r="S82" s="508">
         <v>46235</v>
       </c>
-      <c r="T82" s="503" t="s">
-[...2 lines deleted...]
-      <c r="U82" s="513">
+      <c r="T82" s="498" t="s">
+        <v>922</v>
+      </c>
+      <c r="U82" s="508">
         <v>46326</v>
       </c>
-      <c r="V82" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y82" s="465"/>
+      <c r="V82" s="442" t="s">
+        <v>800</v>
+      </c>
+      <c r="W82" s="130"/>
+      <c r="X82" s="130"/>
+      <c r="Y82" s="460"/>
     </row>
     <row r="83" spans="1:25" ht="82.5" customHeight="1">
-      <c r="A83" s="580"/>
-[...23 lines deleted...]
-      <c r="Y83" s="466"/>
+      <c r="A83" s="575"/>
+      <c r="B83" s="548"/>
+      <c r="C83" s="497"/>
+      <c r="D83" s="520"/>
+      <c r="E83" s="499"/>
+      <c r="F83" s="499"/>
+      <c r="G83" s="499"/>
+      <c r="H83" s="467"/>
+      <c r="I83" s="481"/>
+      <c r="J83" s="481"/>
+      <c r="K83" s="481"/>
+      <c r="L83" s="481"/>
+      <c r="M83" s="467"/>
+      <c r="N83" s="467"/>
+      <c r="O83" s="499"/>
+      <c r="P83" s="546"/>
+      <c r="Q83" s="467"/>
+      <c r="R83" s="467"/>
+      <c r="S83" s="509"/>
+      <c r="T83" s="499"/>
+      <c r="U83" s="467"/>
+      <c r="V83" s="443"/>
+      <c r="W83" s="131"/>
+      <c r="X83" s="131"/>
+      <c r="Y83" s="461"/>
     </row>
     <row r="84" spans="1:25" ht="215.25" customHeight="1">
       <c r="A84" s="67">
         <v>15</v>
       </c>
       <c r="B84" s="49" t="s">
         <v>52</v>
       </c>
       <c r="C84" s="64">
         <v>24</v>
       </c>
-      <c r="D84" s="171" t="s">
+      <c r="D84" s="170" t="s">
         <v>421</v>
       </c>
-      <c r="E84" s="378" t="s">
-[...8 lines deleted...]
-      <c r="H84" s="380" t="s">
+      <c r="E84" s="368" t="s">
+        <v>867</v>
+      </c>
+      <c r="F84" s="368" t="s">
+        <v>868</v>
+      </c>
+      <c r="G84" s="368" t="s">
+        <v>869</v>
+      </c>
+      <c r="H84" s="370" t="s">
         <v>17</v>
       </c>
-      <c r="I84" s="105">
+      <c r="I84" s="104">
         <f>J84+K84</f>
         <v>18.2</v>
       </c>
-      <c r="J84" s="105">
+      <c r="J84" s="104">
         <v>9.1999999999999993</v>
       </c>
-      <c r="K84" s="105">
+      <c r="K84" s="104">
         <v>9</v>
       </c>
-      <c r="L84" s="105">
+      <c r="L84" s="104">
         <f>I84/2</f>
         <v>9.1</v>
       </c>
       <c r="M84" s="61" t="s">
         <v>3</v>
       </c>
       <c r="N84" s="61" t="s">
         <v>125</v>
       </c>
-      <c r="O84" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P84" s="155" t="s">
+      <c r="O84" s="183" t="s">
+        <v>626</v>
+      </c>
+      <c r="P84" s="154" t="s">
         <v>324</v>
       </c>
-      <c r="Q84" s="120" t="s">
+      <c r="Q84" s="119" t="s">
         <v>275</v>
       </c>
       <c r="R84" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S84" s="58">
         <v>44034</v>
       </c>
-      <c r="T84" s="353" t="s">
-        <v>951</v>
+      <c r="T84" s="349" t="s">
+        <v>942</v>
       </c>
       <c r="U84" s="51"/>
-      <c r="V84" s="379" t="s">
-[...3 lines deleted...]
-      <c r="X84" s="131"/>
+      <c r="V84" s="369" t="s">
+        <v>870</v>
+      </c>
+      <c r="W84" s="130"/>
+      <c r="X84" s="130"/>
       <c r="Y84" s="24"/>
     </row>
     <row r="85" spans="1:25" ht="409.5" customHeight="1">
       <c r="A85" s="67">
         <v>16</v>
       </c>
       <c r="B85" s="44" t="s">
         <v>149</v>
       </c>
       <c r="C85" s="64">
         <v>25</v>
       </c>
-      <c r="D85" s="171" t="s">
+      <c r="D85" s="170" t="s">
         <v>433</v>
       </c>
       <c r="E85" s="45" t="s">
-        <v>723</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>719</v>
+      </c>
+      <c r="F85" s="285" t="s">
+        <v>592</v>
+      </c>
+      <c r="G85" s="176" t="s">
+        <v>523</v>
       </c>
       <c r="H85" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="I85" s="105">
+      <c r="I85" s="104">
         <f>J85+K85</f>
         <v>30.700000000000003</v>
       </c>
-      <c r="J85" s="105">
+      <c r="J85" s="104">
         <v>15.4</v>
       </c>
-      <c r="K85" s="105">
+      <c r="K85" s="104">
         <v>15.3</v>
       </c>
-      <c r="L85" s="105">
+      <c r="L85" s="104">
         <v>15.35</v>
       </c>
       <c r="M85" s="61" t="s">
         <v>3</v>
       </c>
       <c r="N85" s="61" t="s">
         <v>125</v>
       </c>
-      <c r="O85" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P85" s="155" t="s">
+      <c r="O85" s="183" t="s">
+        <v>644</v>
+      </c>
+      <c r="P85" s="154" t="s">
         <v>325</v>
       </c>
       <c r="Q85" s="51"/>
       <c r="R85" s="51"/>
       <c r="S85" s="52"/>
       <c r="T85" s="76" t="s">
         <v>146</v>
       </c>
       <c r="U85" s="51"/>
-      <c r="V85" s="309" t="s">
-[...3 lines deleted...]
-      <c r="X85" s="137"/>
+      <c r="V85" s="305" t="s">
+        <v>708</v>
+      </c>
+      <c r="W85" s="136"/>
+      <c r="X85" s="136"/>
       <c r="Y85" s="20"/>
     </row>
     <row r="86" spans="1:25" ht="72" customHeight="1">
-      <c r="A86" s="579">
+      <c r="A86" s="574">
         <v>17</v>
       </c>
-      <c r="B86" s="526" t="s">
+      <c r="B86" s="521" t="s">
         <v>53</v>
       </c>
-      <c r="C86" s="500">
+      <c r="C86" s="495">
         <v>27</v>
       </c>
-      <c r="D86" s="524" t="s">
+      <c r="D86" s="519" t="s">
         <v>190</v>
       </c>
-      <c r="E86" s="503" t="s">
+      <c r="E86" s="498" t="s">
         <v>434</v>
       </c>
-      <c r="F86" s="470" t="s">
+      <c r="F86" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="G86" s="503" t="s">
+      <c r="G86" s="498" t="s">
         <v>178</v>
       </c>
-      <c r="H86" s="503" t="s">
+      <c r="H86" s="498" t="s">
         <v>189</v>
       </c>
-      <c r="I86" s="485">
+      <c r="I86" s="480">
         <f>J86+K86</f>
         <v>39.799999999999997</v>
       </c>
-      <c r="J86" s="485">
+      <c r="J86" s="480">
         <v>19.899999999999999</v>
       </c>
-      <c r="K86" s="485">
+      <c r="K86" s="480">
         <v>19.899999999999999</v>
       </c>
-      <c r="L86" s="485">
+      <c r="L86" s="480">
         <v>19.899999999999999</v>
       </c>
-      <c r="M86" s="470" t="s">
+      <c r="M86" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N86" s="470" t="s">
+      <c r="N86" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O86" s="503" t="s">
-        <v>630</v>
+      <c r="O86" s="498" t="s">
+        <v>627</v>
       </c>
       <c r="P86" s="39" t="s">
         <v>327</v>
       </c>
-      <c r="Q86" s="121" t="s">
+      <c r="Q86" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R86" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S86" s="74">
         <v>46000</v>
       </c>
-      <c r="T86" s="584" t="s">
-[...8 lines deleted...]
-      <c r="Y86" s="487"/>
+      <c r="T86" s="579" t="s">
+        <v>945</v>
+      </c>
+      <c r="U86" s="458"/>
+      <c r="V86" s="454" t="s">
+        <v>825</v>
+      </c>
+      <c r="W86" s="134"/>
+      <c r="X86" s="134"/>
+      <c r="Y86" s="482"/>
     </row>
     <row r="87" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A87" s="582"/>
-[...13 lines deleted...]
-      <c r="O87" s="509"/>
+      <c r="A87" s="577"/>
+      <c r="B87" s="576"/>
+      <c r="C87" s="496"/>
+      <c r="D87" s="578"/>
+      <c r="E87" s="504"/>
+      <c r="F87" s="466"/>
+      <c r="G87" s="504"/>
+      <c r="H87" s="504"/>
+      <c r="I87" s="505"/>
+      <c r="J87" s="505"/>
+      <c r="K87" s="505"/>
+      <c r="L87" s="505"/>
+      <c r="M87" s="466"/>
+      <c r="N87" s="466"/>
+      <c r="O87" s="504"/>
       <c r="P87" s="39" t="s">
         <v>326</v>
       </c>
-      <c r="Q87" s="121" t="s">
+      <c r="Q87" s="120" t="s">
         <v>275</v>
       </c>
-      <c r="R87" s="107" t="s">
+      <c r="R87" s="106" t="s">
         <v>241</v>
       </c>
       <c r="S87" s="11">
         <v>43517</v>
       </c>
-      <c r="T87" s="585"/>
-[...4 lines deleted...]
-      <c r="Y87" s="495"/>
+      <c r="T87" s="580"/>
+      <c r="U87" s="479"/>
+      <c r="V87" s="478"/>
+      <c r="W87" s="142"/>
+      <c r="X87" s="142"/>
+      <c r="Y87" s="490"/>
     </row>
     <row r="88" spans="1:25" ht="78.75" customHeight="1">
-      <c r="A88" s="582"/>
-[...13 lines deleted...]
-      <c r="O88" s="509"/>
+      <c r="A88" s="577"/>
+      <c r="B88" s="576"/>
+      <c r="C88" s="496"/>
+      <c r="D88" s="578"/>
+      <c r="E88" s="504"/>
+      <c r="F88" s="466"/>
+      <c r="G88" s="504"/>
+      <c r="H88" s="504"/>
+      <c r="I88" s="505"/>
+      <c r="J88" s="505"/>
+      <c r="K88" s="505"/>
+      <c r="L88" s="505"/>
+      <c r="M88" s="466"/>
+      <c r="N88" s="466"/>
+      <c r="O88" s="504"/>
       <c r="P88" s="39" t="s">
         <v>328</v>
       </c>
-      <c r="Q88" s="121" t="s">
+      <c r="Q88" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R88" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S88" s="11">
         <v>45530</v>
       </c>
-      <c r="T88" s="586"/>
-[...4 lines deleted...]
-      <c r="Y88" s="495"/>
+      <c r="T88" s="581"/>
+      <c r="U88" s="459"/>
+      <c r="V88" s="478"/>
+      <c r="W88" s="142"/>
+      <c r="X88" s="142"/>
+      <c r="Y88" s="490"/>
     </row>
     <row r="89" spans="1:25" ht="130.5" customHeight="1">
-      <c r="A89" s="580"/>
-[...13 lines deleted...]
-      <c r="O89" s="504"/>
+      <c r="A89" s="575"/>
+      <c r="B89" s="576"/>
+      <c r="C89" s="496"/>
+      <c r="D89" s="578"/>
+      <c r="E89" s="504"/>
+      <c r="F89" s="467"/>
+      <c r="G89" s="504"/>
+      <c r="H89" s="504"/>
+      <c r="I89" s="481"/>
+      <c r="J89" s="481"/>
+      <c r="K89" s="481"/>
+      <c r="L89" s="505"/>
+      <c r="M89" s="466"/>
+      <c r="N89" s="466"/>
+      <c r="O89" s="499"/>
       <c r="P89" s="39" t="s">
         <v>328</v>
       </c>
-      <c r="Q89" s="121" t="s">
+      <c r="Q89" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R89" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S89" s="58">
         <v>45609</v>
       </c>
-      <c r="T89" s="404" t="s">
-        <v>943</v>
+      <c r="T89" s="392" t="s">
+        <v>934</v>
       </c>
       <c r="U89" s="59"/>
-      <c r="V89" s="460"/>
-[...2 lines deleted...]
-      <c r="Y89" s="488"/>
+      <c r="V89" s="455"/>
+      <c r="W89" s="135"/>
+      <c r="X89" s="135"/>
+      <c r="Y89" s="483"/>
     </row>
     <row r="90" spans="1:25" ht="386.25" customHeight="1">
-      <c r="A90" s="579">
+      <c r="A90" s="574">
         <v>18</v>
       </c>
-      <c r="B90" s="526" t="s">
+      <c r="B90" s="521" t="s">
         <v>54</v>
       </c>
-      <c r="C90" s="500">
+      <c r="C90" s="495">
         <v>28</v>
       </c>
-      <c r="D90" s="524" t="s">
+      <c r="D90" s="519" t="s">
         <v>435</v>
       </c>
-      <c r="E90" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G90" s="503" t="s">
+      <c r="E90" s="498" t="s">
+        <v>524</v>
+      </c>
+      <c r="F90" s="498" t="s">
+        <v>797</v>
+      </c>
+      <c r="G90" s="498" t="s">
         <v>278</v>
       </c>
-      <c r="H90" s="500" t="s">
+      <c r="H90" s="495" t="s">
         <v>17</v>
       </c>
-      <c r="I90" s="485">
+      <c r="I90" s="480">
         <f>J90+K90</f>
         <v>71.099999999999994</v>
       </c>
-      <c r="J90" s="485">
+      <c r="J90" s="480">
         <v>35.799999999999997</v>
       </c>
-      <c r="K90" s="485">
+      <c r="K90" s="480">
         <v>35.299999999999997</v>
       </c>
-      <c r="L90" s="485">
+      <c r="L90" s="480">
         <v>35.549999999999997</v>
       </c>
-      <c r="M90" s="470" t="s">
+      <c r="M90" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N90" s="470" t="s">
+      <c r="N90" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O90" s="503" t="s">
-        <v>624</v>
+      <c r="O90" s="498" t="s">
+        <v>621</v>
       </c>
       <c r="P90" s="39" t="s">
         <v>298</v>
       </c>
-      <c r="Q90" s="121" t="s">
+      <c r="Q90" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R90" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S90" s="58">
         <v>45505</v>
       </c>
-      <c r="T90" s="404" t="s">
-        <v>938</v>
+      <c r="T90" s="392" t="s">
+        <v>929</v>
       </c>
       <c r="U90" s="61"/>
-      <c r="V90" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y90" s="465"/>
+      <c r="V90" s="442" t="s">
+        <v>802</v>
+      </c>
+      <c r="W90" s="130"/>
+      <c r="X90" s="130"/>
+      <c r="Y90" s="460"/>
     </row>
     <row r="91" spans="1:25" ht="358.5" customHeight="1">
-      <c r="A91" s="580"/>
-[...13 lines deleted...]
-      <c r="O91" s="504"/>
+      <c r="A91" s="575"/>
+      <c r="B91" s="522"/>
+      <c r="C91" s="497"/>
+      <c r="D91" s="520"/>
+      <c r="E91" s="499"/>
+      <c r="F91" s="499"/>
+      <c r="G91" s="499"/>
+      <c r="H91" s="497"/>
+      <c r="I91" s="481"/>
+      <c r="J91" s="481"/>
+      <c r="K91" s="481"/>
+      <c r="L91" s="481"/>
+      <c r="M91" s="466"/>
+      <c r="N91" s="466"/>
+      <c r="O91" s="499"/>
       <c r="P91" s="39" t="s">
         <v>329</v>
       </c>
-      <c r="Q91" s="121" t="s">
+      <c r="Q91" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R91" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S91" s="58">
         <v>45505</v>
       </c>
-      <c r="T91" s="404" t="s">
-        <v>941</v>
+      <c r="T91" s="392" t="s">
+        <v>932</v>
       </c>
       <c r="U91" s="61"/>
-      <c r="V91" s="448"/>
-[...2 lines deleted...]
-      <c r="Y91" s="466"/>
+      <c r="V91" s="443"/>
+      <c r="W91" s="131"/>
+      <c r="X91" s="131"/>
+      <c r="Y91" s="461"/>
     </row>
     <row r="92" spans="1:25" ht="129" customHeight="1">
-      <c r="A92" s="579">
+      <c r="A92" s="574">
         <v>19</v>
       </c>
-      <c r="B92" s="526" t="s">
+      <c r="B92" s="521" t="s">
         <v>55</v>
       </c>
-      <c r="C92" s="500">
+      <c r="C92" s="495">
         <v>29</v>
       </c>
-      <c r="D92" s="524" t="s">
+      <c r="D92" s="519" t="s">
         <v>436</v>
       </c>
-      <c r="E92" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G92" s="503" t="s">
+      <c r="E92" s="498" t="s">
+        <v>593</v>
+      </c>
+      <c r="F92" s="498" t="s">
+        <v>764</v>
+      </c>
+      <c r="G92" s="498" t="s">
         <v>406</v>
       </c>
-      <c r="H92" s="503"/>
-      <c r="I92" s="485">
+      <c r="H92" s="498"/>
+      <c r="I92" s="480">
         <f>J92+K92</f>
         <v>34.200000000000003</v>
       </c>
-      <c r="J92" s="485">
+      <c r="J92" s="480">
         <v>17.100000000000001</v>
       </c>
-      <c r="K92" s="485">
+      <c r="K92" s="480">
         <v>17.100000000000001</v>
       </c>
-      <c r="L92" s="485">
+      <c r="L92" s="480">
         <v>17.100000000000001</v>
       </c>
-      <c r="M92" s="470" t="s">
+      <c r="M92" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N92" s="470" t="s">
+      <c r="N92" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O92" s="503" t="s">
-        <v>624</v>
+      <c r="O92" s="498" t="s">
+        <v>621</v>
       </c>
       <c r="P92" s="39" t="s">
         <v>321</v>
       </c>
-      <c r="Q92" s="121" t="s">
+      <c r="Q92" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R92" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S92" s="52">
         <v>46129</v>
       </c>
-      <c r="T92" s="119" t="s">
-        <v>956</v>
+      <c r="T92" s="118" t="s">
+        <v>947</v>
       </c>
       <c r="U92" s="59"/>
-      <c r="V92" s="459" t="s">
-[...4 lines deleted...]
-      <c r="Y92" s="465"/>
+      <c r="V92" s="454" t="s">
+        <v>765</v>
+      </c>
+      <c r="W92" s="458"/>
+      <c r="X92" s="458"/>
+      <c r="Y92" s="460"/>
     </row>
     <row r="93" spans="1:25" ht="284.25" customHeight="1">
-      <c r="A93" s="582"/>
-[...13 lines deleted...]
-      <c r="O93" s="509"/>
+      <c r="A93" s="577"/>
+      <c r="B93" s="576"/>
+      <c r="C93" s="496"/>
+      <c r="D93" s="578"/>
+      <c r="E93" s="504"/>
+      <c r="F93" s="504"/>
+      <c r="G93" s="504"/>
+      <c r="H93" s="499"/>
+      <c r="I93" s="481"/>
+      <c r="J93" s="481"/>
+      <c r="K93" s="481"/>
+      <c r="L93" s="505"/>
+      <c r="M93" s="466"/>
+      <c r="N93" s="466"/>
+      <c r="O93" s="504"/>
       <c r="P93" s="39" t="s">
         <v>317</v>
       </c>
-      <c r="Q93" s="121" t="s">
+      <c r="Q93" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R93" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S93" s="74">
         <v>46129</v>
       </c>
-      <c r="T93" s="404" t="s">
-        <v>950</v>
+      <c r="T93" s="392" t="s">
+        <v>941</v>
       </c>
       <c r="U93" s="61"/>
-      <c r="V93" s="460"/>
-[...2 lines deleted...]
-      <c r="Y93" s="466"/>
+      <c r="V93" s="455"/>
+      <c r="W93" s="459"/>
+      <c r="X93" s="459"/>
+      <c r="Y93" s="461"/>
     </row>
     <row r="94" spans="1:25" ht="93.75" customHeight="1">
-      <c r="A94" s="579">
+      <c r="A94" s="574">
         <v>20</v>
       </c>
-      <c r="B94" s="526" t="s">
+      <c r="B94" s="521" t="s">
         <v>56</v>
       </c>
-      <c r="C94" s="500">
+      <c r="C94" s="495">
         <v>30</v>
       </c>
-      <c r="D94" s="524" t="s">
+      <c r="D94" s="519" t="s">
         <v>160</v>
       </c>
-      <c r="E94" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G94" s="503" t="s">
+      <c r="E94" s="498" t="s">
+        <v>874</v>
+      </c>
+      <c r="F94" s="498" t="s">
+        <v>875</v>
+      </c>
+      <c r="G94" s="498" t="s">
         <v>438</v>
       </c>
-      <c r="H94" s="503" t="s">
+      <c r="H94" s="498" t="s">
         <v>437</v>
       </c>
-      <c r="I94" s="485">
+      <c r="I94" s="480">
         <f>J94+K94</f>
         <v>39.4</v>
       </c>
-      <c r="J94" s="485">
+      <c r="J94" s="480">
         <v>19.399999999999999</v>
       </c>
-      <c r="K94" s="485">
+      <c r="K94" s="480">
         <v>20</v>
       </c>
-      <c r="L94" s="485">
+      <c r="L94" s="480">
         <f>I94/2</f>
         <v>19.7</v>
       </c>
-      <c r="M94" s="470" t="s">
+      <c r="M94" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N94" s="470" t="s">
+      <c r="N94" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O94" s="503" t="s">
-        <v>624</v>
+      <c r="O94" s="498" t="s">
+        <v>621</v>
       </c>
       <c r="P94" s="39" t="s">
         <v>330</v>
       </c>
-      <c r="Q94" s="121" t="s">
+      <c r="Q94" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R94" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S94" s="58">
         <v>44165</v>
       </c>
-      <c r="T94" s="411" t="s">
-        <v>962</v>
+      <c r="T94" s="398" t="s">
+        <v>953</v>
       </c>
       <c r="U94" s="59"/>
-      <c r="V94" s="459" t="s">
-[...4 lines deleted...]
-      <c r="Y94" s="465"/>
+      <c r="V94" s="454" t="s">
+        <v>876</v>
+      </c>
+      <c r="W94" s="134"/>
+      <c r="X94" s="134"/>
+      <c r="Y94" s="460"/>
     </row>
     <row r="95" spans="1:25" ht="119.25" customHeight="1">
-      <c r="A95" s="582"/>
-[...13 lines deleted...]
-      <c r="O95" s="509"/>
+      <c r="A95" s="577"/>
+      <c r="B95" s="576"/>
+      <c r="C95" s="496"/>
+      <c r="D95" s="578"/>
+      <c r="E95" s="504"/>
+      <c r="F95" s="504"/>
+      <c r="G95" s="504"/>
+      <c r="H95" s="504"/>
+      <c r="I95" s="505"/>
+      <c r="J95" s="505"/>
+      <c r="K95" s="505"/>
+      <c r="L95" s="505"/>
+      <c r="M95" s="466"/>
+      <c r="N95" s="466"/>
+      <c r="O95" s="504"/>
       <c r="P95" s="39" t="s">
         <v>321</v>
       </c>
-      <c r="Q95" s="121" t="s">
+      <c r="Q95" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R95" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S95" s="52">
         <v>46006</v>
       </c>
-      <c r="T95" s="411" t="s">
-        <v>964</v>
+      <c r="T95" s="398" t="s">
+        <v>955</v>
       </c>
       <c r="U95" s="59"/>
-      <c r="V95" s="483"/>
-[...2 lines deleted...]
-      <c r="Y95" s="473"/>
+      <c r="V95" s="478"/>
+      <c r="W95" s="142"/>
+      <c r="X95" s="142"/>
+      <c r="Y95" s="468"/>
     </row>
     <row r="96" spans="1:25" ht="138.75" customHeight="1">
-      <c r="A96" s="582"/>
-[...13 lines deleted...]
-      <c r="O96" s="509"/>
+      <c r="A96" s="577"/>
+      <c r="B96" s="576"/>
+      <c r="C96" s="496"/>
+      <c r="D96" s="578"/>
+      <c r="E96" s="504"/>
+      <c r="F96" s="504"/>
+      <c r="G96" s="504"/>
+      <c r="H96" s="504"/>
+      <c r="I96" s="505"/>
+      <c r="J96" s="505"/>
+      <c r="K96" s="505"/>
+      <c r="L96" s="505"/>
+      <c r="M96" s="466"/>
+      <c r="N96" s="466"/>
+      <c r="O96" s="504"/>
       <c r="P96" s="39" t="s">
         <v>316</v>
       </c>
-      <c r="Q96" s="121" t="s">
+      <c r="Q96" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R96" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S96" s="52">
         <v>41429</v>
       </c>
-      <c r="T96" s="519" t="s">
-[...6 lines deleted...]
-      <c r="Y96" s="473"/>
+      <c r="T96" s="514" t="s">
+        <v>956</v>
+      </c>
+      <c r="U96" s="465"/>
+      <c r="V96" s="478"/>
+      <c r="W96" s="142"/>
+      <c r="X96" s="142"/>
+      <c r="Y96" s="468"/>
     </row>
     <row r="97" spans="1:25" ht="170.25" customHeight="1">
-      <c r="A97" s="582"/>
-[...13 lines deleted...]
-      <c r="O97" s="509"/>
+      <c r="A97" s="577"/>
+      <c r="B97" s="576"/>
+      <c r="C97" s="496"/>
+      <c r="D97" s="578"/>
+      <c r="E97" s="504"/>
+      <c r="F97" s="504"/>
+      <c r="G97" s="504"/>
+      <c r="H97" s="504"/>
+      <c r="I97" s="481"/>
+      <c r="J97" s="481"/>
+      <c r="K97" s="481"/>
+      <c r="L97" s="505"/>
+      <c r="M97" s="466"/>
+      <c r="N97" s="466"/>
+      <c r="O97" s="504"/>
       <c r="P97" s="39" t="s">
         <v>329</v>
       </c>
-      <c r="Q97" s="121" t="s">
+      <c r="Q97" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R97" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S97" s="58">
         <v>45449</v>
       </c>
-      <c r="T97" s="520"/>
-[...4 lines deleted...]
-      <c r="Y97" s="466"/>
+      <c r="T97" s="515"/>
+      <c r="U97" s="466"/>
+      <c r="V97" s="455"/>
+      <c r="W97" s="135"/>
+      <c r="X97" s="135"/>
+      <c r="Y97" s="461"/>
     </row>
     <row r="98" spans="1:25" ht="124.5" customHeight="1">
-      <c r="A98" s="579">
+      <c r="A98" s="574">
         <v>21</v>
       </c>
-      <c r="B98" s="526" t="s">
+      <c r="B98" s="521" t="s">
         <v>57</v>
       </c>
-      <c r="C98" s="500">
+      <c r="C98" s="495">
         <v>31</v>
       </c>
-      <c r="D98" s="524" t="s">
+      <c r="D98" s="519" t="s">
         <v>439</v>
       </c>
-      <c r="E98" s="503" t="s">
-[...7 lines deleted...]
-      <c r="I98" s="485">
+      <c r="E98" s="498" t="s">
+        <v>663</v>
+      </c>
+      <c r="F98" s="498"/>
+      <c r="G98" s="498" t="s">
+        <v>525</v>
+      </c>
+      <c r="H98" s="498"/>
+      <c r="I98" s="480">
         <v>19.600000000000001</v>
       </c>
-      <c r="J98" s="485" t="s">
+      <c r="J98" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="K98" s="485" t="s">
+      <c r="K98" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="L98" s="485">
+      <c r="L98" s="480">
         <v>19.600000000000001</v>
       </c>
-      <c r="M98" s="470" t="s">
+      <c r="M98" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N98" s="470" t="s">
+      <c r="N98" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O98" s="503" t="s">
-        <v>631</v>
+      <c r="O98" s="498" t="s">
+        <v>628</v>
       </c>
       <c r="P98" s="39" t="s">
         <v>326</v>
       </c>
-      <c r="Q98" s="121" t="s">
+      <c r="Q98" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R98" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S98" s="52">
         <v>45449</v>
       </c>
-      <c r="T98" s="404" t="s">
-        <v>939</v>
+      <c r="T98" s="392" t="s">
+        <v>930</v>
       </c>
       <c r="U98" s="61"/>
-      <c r="V98" s="467" t="s">
-[...4 lines deleted...]
-      <c r="Y98" s="465"/>
+      <c r="V98" s="462" t="s">
+        <v>708</v>
+      </c>
+      <c r="W98" s="465"/>
+      <c r="X98" s="465"/>
+      <c r="Y98" s="460"/>
     </row>
     <row r="99" spans="1:25" ht="125.25" customHeight="1">
-      <c r="A99" s="582"/>
-[...13 lines deleted...]
-      <c r="O99" s="509"/>
+      <c r="A99" s="577"/>
+      <c r="B99" s="576"/>
+      <c r="C99" s="496"/>
+      <c r="D99" s="578"/>
+      <c r="E99" s="504"/>
+      <c r="F99" s="504"/>
+      <c r="G99" s="504"/>
+      <c r="H99" s="504"/>
+      <c r="I99" s="505"/>
+      <c r="J99" s="505"/>
+      <c r="K99" s="505"/>
+      <c r="L99" s="505"/>
+      <c r="M99" s="466"/>
+      <c r="N99" s="466"/>
+      <c r="O99" s="504"/>
       <c r="P99" s="39" t="s">
         <v>326</v>
       </c>
-      <c r="Q99" s="121" t="s">
+      <c r="Q99" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R99" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S99" s="52">
         <v>45480</v>
       </c>
-      <c r="T99" s="119" t="s">
-        <v>950</v>
+      <c r="T99" s="118" t="s">
+        <v>941</v>
       </c>
       <c r="U99" s="51"/>
-      <c r="V99" s="468"/>
-[...2 lines deleted...]
-      <c r="Y99" s="473"/>
+      <c r="V99" s="463"/>
+      <c r="W99" s="466"/>
+      <c r="X99" s="466"/>
+      <c r="Y99" s="468"/>
     </row>
     <row r="100" spans="1:25" ht="125.25" customHeight="1">
-      <c r="A100" s="582"/>
-[...13 lines deleted...]
-      <c r="O100" s="509"/>
+      <c r="A100" s="577"/>
+      <c r="B100" s="576"/>
+      <c r="C100" s="496"/>
+      <c r="D100" s="578"/>
+      <c r="E100" s="504"/>
+      <c r="F100" s="504"/>
+      <c r="G100" s="504"/>
+      <c r="H100" s="504"/>
+      <c r="I100" s="505"/>
+      <c r="J100" s="505"/>
+      <c r="K100" s="505"/>
+      <c r="L100" s="505"/>
+      <c r="M100" s="466"/>
+      <c r="N100" s="466"/>
+      <c r="O100" s="504"/>
       <c r="P100" s="39" t="s">
         <v>332</v>
       </c>
-      <c r="Q100" s="121" t="s">
+      <c r="Q100" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R100" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S100" s="52">
         <v>45483</v>
       </c>
-      <c r="T100" s="119" t="s">
-        <v>966</v>
+      <c r="T100" s="118" t="s">
+        <v>957</v>
       </c>
       <c r="U100" s="51"/>
-      <c r="V100" s="468"/>
-[...2 lines deleted...]
-      <c r="Y100" s="473"/>
+      <c r="V100" s="463"/>
+      <c r="W100" s="466"/>
+      <c r="X100" s="466"/>
+      <c r="Y100" s="468"/>
     </row>
     <row r="101" spans="1:25" ht="141" customHeight="1">
-      <c r="A101" s="580"/>
-[...13 lines deleted...]
-      <c r="O101" s="504"/>
+      <c r="A101" s="575"/>
+      <c r="B101" s="522"/>
+      <c r="C101" s="497"/>
+      <c r="D101" s="520"/>
+      <c r="E101" s="499"/>
+      <c r="F101" s="499"/>
+      <c r="G101" s="499"/>
+      <c r="H101" s="499"/>
+      <c r="I101" s="481"/>
+      <c r="J101" s="481"/>
+      <c r="K101" s="481"/>
+      <c r="L101" s="481"/>
+      <c r="M101" s="466"/>
+      <c r="N101" s="466"/>
+      <c r="O101" s="499"/>
       <c r="P101" s="39" t="s">
         <v>331</v>
       </c>
       <c r="Q101" s="51"/>
       <c r="R101" s="51"/>
       <c r="S101" s="58"/>
       <c r="T101" s="57" t="s">
         <v>146</v>
       </c>
       <c r="U101" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="V101" s="469"/>
-[...2 lines deleted...]
-      <c r="Y101" s="466"/>
+      <c r="V101" s="464"/>
+      <c r="W101" s="467"/>
+      <c r="X101" s="467"/>
+      <c r="Y101" s="461"/>
     </row>
-    <row r="102" spans="1:25" s="297" customFormat="1" ht="384" customHeight="1">
-      <c r="A102" s="298" t="s">
+    <row r="102" spans="1:25" s="294" customFormat="1" ht="384" customHeight="1">
+      <c r="A102" s="295" t="s">
         <v>274</v>
       </c>
-      <c r="B102" s="292" t="s">
+      <c r="B102" s="289" t="s">
         <v>217</v>
       </c>
-      <c r="C102" s="293">
+      <c r="C102" s="290">
         <v>33</v>
       </c>
-      <c r="D102" s="294" t="s">
+      <c r="D102" s="291" t="s">
         <v>229</v>
       </c>
-      <c r="E102" s="291" t="s">
-[...2 lines deleted...]
-      <c r="F102" s="295" t="s">
+      <c r="E102" s="288" t="s">
+        <v>709</v>
+      </c>
+      <c r="F102" s="292" t="s">
         <v>17</v>
       </c>
-      <c r="G102" s="291" t="s">
+      <c r="G102" s="288" t="s">
         <v>218</v>
       </c>
-      <c r="H102" s="295" t="s">
+      <c r="H102" s="292" t="s">
         <v>17</v>
       </c>
-      <c r="I102" s="295">
+      <c r="I102" s="292">
         <v>16.850000000000001</v>
       </c>
-      <c r="J102" s="295" t="s">
+      <c r="J102" s="292" t="s">
         <v>17</v>
       </c>
-      <c r="K102" s="295" t="s">
+      <c r="K102" s="292" t="s">
         <v>17</v>
       </c>
-      <c r="L102" s="295">
+      <c r="L102" s="292">
         <v>16.850000000000001</v>
       </c>
-      <c r="M102" s="231" t="s">
+      <c r="M102" s="228" t="s">
         <v>3</v>
       </c>
-      <c r="N102" s="231" t="s">
+      <c r="N102" s="228" t="s">
         <v>125</v>
       </c>
-      <c r="O102" s="291" t="s">
-[...2 lines deleted...]
-      <c r="P102" s="230" t="s">
+      <c r="O102" s="288" t="s">
+        <v>644</v>
+      </c>
+      <c r="P102" s="227" t="s">
         <v>333</v>
       </c>
-      <c r="Q102" s="231"/>
-[...9 lines deleted...]
-      <c r="Y102" s="296"/>
+      <c r="Q102" s="228"/>
+      <c r="R102" s="228"/>
+      <c r="S102" s="275"/>
+      <c r="T102" s="311"/>
+      <c r="U102" s="274"/>
+      <c r="V102" s="345" t="s">
+        <v>826</v>
+      </c>
+      <c r="W102" s="274"/>
+      <c r="X102" s="274"/>
+      <c r="Y102" s="293"/>
     </row>
     <row r="103" spans="1:25" ht="210.75" customHeight="1">
-      <c r="A103" s="579">
+      <c r="A103" s="574">
         <v>22</v>
       </c>
-      <c r="B103" s="526" t="s">
+      <c r="B103" s="521" t="s">
         <v>58</v>
       </c>
-      <c r="C103" s="500">
+      <c r="C103" s="495">
         <v>34</v>
       </c>
-      <c r="D103" s="524" t="s">
+      <c r="D103" s="519" t="s">
         <v>199</v>
       </c>
-      <c r="E103" s="503" t="s">
-[...2 lines deleted...]
-      <c r="F103" s="503" t="s">
+      <c r="E103" s="498" t="s">
+        <v>526</v>
+      </c>
+      <c r="F103" s="498" t="s">
         <v>440</v>
       </c>
-      <c r="G103" s="503" t="s">
+      <c r="G103" s="498" t="s">
         <v>467</v>
       </c>
-      <c r="H103" s="503" t="s">
+      <c r="H103" s="498" t="s">
         <v>441</v>
       </c>
-      <c r="I103" s="485">
+      <c r="I103" s="480">
         <f>J103+K103</f>
         <v>38.5</v>
       </c>
-      <c r="J103" s="485">
+      <c r="J103" s="480">
         <v>20</v>
       </c>
-      <c r="K103" s="485">
+      <c r="K103" s="480">
         <v>18.5</v>
       </c>
-      <c r="L103" s="485">
+      <c r="L103" s="480">
         <f>I103/2</f>
         <v>19.25</v>
       </c>
-      <c r="M103" s="499" t="s">
+      <c r="M103" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N103" s="499" t="s">
+      <c r="N103" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O103" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P103" s="351" t="s">
+      <c r="O103" s="498" t="s">
+        <v>629</v>
+      </c>
+      <c r="P103" s="347" t="s">
         <v>323</v>
       </c>
-      <c r="Q103" s="121" t="s">
+      <c r="Q103" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R103" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S103" s="52">
         <v>46000</v>
       </c>
-      <c r="T103" s="353" t="s">
-[...8 lines deleted...]
-      <c r="Y103" s="465"/>
+      <c r="T103" s="349" t="s">
+        <v>946</v>
+      </c>
+      <c r="U103" s="348"/>
+      <c r="V103" s="454" t="s">
+        <v>708</v>
+      </c>
+      <c r="W103" s="458"/>
+      <c r="X103" s="458"/>
+      <c r="Y103" s="460"/>
     </row>
     <row r="104" spans="1:25" ht="267" customHeight="1">
-      <c r="A104" s="580"/>
-[...13 lines deleted...]
-      <c r="O104" s="504"/>
+      <c r="A104" s="575"/>
+      <c r="B104" s="522"/>
+      <c r="C104" s="497"/>
+      <c r="D104" s="520"/>
+      <c r="E104" s="499"/>
+      <c r="F104" s="499"/>
+      <c r="G104" s="499"/>
+      <c r="H104" s="499"/>
+      <c r="I104" s="481"/>
+      <c r="J104" s="481"/>
+      <c r="K104" s="481"/>
+      <c r="L104" s="481"/>
+      <c r="M104" s="494"/>
+      <c r="N104" s="494"/>
+      <c r="O104" s="499"/>
       <c r="P104" s="39" t="s">
         <v>316</v>
       </c>
-      <c r="Q104" s="121" t="s">
+      <c r="Q104" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R104" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S104" s="52">
         <v>45480</v>
       </c>
-      <c r="T104" s="119" t="s">
-        <v>950</v>
+      <c r="T104" s="118" t="s">
+        <v>941</v>
       </c>
       <c r="U104" s="54"/>
-      <c r="V104" s="460"/>
-[...2 lines deleted...]
-      <c r="Y104" s="466"/>
+      <c r="V104" s="455"/>
+      <c r="W104" s="459"/>
+      <c r="X104" s="459"/>
+      <c r="Y104" s="461"/>
     </row>
     <row r="105" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A105" s="470">
+      <c r="A105" s="465">
         <v>23</v>
       </c>
-      <c r="B105" s="519" t="s">
+      <c r="B105" s="514" t="s">
         <v>59</v>
       </c>
-      <c r="C105" s="500">
+      <c r="C105" s="495">
         <v>35</v>
       </c>
-      <c r="D105" s="524" t="s">
+      <c r="D105" s="519" t="s">
         <v>200</v>
       </c>
-      <c r="E105" s="503" t="s">
+      <c r="E105" s="498" t="s">
         <v>442</v>
       </c>
-      <c r="F105" s="503" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="503" t="s">
+      <c r="F105" s="498" t="s">
+        <v>686</v>
+      </c>
+      <c r="G105" s="498" t="s">
         <v>443</v>
       </c>
-      <c r="H105" s="503" t="s">
+      <c r="H105" s="498" t="s">
         <v>444</v>
       </c>
-      <c r="I105" s="485">
+      <c r="I105" s="480">
         <f>J105+K105</f>
         <v>46.2</v>
       </c>
-      <c r="J105" s="485">
+      <c r="J105" s="480">
         <v>23.3</v>
       </c>
-      <c r="K105" s="485">
+      <c r="K105" s="480">
         <v>22.9</v>
       </c>
-      <c r="L105" s="485">
+      <c r="L105" s="480">
         <v>23.1</v>
       </c>
-      <c r="M105" s="499" t="s">
+      <c r="M105" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N105" s="499" t="s">
+      <c r="N105" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O105" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P105" s="550" t="s">
+      <c r="O105" s="498" t="s">
+        <v>641</v>
+      </c>
+      <c r="P105" s="545" t="s">
         <v>334</v>
       </c>
-      <c r="Q105" s="470"/>
-[...2 lines deleted...]
-      <c r="T105" s="591" t="s">
+      <c r="Q105" s="465"/>
+      <c r="R105" s="465"/>
+      <c r="S105" s="465"/>
+      <c r="T105" s="586" t="s">
         <v>146</v>
       </c>
-      <c r="U105" s="463"/>
-[...5 lines deleted...]
-      <c r="Y105" s="587"/>
+      <c r="U105" s="458"/>
+      <c r="V105" s="454" t="s">
+        <v>827</v>
+      </c>
+      <c r="W105" s="134"/>
+      <c r="X105" s="134"/>
+      <c r="Y105" s="582"/>
     </row>
     <row r="106" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A106" s="471"/>
-[...23 lines deleted...]
-      <c r="Y106" s="594"/>
+      <c r="A106" s="466"/>
+      <c r="B106" s="515"/>
+      <c r="C106" s="496"/>
+      <c r="D106" s="578"/>
+      <c r="E106" s="504"/>
+      <c r="F106" s="504"/>
+      <c r="G106" s="504"/>
+      <c r="H106" s="504"/>
+      <c r="I106" s="505"/>
+      <c r="J106" s="505"/>
+      <c r="K106" s="505"/>
+      <c r="L106" s="505"/>
+      <c r="M106" s="494"/>
+      <c r="N106" s="494"/>
+      <c r="O106" s="504"/>
+      <c r="P106" s="590"/>
+      <c r="Q106" s="466"/>
+      <c r="R106" s="466"/>
+      <c r="S106" s="466"/>
+      <c r="T106" s="587"/>
+      <c r="U106" s="479"/>
+      <c r="V106" s="478"/>
+      <c r="W106" s="142"/>
+      <c r="X106" s="142"/>
+      <c r="Y106" s="589"/>
     </row>
     <row r="107" spans="1:25" ht="88.5" customHeight="1">
-      <c r="A107" s="471"/>
-[...23 lines deleted...]
-      <c r="Y107" s="594"/>
+      <c r="A107" s="466"/>
+      <c r="B107" s="515"/>
+      <c r="C107" s="496"/>
+      <c r="D107" s="578"/>
+      <c r="E107" s="504"/>
+      <c r="F107" s="504"/>
+      <c r="G107" s="504"/>
+      <c r="H107" s="504"/>
+      <c r="I107" s="505"/>
+      <c r="J107" s="505"/>
+      <c r="K107" s="505"/>
+      <c r="L107" s="505"/>
+      <c r="M107" s="494"/>
+      <c r="N107" s="494"/>
+      <c r="O107" s="504"/>
+      <c r="P107" s="590"/>
+      <c r="Q107" s="466"/>
+      <c r="R107" s="466"/>
+      <c r="S107" s="466"/>
+      <c r="T107" s="587"/>
+      <c r="U107" s="479"/>
+      <c r="V107" s="478"/>
+      <c r="W107" s="142"/>
+      <c r="X107" s="142"/>
+      <c r="Y107" s="589"/>
     </row>
     <row r="108" spans="1:25" ht="117.75" customHeight="1">
-      <c r="A108" s="471"/>
-[...23 lines deleted...]
-      <c r="Y108" s="594"/>
+      <c r="A108" s="466"/>
+      <c r="B108" s="515"/>
+      <c r="C108" s="496"/>
+      <c r="D108" s="578"/>
+      <c r="E108" s="504"/>
+      <c r="F108" s="504"/>
+      <c r="G108" s="504"/>
+      <c r="H108" s="504"/>
+      <c r="I108" s="505"/>
+      <c r="J108" s="505"/>
+      <c r="K108" s="505"/>
+      <c r="L108" s="505"/>
+      <c r="M108" s="494"/>
+      <c r="N108" s="494"/>
+      <c r="O108" s="504"/>
+      <c r="P108" s="590"/>
+      <c r="Q108" s="466"/>
+      <c r="R108" s="466"/>
+      <c r="S108" s="466"/>
+      <c r="T108" s="587"/>
+      <c r="U108" s="479"/>
+      <c r="V108" s="478"/>
+      <c r="W108" s="142"/>
+      <c r="X108" s="142"/>
+      <c r="Y108" s="589"/>
     </row>
     <row r="109" spans="1:25" ht="115.5" customHeight="1">
-      <c r="A109" s="471"/>
-[...23 lines deleted...]
-      <c r="Y109" s="594"/>
+      <c r="A109" s="466"/>
+      <c r="B109" s="515"/>
+      <c r="C109" s="496"/>
+      <c r="D109" s="578"/>
+      <c r="E109" s="504"/>
+      <c r="F109" s="504"/>
+      <c r="G109" s="504"/>
+      <c r="H109" s="504"/>
+      <c r="I109" s="505"/>
+      <c r="J109" s="505"/>
+      <c r="K109" s="505"/>
+      <c r="L109" s="505"/>
+      <c r="M109" s="494"/>
+      <c r="N109" s="494"/>
+      <c r="O109" s="504"/>
+      <c r="P109" s="590"/>
+      <c r="Q109" s="466"/>
+      <c r="R109" s="466"/>
+      <c r="S109" s="466"/>
+      <c r="T109" s="587"/>
+      <c r="U109" s="479"/>
+      <c r="V109" s="478"/>
+      <c r="W109" s="142"/>
+      <c r="X109" s="142"/>
+      <c r="Y109" s="589"/>
     </row>
     <row r="110" spans="1:25" ht="76.5" customHeight="1">
-      <c r="A110" s="472"/>
-[...23 lines deleted...]
-      <c r="Y110" s="588"/>
+      <c r="A110" s="467"/>
+      <c r="B110" s="515"/>
+      <c r="C110" s="496"/>
+      <c r="D110" s="578"/>
+      <c r="E110" s="504"/>
+      <c r="F110" s="504"/>
+      <c r="G110" s="504"/>
+      <c r="H110" s="504"/>
+      <c r="I110" s="481"/>
+      <c r="J110" s="481"/>
+      <c r="K110" s="481"/>
+      <c r="L110" s="505"/>
+      <c r="M110" s="465"/>
+      <c r="N110" s="465"/>
+      <c r="O110" s="504"/>
+      <c r="P110" s="546"/>
+      <c r="Q110" s="467"/>
+      <c r="R110" s="467"/>
+      <c r="S110" s="467"/>
+      <c r="T110" s="588"/>
+      <c r="U110" s="459"/>
+      <c r="V110" s="455"/>
+      <c r="W110" s="135"/>
+      <c r="X110" s="135"/>
+      <c r="Y110" s="583"/>
     </row>
     <row r="111" spans="1:25" ht="162" customHeight="1">
-      <c r="A111" s="579">
+      <c r="A111" s="574">
         <v>24</v>
       </c>
-      <c r="B111" s="526" t="s">
+      <c r="B111" s="521" t="s">
         <v>60</v>
       </c>
-      <c r="C111" s="500">
+      <c r="C111" s="495">
         <v>36</v>
       </c>
-      <c r="D111" s="524" t="s">
+      <c r="D111" s="519" t="s">
         <v>445</v>
       </c>
-      <c r="E111" s="503" t="s">
-[...8 lines deleted...]
-      <c r="H111" s="492" t="s">
+      <c r="E111" s="498" t="s">
+        <v>773</v>
+      </c>
+      <c r="F111" s="584" t="s">
+        <v>774</v>
+      </c>
+      <c r="G111" s="498" t="s">
+        <v>527</v>
+      </c>
+      <c r="H111" s="487" t="s">
         <v>17</v>
       </c>
-      <c r="I111" s="485">
+      <c r="I111" s="480">
         <f>J111+K111</f>
         <v>67.2</v>
       </c>
-      <c r="J111" s="485">
+      <c r="J111" s="480">
         <v>33.6</v>
       </c>
-      <c r="K111" s="485">
+      <c r="K111" s="480">
         <v>33.6</v>
       </c>
-      <c r="L111" s="485">
+      <c r="L111" s="480">
         <v>33.6</v>
       </c>
-      <c r="M111" s="470" t="s">
+      <c r="M111" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N111" s="470" t="s">
+      <c r="N111" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O111" s="503" t="s">
-[...5 lines deleted...]
-      <c r="Q111" s="470" t="s">
+      <c r="O111" s="498" t="s">
+        <v>620</v>
+      </c>
+      <c r="P111" s="545" t="s">
+        <v>894</v>
+      </c>
+      <c r="Q111" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R111" s="470" t="s">
+      <c r="R111" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S111" s="513">
+      <c r="S111" s="508">
         <v>41429</v>
       </c>
-      <c r="T111" s="519" t="s">
-[...8 lines deleted...]
-      <c r="Y111" s="587"/>
+      <c r="T111" s="514" t="s">
+        <v>921</v>
+      </c>
+      <c r="U111" s="465"/>
+      <c r="V111" s="442" t="s">
+        <v>895</v>
+      </c>
+      <c r="W111" s="130"/>
+      <c r="X111" s="130"/>
+      <c r="Y111" s="582"/>
     </row>
     <row r="112" spans="1:25" ht="363" customHeight="1">
-      <c r="A112" s="580"/>
-[...23 lines deleted...]
-      <c r="Y112" s="588"/>
+      <c r="A112" s="575"/>
+      <c r="B112" s="522"/>
+      <c r="C112" s="497"/>
+      <c r="D112" s="520"/>
+      <c r="E112" s="499"/>
+      <c r="F112" s="585"/>
+      <c r="G112" s="499"/>
+      <c r="H112" s="488"/>
+      <c r="I112" s="481"/>
+      <c r="J112" s="481"/>
+      <c r="K112" s="481"/>
+      <c r="L112" s="481"/>
+      <c r="M112" s="467"/>
+      <c r="N112" s="467"/>
+      <c r="O112" s="499"/>
+      <c r="P112" s="546"/>
+      <c r="Q112" s="467"/>
+      <c r="R112" s="467"/>
+      <c r="S112" s="509"/>
+      <c r="T112" s="547"/>
+      <c r="U112" s="467"/>
+      <c r="V112" s="443"/>
+      <c r="W112" s="131"/>
+      <c r="X112" s="131"/>
+      <c r="Y112" s="583"/>
     </row>
     <row r="113" spans="1:25" ht="183" customHeight="1">
-      <c r="A113" s="579">
+      <c r="A113" s="574">
         <v>25</v>
       </c>
-      <c r="B113" s="529" t="s">
+      <c r="B113" s="524" t="s">
         <v>174</v>
       </c>
-      <c r="C113" s="500">
+      <c r="C113" s="495">
         <v>38</v>
       </c>
-      <c r="D113" s="524" t="s">
+      <c r="D113" s="519" t="s">
         <v>412</v>
       </c>
-      <c r="E113" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G113" s="503" t="s">
+      <c r="E113" s="498" t="s">
+        <v>775</v>
+      </c>
+      <c r="F113" s="584" t="s">
+        <v>776</v>
+      </c>
+      <c r="G113" s="498" t="s">
         <v>446</v>
       </c>
-      <c r="H113" s="492" t="s">
+      <c r="H113" s="487" t="s">
         <v>17</v>
       </c>
-      <c r="I113" s="485">
+      <c r="I113" s="480">
         <f>J113+K113</f>
         <v>53.8</v>
       </c>
-      <c r="J113" s="485">
+      <c r="J113" s="480">
         <v>27.3</v>
       </c>
-      <c r="K113" s="485">
+      <c r="K113" s="480">
         <v>26.5</v>
       </c>
-      <c r="L113" s="485">
+      <c r="L113" s="480">
         <v>26.9</v>
       </c>
-      <c r="M113" s="470" t="s">
+      <c r="M113" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N113" s="470" t="s">
+      <c r="N113" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O113" s="503" t="s">
-[...5 lines deleted...]
-      <c r="Q113" s="470" t="s">
+      <c r="O113" s="498" t="s">
+        <v>630</v>
+      </c>
+      <c r="P113" s="545" t="s">
+        <v>896</v>
+      </c>
+      <c r="Q113" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R113" s="470" t="s">
+      <c r="R113" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S113" s="513">
+      <c r="S113" s="508">
         <v>44392</v>
       </c>
-      <c r="T113" s="503" t="s">
-[...8 lines deleted...]
-      <c r="Y113" s="587"/>
+      <c r="T113" s="498" t="s">
+        <v>921</v>
+      </c>
+      <c r="U113" s="465"/>
+      <c r="V113" s="442" t="s">
+        <v>897</v>
+      </c>
+      <c r="W113" s="130"/>
+      <c r="X113" s="130"/>
+      <c r="Y113" s="582"/>
     </row>
     <row r="114" spans="1:25" ht="286.5" customHeight="1">
-      <c r="A114" s="580"/>
-[...23 lines deleted...]
-      <c r="Y114" s="588"/>
+      <c r="A114" s="575"/>
+      <c r="B114" s="548"/>
+      <c r="C114" s="497"/>
+      <c r="D114" s="520"/>
+      <c r="E114" s="499"/>
+      <c r="F114" s="585"/>
+      <c r="G114" s="499"/>
+      <c r="H114" s="488"/>
+      <c r="I114" s="481"/>
+      <c r="J114" s="481"/>
+      <c r="K114" s="481"/>
+      <c r="L114" s="481"/>
+      <c r="M114" s="467"/>
+      <c r="N114" s="467"/>
+      <c r="O114" s="499"/>
+      <c r="P114" s="546"/>
+      <c r="Q114" s="467"/>
+      <c r="R114" s="467"/>
+      <c r="S114" s="509"/>
+      <c r="T114" s="499"/>
+      <c r="U114" s="467"/>
+      <c r="V114" s="443"/>
+      <c r="W114" s="131"/>
+      <c r="X114" s="131"/>
+      <c r="Y114" s="583"/>
     </row>
     <row r="115" spans="1:25" ht="276.75" customHeight="1">
-      <c r="A115" s="579">
+      <c r="A115" s="574">
         <v>26</v>
       </c>
-      <c r="B115" s="526" t="s">
+      <c r="B115" s="521" t="s">
         <v>61</v>
       </c>
-      <c r="C115" s="500">
+      <c r="C115" s="495">
         <v>39</v>
       </c>
-      <c r="D115" s="524" t="s">
+      <c r="D115" s="519" t="s">
         <v>201</v>
       </c>
-      <c r="E115" s="503" t="s">
+      <c r="E115" s="498" t="s">
         <v>447</v>
       </c>
-      <c r="F115" s="503" t="s">
-[...8 lines deleted...]
-      <c r="I115" s="485">
+      <c r="F115" s="498" t="s">
+        <v>664</v>
+      </c>
+      <c r="G115" s="498" t="s">
+        <v>680</v>
+      </c>
+      <c r="H115" s="498" t="s">
+        <v>681</v>
+      </c>
+      <c r="I115" s="480">
         <f>J115+K115</f>
         <v>70.300000000000011</v>
       </c>
-      <c r="J115" s="485">
+      <c r="J115" s="480">
         <v>34.85</v>
       </c>
-      <c r="K115" s="485">
+      <c r="K115" s="480">
         <v>35.450000000000003</v>
       </c>
-      <c r="L115" s="485">
+      <c r="L115" s="480">
         <f>I115/2</f>
         <v>35.150000000000006</v>
       </c>
-      <c r="M115" s="470" t="s">
+      <c r="M115" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N115" s="470" t="s">
+      <c r="N115" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O115" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P115" s="550" t="s">
+      <c r="O115" s="498" t="s">
+        <v>624</v>
+      </c>
+      <c r="P115" s="545" t="s">
         <v>306</v>
       </c>
-      <c r="Q115" s="470" t="s">
+      <c r="Q115" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R115" s="470" t="s">
+      <c r="R115" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S115" s="620">
+      <c r="S115" s="615">
         <v>45463</v>
       </c>
-      <c r="T115" s="503" t="s">
-[...8 lines deleted...]
-      <c r="Y115" s="465"/>
+      <c r="T115" s="498" t="s">
+        <v>958</v>
+      </c>
+      <c r="U115" s="465"/>
+      <c r="V115" s="442" t="s">
+        <v>708</v>
+      </c>
+      <c r="W115" s="130"/>
+      <c r="X115" s="130"/>
+      <c r="Y115" s="460"/>
     </row>
     <row r="116" spans="1:25" ht="309.75" customHeight="1">
-      <c r="A116" s="582"/>
-[...23 lines deleted...]
-      <c r="Y116" s="473"/>
+      <c r="A116" s="577"/>
+      <c r="B116" s="576"/>
+      <c r="C116" s="496"/>
+      <c r="D116" s="578"/>
+      <c r="E116" s="504"/>
+      <c r="F116" s="504"/>
+      <c r="G116" s="504"/>
+      <c r="H116" s="591"/>
+      <c r="I116" s="505"/>
+      <c r="J116" s="505"/>
+      <c r="K116" s="505"/>
+      <c r="L116" s="505"/>
+      <c r="M116" s="466"/>
+      <c r="N116" s="466"/>
+      <c r="O116" s="504"/>
+      <c r="P116" s="590"/>
+      <c r="Q116" s="466"/>
+      <c r="R116" s="466"/>
+      <c r="S116" s="653"/>
+      <c r="T116" s="504"/>
+      <c r="U116" s="466"/>
+      <c r="V116" s="469"/>
+      <c r="W116" s="139"/>
+      <c r="X116" s="139"/>
+      <c r="Y116" s="468"/>
     </row>
     <row r="117" spans="1:25" ht="266.25" customHeight="1">
-      <c r="A117" s="580"/>
-[...23 lines deleted...]
-      <c r="Y117" s="466"/>
+      <c r="A117" s="575"/>
+      <c r="B117" s="522"/>
+      <c r="C117" s="497"/>
+      <c r="D117" s="520"/>
+      <c r="E117" s="499"/>
+      <c r="F117" s="499"/>
+      <c r="G117" s="499"/>
+      <c r="H117" s="530"/>
+      <c r="I117" s="481"/>
+      <c r="J117" s="481"/>
+      <c r="K117" s="481"/>
+      <c r="L117" s="481"/>
+      <c r="M117" s="467"/>
+      <c r="N117" s="467"/>
+      <c r="O117" s="499"/>
+      <c r="P117" s="546"/>
+      <c r="Q117" s="467"/>
+      <c r="R117" s="467"/>
+      <c r="S117" s="616"/>
+      <c r="T117" s="499"/>
+      <c r="U117" s="467"/>
+      <c r="V117" s="443"/>
+      <c r="W117" s="131"/>
+      <c r="X117" s="131"/>
+      <c r="Y117" s="461"/>
     </row>
     <row r="118" spans="1:25" ht="166.5" customHeight="1">
-      <c r="A118" s="579">
+      <c r="A118" s="574">
         <v>27</v>
       </c>
-      <c r="B118" s="526" t="s">
+      <c r="B118" s="521" t="s">
         <v>62</v>
       </c>
-      <c r="C118" s="597">
+      <c r="C118" s="592">
         <v>42</v>
       </c>
-      <c r="D118" s="524" t="s">
+      <c r="D118" s="519" t="s">
         <v>448</v>
       </c>
-      <c r="E118" s="503" t="s">
+      <c r="E118" s="498" t="s">
         <v>450</v>
       </c>
-      <c r="F118" s="500" t="s">
+      <c r="F118" s="495" t="s">
         <v>17</v>
       </c>
-      <c r="G118" s="503" t="s">
+      <c r="G118" s="498" t="s">
         <v>449</v>
       </c>
-      <c r="H118" s="500" t="s">
+      <c r="H118" s="495" t="s">
         <v>17</v>
       </c>
-      <c r="I118" s="485">
+      <c r="I118" s="480">
         <f>J118+K118</f>
         <v>35.599999999999994</v>
       </c>
-      <c r="J118" s="485">
+      <c r="J118" s="480">
         <v>17.7</v>
       </c>
-      <c r="K118" s="485">
+      <c r="K118" s="480">
         <v>17.899999999999999</v>
       </c>
-      <c r="L118" s="485">
+      <c r="L118" s="480">
         <f>I118/2</f>
         <v>17.799999999999997</v>
       </c>
-      <c r="M118" s="499" t="s">
+      <c r="M118" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N118" s="499" t="s">
+      <c r="N118" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O118" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P118" s="161" t="s">
+      <c r="O118" s="498" t="s">
+        <v>632</v>
+      </c>
+      <c r="P118" s="160" t="s">
         <v>335</v>
       </c>
-      <c r="Q118" s="121" t="s">
+      <c r="Q118" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R118" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S118" s="52">
         <v>44165</v>
       </c>
-      <c r="T118" s="353" t="s">
-        <v>963</v>
+      <c r="T118" s="349" t="s">
+        <v>954</v>
       </c>
       <c r="U118" s="54"/>
-      <c r="V118" s="459" t="s">
-[...3 lines deleted...]
-      <c r="X118" s="146"/>
+      <c r="V118" s="454" t="s">
+        <v>708</v>
+      </c>
+      <c r="W118" s="145"/>
+      <c r="X118" s="145"/>
       <c r="Y118" s="20"/>
     </row>
     <row r="119" spans="1:25" ht="138.75" customHeight="1">
-      <c r="A119" s="580"/>
-[...14 lines deleted...]
-      <c r="P119" s="161" t="s">
+      <c r="A119" s="575"/>
+      <c r="B119" s="522"/>
+      <c r="C119" s="593"/>
+      <c r="D119" s="520"/>
+      <c r="E119" s="499"/>
+      <c r="F119" s="497"/>
+      <c r="G119" s="499"/>
+      <c r="H119" s="497"/>
+      <c r="I119" s="481"/>
+      <c r="J119" s="481"/>
+      <c r="K119" s="481"/>
+      <c r="L119" s="481"/>
+      <c r="M119" s="494"/>
+      <c r="N119" s="494"/>
+      <c r="O119" s="499"/>
+      <c r="P119" s="160" t="s">
         <v>361</v>
       </c>
-      <c r="Q119" s="121" t="s">
+      <c r="Q119" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R119" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S119" s="52">
         <v>45449</v>
       </c>
-      <c r="T119" s="119" t="s">
-        <v>965</v>
+      <c r="T119" s="118" t="s">
+        <v>956</v>
       </c>
       <c r="U119" s="51"/>
-      <c r="V119" s="460"/>
-[...1 lines deleted...]
-      <c r="X119" s="137"/>
+      <c r="V119" s="455"/>
+      <c r="W119" s="136"/>
+      <c r="X119" s="136"/>
       <c r="Y119" s="20"/>
     </row>
     <row r="120" spans="1:25" ht="339.75" customHeight="1">
-      <c r="A120" s="579">
+      <c r="A120" s="574">
         <v>28</v>
       </c>
-      <c r="B120" s="526" t="s">
+      <c r="B120" s="521" t="s">
         <v>63</v>
       </c>
-      <c r="C120" s="597">
+      <c r="C120" s="592">
         <v>43</v>
       </c>
-      <c r="D120" s="524" t="s">
+      <c r="D120" s="519" t="s">
         <v>8</v>
       </c>
-      <c r="E120" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G120" s="503" t="s">
+      <c r="E120" s="498" t="s">
+        <v>862</v>
+      </c>
+      <c r="F120" s="498" t="s">
+        <v>863</v>
+      </c>
+      <c r="G120" s="498" t="s">
         <v>452</v>
       </c>
-      <c r="H120" s="503" t="s">
+      <c r="H120" s="498" t="s">
         <v>451</v>
       </c>
-      <c r="I120" s="485">
+      <c r="I120" s="480">
         <f>J120+K120</f>
         <v>46.1</v>
       </c>
-      <c r="J120" s="485">
+      <c r="J120" s="480">
         <v>22.85</v>
       </c>
-      <c r="K120" s="485">
+      <c r="K120" s="480">
         <v>23.25</v>
       </c>
-      <c r="L120" s="485">
+      <c r="L120" s="480">
         <v>23.05</v>
       </c>
-      <c r="M120" s="499" t="s">
+      <c r="M120" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N120" s="499" t="s">
+      <c r="N120" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O120" s="503" t="s">
-        <v>636</v>
+      <c r="O120" s="498" t="s">
+        <v>633</v>
       </c>
       <c r="P120" s="39" t="s">
         <v>336</v>
       </c>
-      <c r="Q120" s="121" t="s">
+      <c r="Q120" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R120" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S120" s="52">
         <v>45707</v>
       </c>
-      <c r="T120" s="119" t="s">
-        <v>950</v>
+      <c r="T120" s="118" t="s">
+        <v>941</v>
       </c>
       <c r="U120" s="51"/>
-      <c r="V120" s="447" t="s">
-[...3 lines deleted...]
-      <c r="X120" s="137"/>
+      <c r="V120" s="442" t="s">
+        <v>864</v>
+      </c>
+      <c r="W120" s="136"/>
+      <c r="X120" s="136"/>
       <c r="Y120" s="20"/>
     </row>
     <row r="121" spans="1:25" ht="268.5" customHeight="1">
-      <c r="A121" s="580"/>
-[...13 lines deleted...]
-      <c r="O121" s="504"/>
+      <c r="A121" s="575"/>
+      <c r="B121" s="522"/>
+      <c r="C121" s="593"/>
+      <c r="D121" s="520"/>
+      <c r="E121" s="499"/>
+      <c r="F121" s="499"/>
+      <c r="G121" s="499"/>
+      <c r="H121" s="499"/>
+      <c r="I121" s="481"/>
+      <c r="J121" s="481"/>
+      <c r="K121" s="481"/>
+      <c r="L121" s="481"/>
+      <c r="M121" s="494"/>
+      <c r="N121" s="494"/>
+      <c r="O121" s="499"/>
       <c r="P121" s="39" t="s">
         <v>337</v>
       </c>
       <c r="Q121" s="51"/>
       <c r="R121" s="51"/>
       <c r="S121" s="52"/>
       <c r="T121" s="76" t="s">
         <v>146</v>
       </c>
       <c r="U121" s="51"/>
-      <c r="V121" s="448"/>
-[...1 lines deleted...]
-      <c r="X121" s="137"/>
+      <c r="V121" s="443"/>
+      <c r="W121" s="136"/>
+      <c r="X121" s="136"/>
       <c r="Y121" s="20"/>
     </row>
     <row r="122" spans="1:25" s="35" customFormat="1" ht="220.5" customHeight="1">
       <c r="A122" s="67">
         <v>29</v>
       </c>
       <c r="B122" s="63" t="s">
         <v>64</v>
       </c>
       <c r="C122" s="79">
         <v>44</v>
       </c>
       <c r="D122" s="65" t="s">
         <v>231</v>
       </c>
-      <c r="E122" s="288" t="s">
-[...5 lines deleted...]
-      <c r="G122" s="176" t="s">
+      <c r="E122" s="285" t="s">
+        <v>528</v>
+      </c>
+      <c r="F122" s="285" t="s">
+        <v>529</v>
+      </c>
+      <c r="G122" s="174" t="s">
         <v>453</v>
       </c>
-      <c r="H122" s="176" t="s">
-[...2 lines deleted...]
-      <c r="I122" s="105">
+      <c r="H122" s="174" t="s">
+        <v>530</v>
+      </c>
+      <c r="I122" s="104">
         <f>J122+K122</f>
         <v>15.4</v>
       </c>
-      <c r="J122" s="105">
+      <c r="J122" s="104">
         <v>7.9</v>
       </c>
-      <c r="K122" s="105">
+      <c r="K122" s="104">
         <v>7.5</v>
       </c>
-      <c r="L122" s="105">
+      <c r="L122" s="104">
         <v>7.7</v>
       </c>
       <c r="M122" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N122" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O122" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P122" s="155" t="s">
+      <c r="O122" s="183" t="s">
+        <v>634</v>
+      </c>
+      <c r="P122" s="154" t="s">
         <v>321</v>
       </c>
-      <c r="Q122" s="121" t="s">
+      <c r="Q122" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R122" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S122" s="52">
         <v>45593</v>
       </c>
-      <c r="T122" s="119" t="s">
-        <v>968</v>
+      <c r="T122" s="118" t="s">
+        <v>959</v>
       </c>
       <c r="U122" s="51"/>
-      <c r="V122" s="348" t="s">
-[...3 lines deleted...]
-      <c r="X122" s="137"/>
+      <c r="V122" s="344" t="s">
+        <v>828</v>
+      </c>
+      <c r="W122" s="136"/>
+      <c r="X122" s="136"/>
       <c r="Y122" s="47"/>
     </row>
     <row r="123" spans="1:25" ht="409.5" customHeight="1">
       <c r="A123" s="62">
         <v>30</v>
       </c>
       <c r="B123" s="40" t="s">
         <v>65</v>
       </c>
       <c r="C123" s="55">
         <v>45</v>
       </c>
       <c r="D123" s="56" t="s">
         <v>118</v>
       </c>
-      <c r="E123" s="289" t="s">
+      <c r="E123" s="286" t="s">
         <v>454</v>
       </c>
-      <c r="F123" s="289" t="s">
+      <c r="F123" s="286" t="s">
         <v>455</v>
       </c>
-      <c r="G123" s="289" t="s">
+      <c r="G123" s="286" t="s">
         <v>456</v>
       </c>
-      <c r="H123" s="289" t="s">
-[...2 lines deleted...]
-      <c r="I123" s="108">
+      <c r="H123" s="286" t="s">
+        <v>531</v>
+      </c>
+      <c r="I123" s="107">
         <f>J123+K123</f>
         <v>46.900000000000006</v>
       </c>
-      <c r="J123" s="108">
+      <c r="J123" s="107">
         <v>24.1</v>
       </c>
-      <c r="K123" s="108">
+      <c r="K123" s="107">
         <v>22.8</v>
       </c>
-      <c r="L123" s="108">
+      <c r="L123" s="107">
         <v>23.45</v>
       </c>
       <c r="M123" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N123" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O123" s="187" t="s">
-[...2 lines deleted...]
-      <c r="P123" s="155" t="s">
+      <c r="O123" s="185" t="s">
+        <v>630</v>
+      </c>
+      <c r="P123" s="154" t="s">
         <v>334</v>
       </c>
-      <c r="Q123" s="436" t="s">
-[...3 lines deleted...]
-        <v>1009</v>
+      <c r="Q123" s="423" t="s">
+        <v>995</v>
+      </c>
+      <c r="R123" s="423" t="s">
+        <v>998</v>
       </c>
       <c r="S123" s="52">
         <v>46235</v>
       </c>
-      <c r="T123" s="119" t="s">
-        <v>930</v>
+      <c r="T123" s="118" t="s">
+        <v>921</v>
       </c>
       <c r="U123" s="52">
         <v>46326</v>
       </c>
-      <c r="V123" s="269" t="s">
-[...3 lines deleted...]
-      <c r="X123" s="137"/>
+      <c r="V123" s="266" t="s">
+        <v>708</v>
+      </c>
+      <c r="W123" s="136"/>
+      <c r="X123" s="136"/>
       <c r="Y123" s="20"/>
     </row>
     <row r="124" spans="1:25" s="36" customFormat="1" ht="409.5" customHeight="1">
       <c r="A124" s="81">
         <v>31</v>
       </c>
       <c r="B124" s="82" t="s">
         <v>65</v>
       </c>
       <c r="C124" s="83" t="s">
         <v>181</v>
       </c>
       <c r="D124" s="84" t="s">
         <v>182</v>
       </c>
-      <c r="E124" s="401" t="s">
-[...5 lines deleted...]
-      <c r="G124" s="174" t="s">
+      <c r="E124" s="433" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F124" s="433" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G124" s="173" t="s">
         <v>183</v>
       </c>
-      <c r="H124" s="174" t="s">
+      <c r="H124" s="173" t="s">
         <v>457</v>
       </c>
-      <c r="I124" s="102">
+      <c r="I124" s="101">
         <f>J124+K124</f>
         <v>44.1</v>
       </c>
-      <c r="J124" s="102">
+      <c r="J124" s="101">
         <v>21.1</v>
       </c>
-      <c r="K124" s="102">
+      <c r="K124" s="101">
         <v>23</v>
       </c>
-      <c r="L124" s="102">
+      <c r="L124" s="101">
         <v>22.05</v>
       </c>
       <c r="M124" s="81" t="s">
         <v>3</v>
       </c>
       <c r="N124" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="O124" s="186" t="s">
-[...5 lines deleted...]
-      <c r="Q124" s="124" t="s">
+      <c r="O124" s="184" t="s">
+        <v>635</v>
+      </c>
+      <c r="P124" s="156" t="s">
+        <v>919</v>
+      </c>
+      <c r="Q124" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R124" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S124" s="11">
         <v>44616</v>
       </c>
-      <c r="T124" s="407" t="s">
-        <v>930</v>
+      <c r="T124" s="395" t="s">
+        <v>921</v>
       </c>
       <c r="U124" s="51"/>
-      <c r="V124" s="397" t="s">
-[...3 lines deleted...]
-      <c r="X124" s="137"/>
+      <c r="V124" s="431" t="s">
+        <v>1033</v>
+      </c>
+      <c r="W124" s="136"/>
+      <c r="X124" s="136"/>
       <c r="Y124" s="16"/>
     </row>
     <row r="125" spans="1:25" ht="183" customHeight="1">
-      <c r="A125" s="579">
+      <c r="A125" s="574">
         <v>32</v>
       </c>
-      <c r="B125" s="526" t="s">
+      <c r="B125" s="521" t="s">
         <v>66</v>
       </c>
-      <c r="C125" s="500">
+      <c r="C125" s="495">
         <v>46</v>
       </c>
-      <c r="D125" s="524" t="s">
-[...14 lines deleted...]
-      <c r="I125" s="485">
+      <c r="D125" s="519" t="s">
+        <v>727</v>
+      </c>
+      <c r="E125" s="498" t="s">
+        <v>857</v>
+      </c>
+      <c r="F125" s="498" t="s">
+        <v>858</v>
+      </c>
+      <c r="G125" s="498" t="s">
+        <v>859</v>
+      </c>
+      <c r="H125" s="498" t="s">
+        <v>860</v>
+      </c>
+      <c r="I125" s="480">
         <f>J125+K125</f>
         <v>44.8</v>
       </c>
-      <c r="J125" s="485">
+      <c r="J125" s="480">
         <v>22.35</v>
       </c>
-      <c r="K125" s="485">
+      <c r="K125" s="480">
         <v>22.45</v>
       </c>
-      <c r="L125" s="485">
+      <c r="L125" s="480">
         <f>I125/2</f>
         <v>22.4</v>
       </c>
-      <c r="M125" s="499" t="s">
+      <c r="M125" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N125" s="499" t="s">
+      <c r="N125" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O125" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P125" s="376" t="s">
+      <c r="O125" s="498" t="s">
+        <v>625</v>
+      </c>
+      <c r="P125" s="366" t="s">
         <v>315</v>
       </c>
-      <c r="Q125" s="374" t="s">
+      <c r="Q125" s="364" t="s">
         <v>275</v>
       </c>
-      <c r="R125" s="374" t="s">
+      <c r="R125" s="364" t="s">
         <v>241</v>
       </c>
-      <c r="S125" s="375">
+      <c r="S125" s="365">
         <v>45530</v>
       </c>
-      <c r="T125" s="119" t="s">
-        <v>934</v>
+      <c r="T125" s="118" t="s">
+        <v>925</v>
       </c>
       <c r="U125" s="51"/>
-      <c r="V125" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y125" s="465"/>
+      <c r="V125" s="442" t="s">
+        <v>861</v>
+      </c>
+      <c r="W125" s="465"/>
+      <c r="X125" s="465"/>
+      <c r="Y125" s="460"/>
     </row>
     <row r="126" spans="1:25" ht="212.25" customHeight="1">
-      <c r="A126" s="580"/>
-[...14 lines deleted...]
-      <c r="P126" s="376" t="s">
+      <c r="A126" s="575"/>
+      <c r="B126" s="522"/>
+      <c r="C126" s="497"/>
+      <c r="D126" s="520"/>
+      <c r="E126" s="499"/>
+      <c r="F126" s="499"/>
+      <c r="G126" s="499"/>
+      <c r="H126" s="499"/>
+      <c r="I126" s="481"/>
+      <c r="J126" s="481"/>
+      <c r="K126" s="481"/>
+      <c r="L126" s="481"/>
+      <c r="M126" s="494"/>
+      <c r="N126" s="494"/>
+      <c r="O126" s="499"/>
+      <c r="P126" s="366" t="s">
         <v>338</v>
       </c>
-      <c r="Q126" s="374" t="s">
+      <c r="Q126" s="364" t="s">
         <v>17</v>
       </c>
-      <c r="R126" s="374" t="s">
+      <c r="R126" s="364" t="s">
         <v>17</v>
       </c>
-      <c r="S126" s="375" t="s">
+      <c r="S126" s="365" t="s">
         <v>17</v>
       </c>
-      <c r="T126" s="119" t="s">
+      <c r="T126" s="118" t="s">
         <v>146</v>
       </c>
       <c r="U126" s="59"/>
-      <c r="V126" s="448"/>
-[...2 lines deleted...]
-      <c r="Y126" s="466"/>
+      <c r="V126" s="443"/>
+      <c r="W126" s="467"/>
+      <c r="X126" s="467"/>
+      <c r="Y126" s="461"/>
     </row>
     <row r="127" spans="1:25" ht="363" customHeight="1">
       <c r="A127" s="67">
         <v>33</v>
       </c>
       <c r="B127" s="63" t="s">
         <v>67</v>
       </c>
       <c r="C127" s="64">
         <v>50</v>
       </c>
-      <c r="D127" s="167" t="s">
+      <c r="D127" s="166" t="s">
         <v>413</v>
       </c>
-      <c r="E127" s="288" t="s">
-[...2 lines deleted...]
-      <c r="F127" s="288" t="s">
+      <c r="E127" s="285" t="s">
+        <v>665</v>
+      </c>
+      <c r="F127" s="285" t="s">
         <v>458</v>
       </c>
-      <c r="G127" s="166" t="s">
+      <c r="G127" s="165" t="s">
         <v>414</v>
       </c>
-      <c r="H127" s="173" t="s">
+      <c r="H127" s="172" t="s">
         <v>459</v>
       </c>
-      <c r="I127" s="105">
+      <c r="I127" s="104">
         <f>J127+K127</f>
         <v>32.799999999999997</v>
       </c>
-      <c r="J127" s="105">
+      <c r="J127" s="104">
         <v>16.399999999999999</v>
       </c>
-      <c r="K127" s="105">
+      <c r="K127" s="104">
         <v>16.399999999999999</v>
       </c>
-      <c r="L127" s="105">
+      <c r="L127" s="104">
         <v>16.399999999999999</v>
       </c>
       <c r="M127" s="61" t="s">
         <v>3</v>
       </c>
       <c r="N127" s="61" t="s">
         <v>125</v>
       </c>
-      <c r="O127" s="186" t="s">
-[...5 lines deleted...]
-      <c r="Q127" s="121" t="s">
+      <c r="O127" s="184" t="s">
+        <v>620</v>
+      </c>
+      <c r="P127" s="388" t="s">
+        <v>899</v>
+      </c>
+      <c r="Q127" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R127" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S127" s="52">
         <v>41534</v>
       </c>
-      <c r="T127" s="119" t="s">
-        <v>930</v>
+      <c r="T127" s="118" t="s">
+        <v>921</v>
       </c>
       <c r="U127" s="51"/>
-      <c r="V127" s="397" t="s">
-[...3 lines deleted...]
-      <c r="X127" s="137"/>
+      <c r="V127" s="386" t="s">
+        <v>900</v>
+      </c>
+      <c r="W127" s="136"/>
+      <c r="X127" s="136"/>
       <c r="Y127" s="20"/>
     </row>
     <row r="128" spans="1:25" ht="162" customHeight="1">
       <c r="A128" s="62">
         <v>34</v>
       </c>
       <c r="B128" s="40" t="s">
         <v>156</v>
       </c>
       <c r="C128" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="D128" s="147" t="s">
+      <c r="D128" s="146" t="s">
         <v>285</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>460</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G128" s="191" t="s">
-        <v>677</v>
+      <c r="G128" s="188" t="s">
+        <v>673</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="I128" s="108">
+      <c r="I128" s="107">
         <f>J128+K128</f>
         <v>8.5</v>
       </c>
-      <c r="J128" s="108">
+      <c r="J128" s="107">
         <v>4.8</v>
       </c>
-      <c r="K128" s="108">
+      <c r="K128" s="107">
         <v>3.7</v>
       </c>
-      <c r="L128" s="108">
+      <c r="L128" s="107">
         <v>4.25</v>
       </c>
       <c r="M128" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N128" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O128" s="249" t="s">
-        <v>641</v>
+      <c r="O128" s="246" t="s">
+        <v>638</v>
       </c>
       <c r="P128" s="39" t="s">
         <v>339</v>
       </c>
-      <c r="Q128" s="386" t="s">
+      <c r="Q128" s="376" t="s">
         <v>275</v>
       </c>
-      <c r="R128" s="386" t="s">
+      <c r="R128" s="376" t="s">
         <v>241</v>
       </c>
-      <c r="S128" s="387">
-[...12 lines deleted...]
-      <c r="X128" s="137"/>
+      <c r="S128" s="437" t="s">
+        <v>17</v>
+      </c>
+      <c r="T128" s="437" t="s">
+        <v>17</v>
+      </c>
+      <c r="U128" s="437" t="s">
+        <v>17</v>
+      </c>
+      <c r="V128" s="266" t="s">
+        <v>708</v>
+      </c>
+      <c r="W128" s="136"/>
+      <c r="X128" s="136"/>
       <c r="Y128" s="20"/>
     </row>
     <row r="129" spans="1:25" ht="162" customHeight="1">
-      <c r="A129" s="579">
+      <c r="A129" s="574">
         <v>35</v>
       </c>
-      <c r="B129" s="579" t="s">
+      <c r="B129" s="574" t="s">
         <v>68</v>
       </c>
-      <c r="C129" s="500">
+      <c r="C129" s="495">
         <v>52</v>
       </c>
-      <c r="D129" s="524" t="s">
+      <c r="D129" s="519" t="s">
         <v>461</v>
       </c>
-      <c r="E129" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G129" s="503" t="s">
+      <c r="E129" s="498" t="s">
+        <v>803</v>
+      </c>
+      <c r="F129" s="498" t="s">
+        <v>804</v>
+      </c>
+      <c r="G129" s="498" t="s">
         <v>463</v>
       </c>
-      <c r="H129" s="500" t="s">
+      <c r="H129" s="495" t="s">
         <v>17</v>
       </c>
-      <c r="I129" s="485">
+      <c r="I129" s="480">
         <f>J129+K129</f>
         <v>47.5</v>
       </c>
-      <c r="J129" s="485">
+      <c r="J129" s="480">
         <v>24</v>
       </c>
-      <c r="K129" s="485">
+      <c r="K129" s="480">
         <v>23.5</v>
       </c>
-      <c r="L129" s="485">
+      <c r="L129" s="480">
         <v>23.75</v>
       </c>
-      <c r="M129" s="470" t="s">
+      <c r="M129" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N129" s="470" t="s">
+      <c r="N129" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O129" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P129" s="550" t="s">
+      <c r="O129" s="498" t="s">
+        <v>636</v>
+      </c>
+      <c r="P129" s="545" t="s">
         <v>324</v>
       </c>
-      <c r="Q129" s="470" t="s">
+      <c r="Q129" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R129" s="470" t="s">
+      <c r="R129" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S129" s="513">
+      <c r="S129" s="508">
         <v>44799</v>
       </c>
-      <c r="T129" s="503" t="s">
-[...8 lines deleted...]
-      <c r="Y129" s="465"/>
+      <c r="T129" s="498" t="s">
+        <v>921</v>
+      </c>
+      <c r="U129" s="465"/>
+      <c r="V129" s="442" t="s">
+        <v>805</v>
+      </c>
+      <c r="W129" s="465"/>
+      <c r="X129" s="465"/>
+      <c r="Y129" s="460"/>
     </row>
     <row r="130" spans="1:25" ht="306" customHeight="1">
-      <c r="A130" s="580"/>
-[...23 lines deleted...]
-      <c r="Y130" s="466"/>
+      <c r="A130" s="575"/>
+      <c r="B130" s="575"/>
+      <c r="C130" s="497"/>
+      <c r="D130" s="520"/>
+      <c r="E130" s="499"/>
+      <c r="F130" s="499"/>
+      <c r="G130" s="499"/>
+      <c r="H130" s="497"/>
+      <c r="I130" s="481"/>
+      <c r="J130" s="481"/>
+      <c r="K130" s="481"/>
+      <c r="L130" s="481"/>
+      <c r="M130" s="467"/>
+      <c r="N130" s="467"/>
+      <c r="O130" s="499"/>
+      <c r="P130" s="546"/>
+      <c r="Q130" s="467"/>
+      <c r="R130" s="467"/>
+      <c r="S130" s="509"/>
+      <c r="T130" s="499"/>
+      <c r="U130" s="467"/>
+      <c r="V130" s="443"/>
+      <c r="W130" s="467"/>
+      <c r="X130" s="467"/>
+      <c r="Y130" s="461"/>
     </row>
     <row r="131" spans="1:25" ht="281.25">
       <c r="A131" s="62">
         <v>36</v>
       </c>
       <c r="B131" s="63" t="s">
         <v>126</v>
       </c>
       <c r="C131" s="64" t="s">
         <v>10</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>202</v>
       </c>
-      <c r="E131" s="288" t="s">
+      <c r="E131" s="285" t="s">
         <v>462</v>
       </c>
-      <c r="F131" s="288" t="s">
+      <c r="F131" s="285" t="s">
         <v>464</v>
       </c>
-      <c r="G131" s="288" t="s">
+      <c r="G131" s="285" t="s">
         <v>465</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="I131" s="105">
+      <c r="I131" s="104">
         <f>J131+K131</f>
         <v>31.4</v>
       </c>
-      <c r="J131" s="105">
+      <c r="J131" s="104">
         <v>15.7</v>
       </c>
-      <c r="K131" s="105">
+      <c r="K131" s="104">
         <v>15.7</v>
       </c>
-      <c r="L131" s="105">
+      <c r="L131" s="104">
         <v>15.7</v>
       </c>
       <c r="M131" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N131" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O131" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P131" s="155" t="s">
+      <c r="O131" s="183" t="s">
+        <v>625</v>
+      </c>
+      <c r="P131" s="154" t="s">
         <v>315</v>
       </c>
-      <c r="Q131" s="121" t="s">
+      <c r="Q131" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R131" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S131" s="52">
         <v>45627</v>
       </c>
-      <c r="T131" s="404" t="s">
-        <v>939</v>
+      <c r="T131" s="392" t="s">
+        <v>930</v>
       </c>
       <c r="U131" s="61"/>
-      <c r="V131" s="267" t="s">
-[...3 lines deleted...]
-      <c r="X131" s="131"/>
+      <c r="V131" s="264" t="s">
+        <v>708</v>
+      </c>
+      <c r="W131" s="130"/>
+      <c r="X131" s="130"/>
       <c r="Y131" s="20"/>
     </row>
     <row r="132" spans="1:25" ht="294.75" customHeight="1">
-      <c r="A132" s="219">
+      <c r="A132" s="216">
         <v>37</v>
       </c>
-      <c r="B132" s="217" t="s">
+      <c r="B132" s="214" t="s">
         <v>69</v>
       </c>
-      <c r="C132" s="218">
+      <c r="C132" s="215">
         <v>53</v>
       </c>
-      <c r="D132" s="215" t="s">
+      <c r="D132" s="212" t="s">
         <v>203</v>
       </c>
-      <c r="E132" s="288" t="s">
+      <c r="E132" s="285" t="s">
         <v>468</v>
       </c>
-      <c r="F132" s="288" t="s">
+      <c r="F132" s="285" t="s">
         <v>469</v>
       </c>
-      <c r="G132" s="288" t="s">
+      <c r="G132" s="285" t="s">
         <v>381</v>
       </c>
-      <c r="H132" s="212" t="s">
+      <c r="H132" s="209" t="s">
         <v>382</v>
       </c>
-      <c r="I132" s="220">
+      <c r="I132" s="217">
         <f>J132+K132</f>
         <v>39.6</v>
       </c>
-      <c r="J132" s="220">
+      <c r="J132" s="217">
         <v>19.3</v>
       </c>
-      <c r="K132" s="220">
+      <c r="K132" s="217">
         <v>20.3</v>
       </c>
-      <c r="L132" s="220">
+      <c r="L132" s="217">
         <v>19.8</v>
       </c>
-      <c r="M132" s="216" t="s">
+      <c r="M132" s="213" t="s">
         <v>3</v>
       </c>
-      <c r="N132" s="216" t="s">
+      <c r="N132" s="213" t="s">
         <v>125</v>
       </c>
-      <c r="O132" s="212" t="s">
-[...11 lines deleted...]
-      <c r="S132" s="223">
+      <c r="O132" s="209" t="s">
+        <v>693</v>
+      </c>
+      <c r="P132" s="219" t="s">
+        <v>694</v>
+      </c>
+      <c r="Q132" s="423" t="s">
+        <v>995</v>
+      </c>
+      <c r="R132" s="337" t="s">
+        <v>791</v>
+      </c>
+      <c r="S132" s="220">
         <v>46235</v>
       </c>
-      <c r="T132" s="353" t="s">
-        <v>955</v>
+      <c r="T132" s="349" t="s">
+        <v>946</v>
       </c>
       <c r="U132" s="4">
         <v>46326</v>
       </c>
-      <c r="V132" s="346" t="s">
-[...4 lines deleted...]
-      <c r="Y132" s="221"/>
+      <c r="V132" s="342" t="s">
+        <v>829</v>
+      </c>
+      <c r="W132" s="134"/>
+      <c r="X132" s="134"/>
+      <c r="Y132" s="218"/>
     </row>
     <row r="133" spans="1:25" ht="255" customHeight="1">
-      <c r="A133" s="579">
+      <c r="A133" s="574">
         <v>38</v>
       </c>
-      <c r="B133" s="526" t="s">
+      <c r="B133" s="521" t="s">
         <v>70</v>
       </c>
-      <c r="C133" s="500">
+      <c r="C133" s="495">
         <v>54</v>
       </c>
-      <c r="D133" s="524" t="s">
+      <c r="D133" s="519" t="s">
         <v>204</v>
       </c>
-      <c r="E133" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G133" s="503" t="s">
+      <c r="E133" s="498" t="s">
+        <v>720</v>
+      </c>
+      <c r="F133" s="584" t="s">
+        <v>721</v>
+      </c>
+      <c r="G133" s="498" t="s">
         <v>470</v>
       </c>
-      <c r="H133" s="503" t="s">
+      <c r="H133" s="498" t="s">
         <v>471</v>
       </c>
-      <c r="I133" s="485">
+      <c r="I133" s="480">
         <f>J133+K133</f>
         <v>49.2</v>
       </c>
-      <c r="J133" s="485">
+      <c r="J133" s="480">
         <v>25.3</v>
       </c>
-      <c r="K133" s="485">
+      <c r="K133" s="480">
         <v>23.9</v>
       </c>
-      <c r="L133" s="485">
+      <c r="L133" s="480">
         <v>24.6</v>
       </c>
-      <c r="M133" s="470" t="s">
+      <c r="M133" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N133" s="470" t="s">
+      <c r="N133" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O133" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P133" s="550" t="s">
+      <c r="O133" s="498" t="s">
+        <v>620</v>
+      </c>
+      <c r="P133" s="545" t="s">
         <v>306</v>
       </c>
-      <c r="Q133" s="470" t="s">
-[...5 lines deleted...]
-      <c r="S133" s="513">
+      <c r="Q133" s="465" t="s">
+        <v>995</v>
+      </c>
+      <c r="R133" s="465" t="s">
+        <v>998</v>
+      </c>
+      <c r="S133" s="508">
         <v>46235</v>
       </c>
-      <c r="T133" s="550" t="s">
-[...2 lines deleted...]
-      <c r="U133" s="620">
+      <c r="T133" s="545" t="s">
+        <v>921</v>
+      </c>
+      <c r="U133" s="615">
         <v>46326</v>
       </c>
-      <c r="V133" s="459" t="s">
-[...4 lines deleted...]
-      <c r="Y133" s="465"/>
+      <c r="V133" s="454" t="s">
+        <v>830</v>
+      </c>
+      <c r="W133" s="134"/>
+      <c r="X133" s="134"/>
+      <c r="Y133" s="460"/>
     </row>
     <row r="134" spans="1:25" ht="254.25" customHeight="1">
-      <c r="A134" s="580"/>
-[...23 lines deleted...]
-      <c r="Y134" s="466"/>
+      <c r="A134" s="575"/>
+      <c r="B134" s="522"/>
+      <c r="C134" s="497"/>
+      <c r="D134" s="520"/>
+      <c r="E134" s="499"/>
+      <c r="F134" s="585"/>
+      <c r="G134" s="499"/>
+      <c r="H134" s="499"/>
+      <c r="I134" s="481"/>
+      <c r="J134" s="481"/>
+      <c r="K134" s="481"/>
+      <c r="L134" s="481"/>
+      <c r="M134" s="467"/>
+      <c r="N134" s="467"/>
+      <c r="O134" s="499"/>
+      <c r="P134" s="546"/>
+      <c r="Q134" s="467"/>
+      <c r="R134" s="467"/>
+      <c r="S134" s="509"/>
+      <c r="T134" s="546"/>
+      <c r="U134" s="459"/>
+      <c r="V134" s="455"/>
+      <c r="W134" s="135"/>
+      <c r="X134" s="135"/>
+      <c r="Y134" s="461"/>
     </row>
     <row r="135" spans="1:25" ht="254.25" customHeight="1">
       <c r="A135" s="62">
         <v>39</v>
       </c>
       <c r="B135" s="40" t="s">
         <v>186</v>
       </c>
       <c r="C135" s="55" t="s">
         <v>187</v>
       </c>
-      <c r="D135" s="290" t="s">
-[...3 lines deleted...]
-        <v>727</v>
+      <c r="D135" s="287" t="s">
+        <v>722</v>
+      </c>
+      <c r="E135" s="298" t="s">
+        <v>723</v>
       </c>
       <c r="F135" s="41" t="s">
         <v>17</v>
       </c>
       <c r="G135" s="6" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="H135" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="I135" s="108">
+      <c r="I135" s="107">
         <f>J135+K135</f>
         <v>14</v>
       </c>
-      <c r="J135" s="108">
+      <c r="J135" s="107">
         <v>7</v>
       </c>
-      <c r="K135" s="108">
+      <c r="K135" s="107">
         <v>7</v>
       </c>
-      <c r="L135" s="108">
+      <c r="L135" s="107">
         <v>7</v>
       </c>
       <c r="M135" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N135" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O135" s="187" t="s">
-[...2 lines deleted...]
-      <c r="P135" s="389" t="s">
+      <c r="O135" s="185" t="s">
+        <v>637</v>
+      </c>
+      <c r="P135" s="378" t="s">
         <v>339</v>
       </c>
-      <c r="Q135" s="121" t="s">
+      <c r="Q135" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R135" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S135" s="52">
         <v>44655</v>
       </c>
-      <c r="T135" s="119" t="s">
-        <v>932</v>
+      <c r="T135" s="118" t="s">
+        <v>923</v>
       </c>
       <c r="U135" s="51"/>
-      <c r="V135" s="390" t="s">
-[...3 lines deleted...]
-      <c r="X135" s="137"/>
+      <c r="V135" s="379" t="s">
+        <v>888</v>
+      </c>
+      <c r="W135" s="136"/>
+      <c r="X135" s="136"/>
       <c r="Y135" s="42"/>
     </row>
     <row r="136" spans="1:25" ht="242.25" customHeight="1">
-      <c r="A136" s="582">
+      <c r="A136" s="577">
         <v>40</v>
       </c>
-      <c r="B136" s="530" t="s">
+      <c r="B136" s="525" t="s">
         <v>71</v>
       </c>
-      <c r="C136" s="501">
+      <c r="C136" s="496">
         <v>55</v>
       </c>
-      <c r="D136" s="583" t="s">
+      <c r="D136" s="578" t="s">
         <v>214</v>
       </c>
-      <c r="E136" s="509" t="s">
-[...5 lines deleted...]
-      <c r="G136" s="509" t="s">
+      <c r="E136" s="504" t="s">
+        <v>532</v>
+      </c>
+      <c r="F136" s="504" t="s">
+        <v>728</v>
+      </c>
+      <c r="G136" s="504" t="s">
         <v>472</v>
       </c>
-      <c r="H136" s="509" t="s">
+      <c r="H136" s="504" t="s">
         <v>473</v>
       </c>
-      <c r="I136" s="485">
+      <c r="I136" s="480">
         <f>J136+K136</f>
         <v>52.7</v>
       </c>
-      <c r="J136" s="485">
+      <c r="J136" s="480">
         <v>27.35</v>
       </c>
-      <c r="K136" s="485">
+      <c r="K136" s="480">
         <v>25.35</v>
       </c>
-      <c r="L136" s="510">
+      <c r="L136" s="505">
         <v>26.35</v>
       </c>
-      <c r="M136" s="471" t="s">
+      <c r="M136" s="466" t="s">
         <v>3</v>
       </c>
-      <c r="N136" s="471" t="s">
+      <c r="N136" s="466" t="s">
         <v>125</v>
       </c>
-      <c r="O136" s="509" t="s">
-[...2 lines deleted...]
-      <c r="P136" s="595" t="s">
+      <c r="O136" s="504" t="s">
+        <v>625</v>
+      </c>
+      <c r="P136" s="590" t="s">
         <v>325</v>
       </c>
-      <c r="Q136" s="471" t="s">
+      <c r="Q136" s="466" t="s">
         <v>275</v>
       </c>
-      <c r="R136" s="471" t="s">
+      <c r="R136" s="466" t="s">
         <v>241</v>
       </c>
-      <c r="S136" s="648">
+      <c r="S136" s="643">
         <v>46129</v>
       </c>
-      <c r="T136" s="509" t="s">
-[...8 lines deleted...]
-      <c r="Y136" s="473"/>
+      <c r="T136" s="504" t="s">
+        <v>941</v>
+      </c>
+      <c r="U136" s="466"/>
+      <c r="V136" s="442" t="s">
+        <v>708</v>
+      </c>
+      <c r="W136" s="139"/>
+      <c r="X136" s="139"/>
+      <c r="Y136" s="468"/>
     </row>
     <row r="137" spans="1:25" ht="345" customHeight="1">
-      <c r="A137" s="580"/>
-[...23 lines deleted...]
-      <c r="Y137" s="466"/>
+      <c r="A137" s="575"/>
+      <c r="B137" s="548"/>
+      <c r="C137" s="497"/>
+      <c r="D137" s="520"/>
+      <c r="E137" s="499"/>
+      <c r="F137" s="499"/>
+      <c r="G137" s="499"/>
+      <c r="H137" s="499"/>
+      <c r="I137" s="481"/>
+      <c r="J137" s="481"/>
+      <c r="K137" s="481"/>
+      <c r="L137" s="481"/>
+      <c r="M137" s="467"/>
+      <c r="N137" s="467"/>
+      <c r="O137" s="499"/>
+      <c r="P137" s="546"/>
+      <c r="Q137" s="467"/>
+      <c r="R137" s="467"/>
+      <c r="S137" s="509"/>
+      <c r="T137" s="499"/>
+      <c r="U137" s="467"/>
+      <c r="V137" s="443"/>
+      <c r="W137" s="131"/>
+      <c r="X137" s="131"/>
+      <c r="Y137" s="461"/>
     </row>
     <row r="138" spans="1:25" ht="221.25" customHeight="1">
-      <c r="A138" s="579">
+      <c r="A138" s="574">
         <v>41</v>
       </c>
-      <c r="B138" s="581" t="s">
+      <c r="B138" s="576" t="s">
         <v>72</v>
       </c>
-      <c r="C138" s="500">
+      <c r="C138" s="495">
         <v>57</v>
       </c>
-      <c r="D138" s="524" t="s">
+      <c r="D138" s="519" t="s">
         <v>205</v>
       </c>
-      <c r="E138" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G138" s="503" t="s">
+      <c r="E138" s="498" t="s">
+        <v>766</v>
+      </c>
+      <c r="F138" s="498" t="s">
+        <v>667</v>
+      </c>
+      <c r="G138" s="498" t="s">
         <v>474</v>
       </c>
-      <c r="H138" s="503" t="s">
+      <c r="H138" s="498" t="s">
         <v>475</v>
       </c>
-      <c r="I138" s="485">
+      <c r="I138" s="480">
         <f>J138+K138</f>
         <v>34.200000000000003</v>
       </c>
-      <c r="J138" s="485">
+      <c r="J138" s="480">
         <v>17</v>
       </c>
-      <c r="K138" s="485">
+      <c r="K138" s="480">
         <v>17.2</v>
       </c>
-      <c r="L138" s="485">
+      <c r="L138" s="480">
         <v>17.100000000000001</v>
       </c>
-      <c r="M138" s="499" t="s">
+      <c r="M138" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N138" s="499" t="s">
+      <c r="N138" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O138" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P138" s="154" t="s">
+      <c r="O138" s="498" t="s">
+        <v>629</v>
+      </c>
+      <c r="P138" s="153" t="s">
         <v>296</v>
       </c>
-      <c r="Q138" s="121" t="s">
+      <c r="Q138" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R138" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S138" s="52">
         <v>45593</v>
       </c>
-      <c r="T138" s="412" t="s">
-        <v>969</v>
+      <c r="T138" s="399" t="s">
+        <v>960</v>
       </c>
       <c r="U138" s="61"/>
-      <c r="V138" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y138" s="465"/>
+      <c r="V138" s="442" t="s">
+        <v>767</v>
+      </c>
+      <c r="W138" s="465"/>
+      <c r="X138" s="465"/>
+      <c r="Y138" s="460"/>
     </row>
     <row r="139" spans="1:25" ht="263.25" customHeight="1">
-      <c r="A139" s="580"/>
-[...14 lines deleted...]
-      <c r="P139" s="154" t="s">
+      <c r="A139" s="575"/>
+      <c r="B139" s="522"/>
+      <c r="C139" s="497"/>
+      <c r="D139" s="520"/>
+      <c r="E139" s="499"/>
+      <c r="F139" s="499"/>
+      <c r="G139" s="499"/>
+      <c r="H139" s="499"/>
+      <c r="I139" s="481"/>
+      <c r="J139" s="481"/>
+      <c r="K139" s="481"/>
+      <c r="L139" s="481"/>
+      <c r="M139" s="494"/>
+      <c r="N139" s="494"/>
+      <c r="O139" s="499"/>
+      <c r="P139" s="153" t="s">
         <v>320</v>
       </c>
-      <c r="Q139" s="121" t="s">
+      <c r="Q139" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R139" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S139" s="52">
         <v>45609</v>
       </c>
-      <c r="T139" s="119" t="s">
-        <v>944</v>
+      <c r="T139" s="118" t="s">
+        <v>935</v>
       </c>
       <c r="U139" s="51"/>
-      <c r="V139" s="448"/>
-[...2 lines deleted...]
-      <c r="Y139" s="466"/>
+      <c r="V139" s="443"/>
+      <c r="W139" s="467"/>
+      <c r="X139" s="467"/>
+      <c r="Y139" s="461"/>
     </row>
     <row r="140" spans="1:25" ht="120" customHeight="1">
-      <c r="A140" s="579">
+      <c r="A140" s="574">
         <v>42</v>
       </c>
-      <c r="B140" s="526" t="s">
+      <c r="B140" s="521" t="s">
         <v>73</v>
       </c>
-      <c r="C140" s="500">
+      <c r="C140" s="495">
         <v>60</v>
       </c>
-      <c r="D140" s="524" t="s">
+      <c r="D140" s="519" t="s">
         <v>206</v>
       </c>
-      <c r="E140" s="503" t="s">
+      <c r="E140" s="498" t="s">
         <v>476</v>
       </c>
-      <c r="F140" s="503" t="s">
+      <c r="F140" s="498" t="s">
         <v>477</v>
       </c>
-      <c r="G140" s="503" t="s">
+      <c r="G140" s="498" t="s">
         <v>478</v>
       </c>
-      <c r="H140" s="503" t="s">
-[...2 lines deleted...]
-      <c r="I140" s="485">
+      <c r="H140" s="498" t="s">
+        <v>533</v>
+      </c>
+      <c r="I140" s="480">
         <f>J140+K140</f>
         <v>25.9</v>
       </c>
-      <c r="J140" s="485">
+      <c r="J140" s="480">
         <v>12.8</v>
       </c>
-      <c r="K140" s="485">
+      <c r="K140" s="480">
         <v>13.1</v>
       </c>
-      <c r="L140" s="485">
+      <c r="L140" s="480">
         <f>I140/2</f>
         <v>12.95</v>
       </c>
-      <c r="M140" s="499" t="s">
+      <c r="M140" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N140" s="499" t="s">
+      <c r="N140" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O140" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P140" s="154" t="s">
+      <c r="O140" s="498" t="s">
+        <v>631</v>
+      </c>
+      <c r="P140" s="153" t="s">
         <v>321</v>
       </c>
-      <c r="Q140" s="121" t="s">
+      <c r="Q140" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R140" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S140" s="52">
         <v>45480</v>
       </c>
-      <c r="T140" s="119" t="s">
-        <v>950</v>
+      <c r="T140" s="118" t="s">
+        <v>941</v>
       </c>
       <c r="U140" s="51"/>
-      <c r="V140" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y140" s="465"/>
+      <c r="V140" s="442" t="s">
+        <v>708</v>
+      </c>
+      <c r="W140" s="465"/>
+      <c r="X140" s="465"/>
+      <c r="Y140" s="460"/>
     </row>
     <row r="141" spans="1:25" ht="116.25" customHeight="1">
-      <c r="A141" s="582"/>
-[...14 lines deleted...]
-      <c r="P141" s="154" t="s">
+      <c r="A141" s="577"/>
+      <c r="B141" s="576"/>
+      <c r="C141" s="496"/>
+      <c r="D141" s="578"/>
+      <c r="E141" s="504"/>
+      <c r="F141" s="504"/>
+      <c r="G141" s="504"/>
+      <c r="H141" s="504"/>
+      <c r="I141" s="505"/>
+      <c r="J141" s="505"/>
+      <c r="K141" s="505"/>
+      <c r="L141" s="505"/>
+      <c r="M141" s="494"/>
+      <c r="N141" s="494"/>
+      <c r="O141" s="504"/>
+      <c r="P141" s="153" t="s">
         <v>330</v>
       </c>
-      <c r="Q141" s="121" t="s">
+      <c r="Q141" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R141" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S141" s="52">
         <v>45479</v>
       </c>
-      <c r="T141" s="119" t="s">
-        <v>970</v>
+      <c r="T141" s="118" t="s">
+        <v>961</v>
       </c>
       <c r="U141" s="61"/>
-      <c r="V141" s="474"/>
-[...2 lines deleted...]
-      <c r="Y141" s="473"/>
+      <c r="V141" s="469"/>
+      <c r="W141" s="466"/>
+      <c r="X141" s="466"/>
+      <c r="Y141" s="468"/>
     </row>
     <row r="142" spans="1:25" ht="138.75" customHeight="1">
-      <c r="A142" s="580"/>
-[...14 lines deleted...]
-      <c r="P142" s="154" t="s">
+      <c r="A142" s="575"/>
+      <c r="B142" s="522"/>
+      <c r="C142" s="497"/>
+      <c r="D142" s="520"/>
+      <c r="E142" s="499"/>
+      <c r="F142" s="499"/>
+      <c r="G142" s="499"/>
+      <c r="H142" s="499"/>
+      <c r="I142" s="481"/>
+      <c r="J142" s="481"/>
+      <c r="K142" s="481"/>
+      <c r="L142" s="481"/>
+      <c r="M142" s="494"/>
+      <c r="N142" s="494"/>
+      <c r="O142" s="499"/>
+      <c r="P142" s="153" t="s">
         <v>321</v>
       </c>
-      <c r="Q142" s="121" t="s">
+      <c r="Q142" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R142" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S142" s="11">
         <v>43517</v>
       </c>
-      <c r="T142" s="407" t="s">
-        <v>955</v>
+      <c r="T142" s="395" t="s">
+        <v>946</v>
       </c>
       <c r="U142" s="59"/>
-      <c r="V142" s="448"/>
-[...2 lines deleted...]
-      <c r="Y142" s="466"/>
+      <c r="V142" s="443"/>
+      <c r="W142" s="467"/>
+      <c r="X142" s="467"/>
+      <c r="Y142" s="461"/>
     </row>
     <row r="143" spans="1:25" ht="331.5" customHeight="1">
-      <c r="A143" s="443">
+      <c r="A143" s="438">
         <v>43</v>
       </c>
-      <c r="B143" s="526" t="s">
+      <c r="B143" s="521" t="s">
         <v>74</v>
       </c>
-      <c r="C143" s="500">
+      <c r="C143" s="495">
         <v>64</v>
       </c>
-      <c r="D143" s="524" t="s">
+      <c r="D143" s="519" t="s">
         <v>207</v>
       </c>
-      <c r="E143" s="503" t="s">
+      <c r="E143" s="498" t="s">
         <v>479</v>
       </c>
-      <c r="F143" s="503" t="s">
+      <c r="F143" s="498" t="s">
         <v>480</v>
       </c>
-      <c r="G143" s="503" t="s">
-[...5 lines deleted...]
-      <c r="I143" s="485">
+      <c r="G143" s="498" t="s">
+        <v>538</v>
+      </c>
+      <c r="H143" s="498" t="s">
+        <v>539</v>
+      </c>
+      <c r="I143" s="480">
         <f>J143+K143</f>
         <v>67.8</v>
       </c>
-      <c r="J143" s="485">
+      <c r="J143" s="480">
         <v>33.4</v>
       </c>
-      <c r="K143" s="485">
+      <c r="K143" s="480">
         <v>34.4</v>
       </c>
-      <c r="L143" s="485">
+      <c r="L143" s="480">
         <f>I143/2</f>
         <v>33.9</v>
       </c>
-      <c r="M143" s="499" t="s">
+      <c r="M143" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N143" s="499" t="s">
+      <c r="N143" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O143" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P143" s="154" t="s">
+      <c r="O143" s="498" t="s">
+        <v>621</v>
+      </c>
+      <c r="P143" s="153" t="s">
         <v>313</v>
       </c>
-      <c r="Q143" s="121" t="s">
+      <c r="Q143" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R143" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S143" s="52">
         <v>45530</v>
       </c>
-      <c r="T143" s="407" t="s">
-        <v>934</v>
+      <c r="T143" s="395" t="s">
+        <v>925</v>
       </c>
       <c r="U143" s="51"/>
-      <c r="V143" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y143" s="465"/>
+      <c r="V143" s="442" t="s">
+        <v>708</v>
+      </c>
+      <c r="W143" s="465"/>
+      <c r="X143" s="465"/>
+      <c r="Y143" s="460"/>
     </row>
     <row r="144" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A144" s="515"/>
-[...14 lines deleted...]
-      <c r="P144" s="154" t="s">
+      <c r="A144" s="510"/>
+      <c r="B144" s="576"/>
+      <c r="C144" s="496"/>
+      <c r="D144" s="578"/>
+      <c r="E144" s="504"/>
+      <c r="F144" s="504"/>
+      <c r="G144" s="504"/>
+      <c r="H144" s="504"/>
+      <c r="I144" s="505"/>
+      <c r="J144" s="505"/>
+      <c r="K144" s="505"/>
+      <c r="L144" s="505"/>
+      <c r="M144" s="494"/>
+      <c r="N144" s="494"/>
+      <c r="O144" s="504"/>
+      <c r="P144" s="153" t="s">
         <v>296</v>
       </c>
-      <c r="Q144" s="121" t="s">
+      <c r="Q144" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R144" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S144" s="52">
         <v>45530</v>
       </c>
-      <c r="T144" s="119" t="s">
-        <v>955</v>
+      <c r="T144" s="118" t="s">
+        <v>946</v>
       </c>
       <c r="U144" s="51"/>
-      <c r="V144" s="448"/>
-[...2 lines deleted...]
-      <c r="Y144" s="466"/>
+      <c r="V144" s="443"/>
+      <c r="W144" s="467"/>
+      <c r="X144" s="467"/>
+      <c r="Y144" s="461"/>
     </row>
     <row r="145" spans="1:25" ht="245.25" customHeight="1">
-      <c r="A145" s="579">
+      <c r="A145" s="574">
         <v>44</v>
       </c>
-      <c r="B145" s="529" t="s">
+      <c r="B145" s="524" t="s">
         <v>75</v>
       </c>
-      <c r="C145" s="500">
+      <c r="C145" s="495">
         <v>65</v>
       </c>
-      <c r="D145" s="524" t="s">
+      <c r="D145" s="519" t="s">
         <v>415</v>
       </c>
-      <c r="E145" s="503" t="s">
-[...2 lines deleted...]
-      <c r="F145" s="492" t="s">
+      <c r="E145" s="498" t="s">
+        <v>806</v>
+      </c>
+      <c r="F145" s="487" t="s">
         <v>17</v>
       </c>
-      <c r="G145" s="503" t="s">
+      <c r="G145" s="498" t="s">
         <v>481</v>
       </c>
-      <c r="H145" s="470" t="s">
+      <c r="H145" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I145" s="485">
+      <c r="I145" s="480">
         <v>34.299999999999997</v>
       </c>
-      <c r="J145" s="485" t="s">
+      <c r="J145" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="K145" s="485" t="s">
+      <c r="K145" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="L145" s="485">
+      <c r="L145" s="480">
         <v>34.299999999999997</v>
       </c>
-      <c r="M145" s="470" t="s">
+      <c r="M145" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N145" s="470" t="s">
+      <c r="N145" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O145" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P145" s="550" t="s">
+      <c r="O145" s="498" t="s">
+        <v>638</v>
+      </c>
+      <c r="P145" s="545" t="s">
         <v>340</v>
       </c>
-      <c r="Q145" s="470" t="s">
+      <c r="Q145" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R145" s="470" t="s">
+      <c r="R145" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S145" s="513">
+      <c r="S145" s="508">
         <v>46008</v>
       </c>
-      <c r="T145" s="503" t="s">
-[...8 lines deleted...]
-      <c r="Y145" s="465"/>
+      <c r="T145" s="498" t="s">
+        <v>923</v>
+      </c>
+      <c r="U145" s="465"/>
+      <c r="V145" s="442" t="s">
+        <v>805</v>
+      </c>
+      <c r="W145" s="130"/>
+      <c r="X145" s="130"/>
+      <c r="Y145" s="460"/>
     </row>
     <row r="146" spans="1:25" ht="323.25" customHeight="1">
-      <c r="A146" s="580"/>
-[...23 lines deleted...]
-      <c r="Y146" s="466"/>
+      <c r="A146" s="575"/>
+      <c r="B146" s="548"/>
+      <c r="C146" s="497"/>
+      <c r="D146" s="520"/>
+      <c r="E146" s="499"/>
+      <c r="F146" s="488"/>
+      <c r="G146" s="499"/>
+      <c r="H146" s="467"/>
+      <c r="I146" s="481"/>
+      <c r="J146" s="481"/>
+      <c r="K146" s="481"/>
+      <c r="L146" s="481"/>
+      <c r="M146" s="467"/>
+      <c r="N146" s="467"/>
+      <c r="O146" s="499"/>
+      <c r="P146" s="546"/>
+      <c r="Q146" s="467"/>
+      <c r="R146" s="467"/>
+      <c r="S146" s="509"/>
+      <c r="T146" s="499"/>
+      <c r="U146" s="467"/>
+      <c r="V146" s="443"/>
+      <c r="W146" s="131"/>
+      <c r="X146" s="131"/>
+      <c r="Y146" s="461"/>
     </row>
     <row r="147" spans="1:25" ht="210.75" customHeight="1">
-      <c r="A147" s="579">
+      <c r="A147" s="574">
         <v>45</v>
       </c>
-      <c r="B147" s="526" t="s">
+      <c r="B147" s="521" t="s">
         <v>76</v>
       </c>
-      <c r="C147" s="500">
+      <c r="C147" s="495">
         <v>68</v>
       </c>
-      <c r="D147" s="524" t="s">
-[...8 lines deleted...]
-      <c r="G147" s="503" t="s">
+      <c r="D147" s="519" t="s">
+        <v>724</v>
+      </c>
+      <c r="E147" s="498" t="s">
+        <v>725</v>
+      </c>
+      <c r="F147" s="498" t="s">
+        <v>726</v>
+      </c>
+      <c r="G147" s="498" t="s">
         <v>184</v>
       </c>
-      <c r="H147" s="503" t="s">
+      <c r="H147" s="498" t="s">
         <v>482</v>
       </c>
-      <c r="I147" s="485">
+      <c r="I147" s="480">
         <f>J147+K147</f>
         <v>51.8</v>
       </c>
-      <c r="J147" s="485">
+      <c r="J147" s="480">
         <v>25.8</v>
       </c>
-      <c r="K147" s="485">
+      <c r="K147" s="480">
         <v>26</v>
       </c>
-      <c r="L147" s="485">
+      <c r="L147" s="480">
         <v>25.9</v>
       </c>
-      <c r="M147" s="470" t="s">
+      <c r="M147" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N147" s="470" t="s">
+      <c r="N147" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O147" s="503" t="s">
-[...5 lines deleted...]
-      <c r="Q147" s="470" t="s">
+      <c r="O147" s="498" t="s">
+        <v>635</v>
+      </c>
+      <c r="P147" s="545" t="s">
+        <v>901</v>
+      </c>
+      <c r="Q147" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R147" s="470" t="s">
+      <c r="R147" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S147" s="513">
+      <c r="S147" s="508">
         <v>41481</v>
       </c>
-      <c r="T147" s="649" t="s">
-[...8 lines deleted...]
-      <c r="Y147" s="465"/>
+      <c r="T147" s="644" t="s">
+        <v>921</v>
+      </c>
+      <c r="U147" s="458"/>
+      <c r="V147" s="454" t="s">
+        <v>898</v>
+      </c>
+      <c r="W147" s="458"/>
+      <c r="X147" s="458"/>
+      <c r="Y147" s="460"/>
     </row>
     <row r="148" spans="1:25" ht="222.75" customHeight="1">
-      <c r="A148" s="580"/>
-[...23 lines deleted...]
-      <c r="Y148" s="466"/>
+      <c r="A148" s="575"/>
+      <c r="B148" s="522"/>
+      <c r="C148" s="497"/>
+      <c r="D148" s="520"/>
+      <c r="E148" s="499"/>
+      <c r="F148" s="499"/>
+      <c r="G148" s="499"/>
+      <c r="H148" s="499"/>
+      <c r="I148" s="481"/>
+      <c r="J148" s="481"/>
+      <c r="K148" s="481"/>
+      <c r="L148" s="481"/>
+      <c r="M148" s="467"/>
+      <c r="N148" s="467"/>
+      <c r="O148" s="499"/>
+      <c r="P148" s="546"/>
+      <c r="Q148" s="467"/>
+      <c r="R148" s="467"/>
+      <c r="S148" s="509"/>
+      <c r="T148" s="645"/>
+      <c r="U148" s="459"/>
+      <c r="V148" s="455"/>
+      <c r="W148" s="459"/>
+      <c r="X148" s="459"/>
+      <c r="Y148" s="461"/>
     </row>
     <row r="149" spans="1:25" ht="315" customHeight="1">
       <c r="A149" s="68">
         <v>46</v>
       </c>
       <c r="B149" s="40" t="s">
         <v>77</v>
       </c>
       <c r="C149" s="55">
         <v>72</v>
       </c>
-      <c r="D149" s="168" t="s">
+      <c r="D149" s="167" t="s">
         <v>416</v>
       </c>
-      <c r="E149" s="301" t="s">
+      <c r="E149" s="298" t="s">
         <v>483</v>
       </c>
-      <c r="F149" s="301" t="s">
+      <c r="F149" s="298" t="s">
         <v>484</v>
       </c>
-      <c r="G149" s="301" t="s">
+      <c r="G149" s="298" t="s">
         <v>485</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="I149" s="108">
+      <c r="I149" s="107">
         <f>J149+K149</f>
         <v>27.8</v>
       </c>
-      <c r="J149" s="108">
+      <c r="J149" s="107">
         <v>13.9</v>
       </c>
-      <c r="K149" s="108">
+      <c r="K149" s="107">
         <v>13.9</v>
       </c>
-      <c r="L149" s="108">
+      <c r="L149" s="107">
         <v>13.9</v>
       </c>
-      <c r="M149" s="98" t="s">
+      <c r="M149" s="97" t="s">
         <v>3</v>
       </c>
       <c r="N149" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O149" s="187" t="s">
-[...5 lines deleted...]
-      <c r="Q149" s="121" t="s">
+      <c r="O149" s="185" t="s">
+        <v>639</v>
+      </c>
+      <c r="P149" s="389" t="s">
+        <v>902</v>
+      </c>
+      <c r="Q149" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R149" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S149" s="52">
         <v>41429</v>
       </c>
-      <c r="T149" s="119" t="s">
-        <v>930</v>
+      <c r="T149" s="118" t="s">
+        <v>921</v>
       </c>
       <c r="U149" s="51"/>
-      <c r="V149" s="398" t="s">
-[...3 lines deleted...]
-      <c r="X149" s="137"/>
+      <c r="V149" s="387" t="s">
+        <v>898</v>
+      </c>
+      <c r="W149" s="136"/>
+      <c r="X149" s="136"/>
       <c r="Y149" s="20"/>
     </row>
     <row r="150" spans="1:25" ht="303.75">
       <c r="A150" s="67">
         <v>47</v>
       </c>
       <c r="B150" s="63" t="s">
         <v>78</v>
       </c>
       <c r="C150" s="64">
         <v>73</v>
       </c>
       <c r="D150" s="15" t="s">
         <v>486</v>
       </c>
-      <c r="E150" s="299" t="s">
+      <c r="E150" s="296" t="s">
         <v>487</v>
       </c>
       <c r="F150" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="G150" s="299" t="s">
-        <v>671</v>
+      <c r="G150" s="296" t="s">
+        <v>668</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="I150" s="108">
+      <c r="I150" s="107">
         <f>J150+K150</f>
         <v>19.5</v>
       </c>
-      <c r="J150" s="105">
+      <c r="J150" s="104">
         <v>7.3</v>
       </c>
-      <c r="K150" s="105">
+      <c r="K150" s="104">
         <v>12.2</v>
       </c>
-      <c r="L150" s="105">
+      <c r="L150" s="104">
         <v>9.75</v>
       </c>
       <c r="M150" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N150" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O150" s="187" t="s">
-        <v>643</v>
+      <c r="O150" s="185" t="s">
+        <v>640</v>
       </c>
       <c r="P150" s="39" t="s">
         <v>341</v>
       </c>
-      <c r="Q150" s="121" t="s">
+      <c r="Q150" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R150" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S150" s="4">
         <v>43445</v>
       </c>
-      <c r="T150" s="353" t="s">
-        <v>971</v>
+      <c r="T150" s="349" t="s">
+        <v>962</v>
       </c>
       <c r="U150" s="54"/>
-      <c r="V150" s="195" t="s">
-[...3 lines deleted...]
-      <c r="X150" s="146"/>
+      <c r="V150" s="192" t="s">
+        <v>708</v>
+      </c>
+      <c r="W150" s="145"/>
+      <c r="X150" s="145"/>
       <c r="Y150" s="20"/>
     </row>
     <row r="151" spans="1:25" s="35" customFormat="1" ht="337.5" customHeight="1">
-      <c r="A151" s="322">
+      <c r="A151" s="318">
         <v>48</v>
       </c>
-      <c r="B151" s="246" t="s">
+      <c r="B151" s="243" t="s">
         <v>79</v>
       </c>
-      <c r="C151" s="244">
+      <c r="C151" s="241">
         <v>75</v>
       </c>
-      <c r="D151" s="245" t="s">
-[...14 lines deleted...]
-      <c r="I151" s="243">
+      <c r="D151" s="242" t="s">
+        <v>700</v>
+      </c>
+      <c r="E151" s="296" t="s">
+        <v>729</v>
+      </c>
+      <c r="F151" s="296" t="s">
+        <v>701</v>
+      </c>
+      <c r="G151" s="238" t="s">
+        <v>702</v>
+      </c>
+      <c r="H151" s="238" t="s">
+        <v>703</v>
+      </c>
+      <c r="I151" s="240">
         <f>J151+K151</f>
         <v>21.1</v>
       </c>
-      <c r="J151" s="243">
+      <c r="J151" s="240">
         <v>11.9</v>
       </c>
-      <c r="K151" s="243">
+      <c r="K151" s="240">
         <v>9.1999999999999993</v>
       </c>
-      <c r="L151" s="243">
+      <c r="L151" s="240">
         <f>I151/2</f>
         <v>10.55</v>
       </c>
-      <c r="M151" s="238" t="s">
+      <c r="M151" s="235" t="s">
         <v>3</v>
       </c>
-      <c r="N151" s="238" t="s">
+      <c r="N151" s="235" t="s">
         <v>125</v>
       </c>
-      <c r="O151" s="241" t="s">
-[...2 lines deleted...]
-      <c r="P151" s="242" t="s">
+      <c r="O151" s="238" t="s">
+        <v>704</v>
+      </c>
+      <c r="P151" s="239" t="s">
         <v>320</v>
       </c>
-      <c r="Q151" s="248" t="s">
+      <c r="Q151" s="245" t="s">
         <v>275</v>
       </c>
-      <c r="R151" s="248" t="s">
+      <c r="R151" s="245" t="s">
         <v>241</v>
       </c>
-      <c r="S151" s="240">
+      <c r="S151" s="237">
         <v>46122</v>
       </c>
-      <c r="T151" s="405" t="s">
-[...8 lines deleted...]
-      <c r="Y151" s="239"/>
+      <c r="T151" s="393" t="s">
+        <v>925</v>
+      </c>
+      <c r="U151" s="244"/>
+      <c r="V151" s="343" t="s">
+        <v>831</v>
+      </c>
+      <c r="W151" s="134"/>
+      <c r="X151" s="134"/>
+      <c r="Y151" s="236"/>
     </row>
     <row r="152" spans="1:25" ht="247.5" customHeight="1">
       <c r="A152" s="68">
         <v>49</v>
       </c>
       <c r="B152" s="40" t="s">
         <v>155</v>
       </c>
       <c r="C152" s="55" t="s">
         <v>11</v>
       </c>
       <c r="D152" s="56" t="s">
         <v>208</v>
       </c>
       <c r="E152" s="6" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="F152" s="6" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>795</v>
+      </c>
+      <c r="G152" s="178" t="s">
+        <v>534</v>
       </c>
       <c r="H152" s="6" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="I152" s="108">
+        <v>535</v>
+      </c>
+      <c r="I152" s="107">
         <f>J152+K152</f>
         <v>19.100000000000001</v>
       </c>
-      <c r="J152" s="108">
+      <c r="J152" s="107">
         <v>9.5</v>
       </c>
-      <c r="K152" s="108">
+      <c r="K152" s="107">
         <v>9.6</v>
       </c>
-      <c r="L152" s="108">
+      <c r="L152" s="107">
         <v>9.5500000000000007</v>
       </c>
       <c r="M152" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N152" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="O152" s="249" t="s">
-        <v>623</v>
+      <c r="O152" s="246" t="s">
+        <v>620</v>
       </c>
       <c r="P152" s="39" t="s">
         <v>321</v>
       </c>
-      <c r="Q152" s="386" t="s">
+      <c r="Q152" s="376" t="s">
         <v>275</v>
       </c>
-      <c r="R152" s="386" t="s">
+      <c r="R152" s="376" t="s">
         <v>241</v>
       </c>
-      <c r="S152" s="387">
-[...12 lines deleted...]
-      <c r="X152" s="137"/>
+      <c r="S152" s="437" t="s">
+        <v>17</v>
+      </c>
+      <c r="T152" s="437" t="s">
+        <v>17</v>
+      </c>
+      <c r="U152" s="437" t="s">
+        <v>17</v>
+      </c>
+      <c r="V152" s="338" t="s">
+        <v>800</v>
+      </c>
+      <c r="W152" s="136"/>
+      <c r="X152" s="136"/>
       <c r="Y152" s="20"/>
     </row>
     <row r="153" spans="1:25" ht="259.5" customHeight="1">
-      <c r="A153" s="579">
+      <c r="A153" s="574">
         <v>50</v>
       </c>
-      <c r="B153" s="526" t="s">
+      <c r="B153" s="521" t="s">
         <v>80</v>
       </c>
-      <c r="C153" s="500">
+      <c r="C153" s="495">
         <v>79</v>
       </c>
-      <c r="D153" s="524" t="s">
-[...14 lines deleted...]
-      <c r="I153" s="485">
+      <c r="D153" s="519" t="s">
+        <v>908</v>
+      </c>
+      <c r="E153" s="498" t="s">
+        <v>909</v>
+      </c>
+      <c r="F153" s="498" t="s">
+        <v>918</v>
+      </c>
+      <c r="G153" s="498" t="s">
+        <v>536</v>
+      </c>
+      <c r="H153" s="498" t="s">
+        <v>537</v>
+      </c>
+      <c r="I153" s="480">
         <f>J153+K153</f>
         <v>37.799999999999997</v>
       </c>
-      <c r="J153" s="485">
+      <c r="J153" s="480">
         <v>17.899999999999999</v>
       </c>
-      <c r="K153" s="485">
+      <c r="K153" s="480">
         <v>19.899999999999999</v>
       </c>
-      <c r="L153" s="485">
+      <c r="L153" s="480">
         <f>I153/2</f>
         <v>18.899999999999999</v>
       </c>
-      <c r="M153" s="470" t="s">
+      <c r="M153" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N153" s="470" t="s">
+      <c r="N153" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O153" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P153" s="550" t="s">
+      <c r="O153" s="498" t="s">
+        <v>642</v>
+      </c>
+      <c r="P153" s="545" t="s">
         <v>323</v>
       </c>
-      <c r="Q153" s="470" t="s">
+      <c r="Q153" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R153" s="470" t="s">
+      <c r="R153" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S153" s="513">
+      <c r="S153" s="508">
         <v>45483</v>
       </c>
-      <c r="T153" s="519" t="s">
-[...8 lines deleted...]
-      <c r="Y153" s="465"/>
+      <c r="T153" s="514" t="s">
+        <v>957</v>
+      </c>
+      <c r="U153" s="465"/>
+      <c r="V153" s="442" t="s">
+        <v>907</v>
+      </c>
+      <c r="W153" s="130"/>
+      <c r="X153" s="130"/>
+      <c r="Y153" s="460"/>
     </row>
     <row r="154" spans="1:25" ht="259.5" customHeight="1">
-      <c r="A154" s="580"/>
-[...23 lines deleted...]
-      <c r="Y154" s="466"/>
+      <c r="A154" s="575"/>
+      <c r="B154" s="522"/>
+      <c r="C154" s="497"/>
+      <c r="D154" s="520"/>
+      <c r="E154" s="499"/>
+      <c r="F154" s="499"/>
+      <c r="G154" s="499"/>
+      <c r="H154" s="499"/>
+      <c r="I154" s="481"/>
+      <c r="J154" s="481"/>
+      <c r="K154" s="481"/>
+      <c r="L154" s="481"/>
+      <c r="M154" s="467"/>
+      <c r="N154" s="467"/>
+      <c r="O154" s="499"/>
+      <c r="P154" s="546"/>
+      <c r="Q154" s="467"/>
+      <c r="R154" s="467"/>
+      <c r="S154" s="509"/>
+      <c r="T154" s="547"/>
+      <c r="U154" s="467"/>
+      <c r="V154" s="443"/>
+      <c r="W154" s="131"/>
+      <c r="X154" s="131"/>
+      <c r="Y154" s="461"/>
     </row>
     <row r="155" spans="1:25" ht="315.75" customHeight="1">
-      <c r="A155" s="313">
+      <c r="A155" s="309">
         <v>51</v>
       </c>
-      <c r="B155" s="318" t="s">
-[...2 lines deleted...]
-      <c r="C155" s="310">
+      <c r="B155" s="314" t="s">
+        <v>741</v>
+      </c>
+      <c r="C155" s="306">
         <v>80</v>
       </c>
-      <c r="D155" s="314" t="s">
-[...2 lines deleted...]
-      <c r="E155" s="321" t="s">
+      <c r="D155" s="310" t="s">
+        <v>742</v>
+      </c>
+      <c r="E155" s="317" t="s">
+        <v>750</v>
+      </c>
+      <c r="F155" s="317" t="s">
+        <v>751</v>
+      </c>
+      <c r="G155" s="317" t="s">
+        <v>752</v>
+      </c>
+      <c r="H155" s="317" t="s">
+        <v>753</v>
+      </c>
+      <c r="I155" s="307">
+        <v>30.1</v>
+      </c>
+      <c r="J155" s="307">
+        <v>15.2</v>
+      </c>
+      <c r="K155" s="307">
+        <v>14.9</v>
+      </c>
+      <c r="L155" s="307">
+        <v>15.05</v>
+      </c>
+      <c r="M155" s="303" t="s">
+        <v>3</v>
+      </c>
+      <c r="N155" s="303" t="s">
+        <v>125</v>
+      </c>
+      <c r="O155" s="372" t="s">
+        <v>873</v>
+      </c>
+      <c r="P155" s="373" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q155" s="303"/>
+      <c r="R155" s="303"/>
+      <c r="S155" s="312"/>
+      <c r="T155" s="308" t="s">
+        <v>146</v>
+      </c>
+      <c r="U155" s="303"/>
+      <c r="V155" s="371" t="s">
         <v>754</v>
       </c>
-      <c r="F155" s="321" t="s">
-[...44 lines deleted...]
-      <c r="Y155" s="308"/>
+      <c r="W155" s="303"/>
+      <c r="X155" s="303"/>
+      <c r="Y155" s="304"/>
     </row>
     <row r="156" spans="1:25" ht="239.25" customHeight="1">
-      <c r="A156" s="579">
+      <c r="A156" s="574">
         <v>52</v>
       </c>
-      <c r="B156" s="526" t="s">
+      <c r="B156" s="521" t="s">
         <v>81</v>
       </c>
-      <c r="C156" s="500">
+      <c r="C156" s="495">
         <v>88</v>
       </c>
-      <c r="D156" s="524" t="s">
+      <c r="D156" s="519" t="s">
         <v>420</v>
       </c>
-      <c r="E156" s="503" t="s">
-[...8 lines deleted...]
-      <c r="H156" s="503" t="s">
+      <c r="E156" s="498" t="s">
+        <v>865</v>
+      </c>
+      <c r="F156" s="498" t="s">
+        <v>866</v>
+      </c>
+      <c r="G156" s="498" t="s">
+        <v>669</v>
+      </c>
+      <c r="H156" s="498" t="s">
         <v>188</v>
       </c>
-      <c r="I156" s="599">
+      <c r="I156" s="594">
         <f>J156+K156</f>
         <v>54</v>
       </c>
-      <c r="J156" s="599">
+      <c r="J156" s="594">
         <v>27.8</v>
       </c>
-      <c r="K156" s="599">
+      <c r="K156" s="594">
         <v>26.2</v>
       </c>
-      <c r="L156" s="599">
+      <c r="L156" s="594">
         <v>27</v>
       </c>
-      <c r="M156" s="470" t="s">
+      <c r="M156" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N156" s="470" t="s">
+      <c r="N156" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O156" s="503" t="s">
-[...5 lines deleted...]
-      <c r="Q156" s="470" t="s">
+      <c r="O156" s="498" t="s">
+        <v>643</v>
+      </c>
+      <c r="P156" s="545" t="s">
+        <v>903</v>
+      </c>
+      <c r="Q156" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R156" s="470" t="s">
+      <c r="R156" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S156" s="513">
+      <c r="S156" s="508">
         <v>44578</v>
       </c>
-      <c r="T156" s="503" t="s">
-[...8 lines deleted...]
-      <c r="Y156" s="465"/>
+      <c r="T156" s="498" t="s">
+        <v>923</v>
+      </c>
+      <c r="U156" s="465"/>
+      <c r="V156" s="442" t="s">
+        <v>904</v>
+      </c>
+      <c r="W156" s="130"/>
+      <c r="X156" s="130"/>
+      <c r="Y156" s="460"/>
     </row>
     <row r="157" spans="1:25" ht="269.25" customHeight="1">
-      <c r="A157" s="580"/>
-[...23 lines deleted...]
-      <c r="Y157" s="466"/>
+      <c r="A157" s="575"/>
+      <c r="B157" s="522"/>
+      <c r="C157" s="497"/>
+      <c r="D157" s="520"/>
+      <c r="E157" s="499"/>
+      <c r="F157" s="499"/>
+      <c r="G157" s="499"/>
+      <c r="H157" s="499"/>
+      <c r="I157" s="595"/>
+      <c r="J157" s="595"/>
+      <c r="K157" s="595"/>
+      <c r="L157" s="595"/>
+      <c r="M157" s="467"/>
+      <c r="N157" s="467"/>
+      <c r="O157" s="499"/>
+      <c r="P157" s="546"/>
+      <c r="Q157" s="467"/>
+      <c r="R157" s="467"/>
+      <c r="S157" s="509"/>
+      <c r="T157" s="499"/>
+      <c r="U157" s="467"/>
+      <c r="V157" s="443"/>
+      <c r="W157" s="131"/>
+      <c r="X157" s="131"/>
+      <c r="Y157" s="461"/>
     </row>
-    <row r="158" spans="1:25" ht="263.25" customHeight="1">
+    <row r="158" spans="1:25" ht="301.5" customHeight="1">
       <c r="A158" s="68">
         <v>53</v>
       </c>
       <c r="B158" s="63" t="s">
         <v>82</v>
       </c>
       <c r="C158" s="64">
         <v>91</v>
       </c>
-      <c r="D158" s="175" t="s">
-[...14 lines deleted...]
-      <c r="I158" s="105">
+      <c r="D158" s="432" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E158" s="436" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F158" s="435" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G158" s="434" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H158" s="69" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I158" s="104">
         <f>J158+K158</f>
-        <v>29.200000000000003</v>
-[...1 lines deleted...]
-      <c r="J158" s="105">
+        <v>28.8</v>
+      </c>
+      <c r="J158" s="104">
         <v>14.8</v>
       </c>
-      <c r="K158" s="105">
+      <c r="K158" s="104">
+        <v>14</v>
+      </c>
+      <c r="L158" s="104">
         <v>14.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>14.6</v>
       </c>
       <c r="M158" s="61" t="s">
         <v>3</v>
       </c>
       <c r="N158" s="61" t="s">
         <v>125</v>
       </c>
-      <c r="O158" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P158" s="155" t="s">
+      <c r="O158" s="183" t="s">
+        <v>644</v>
+      </c>
+      <c r="P158" s="154" t="s">
         <v>314</v>
       </c>
       <c r="Q158" s="51"/>
       <c r="R158" s="51"/>
       <c r="S158" s="66"/>
       <c r="T158" s="77" t="s">
         <v>146</v>
       </c>
       <c r="U158" s="54"/>
-      <c r="V158" s="157" t="s">
-[...3 lines deleted...]
-      <c r="X158" s="146"/>
+      <c r="V158" s="156" t="s">
+        <v>1038</v>
+      </c>
+      <c r="W158" s="145"/>
+      <c r="X158" s="145"/>
       <c r="Y158" s="20"/>
     </row>
     <row r="159" spans="1:25" ht="89.25" customHeight="1">
-      <c r="A159" s="579">
+      <c r="A159" s="574">
         <v>54</v>
       </c>
-      <c r="B159" s="529" t="s">
+      <c r="B159" s="524" t="s">
         <v>167</v>
       </c>
-      <c r="C159" s="500">
+      <c r="C159" s="495">
         <v>94</v>
       </c>
-      <c r="D159" s="524" t="s">
-[...11 lines deleted...]
-      <c r="H159" s="470" t="s">
+      <c r="D159" s="519" t="s">
+        <v>489</v>
+      </c>
+      <c r="E159" s="498" t="s">
+        <v>490</v>
+      </c>
+      <c r="F159" s="524" t="s">
+        <v>670</v>
+      </c>
+      <c r="G159" s="498" t="s">
+        <v>491</v>
+      </c>
+      <c r="H159" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I159" s="485">
+      <c r="I159" s="480">
         <f>J159+K159</f>
         <v>17.600000000000001</v>
       </c>
-      <c r="J159" s="485">
+      <c r="J159" s="480">
         <v>8.5</v>
       </c>
-      <c r="K159" s="485">
+      <c r="K159" s="480">
         <v>9.1</v>
       </c>
-      <c r="L159" s="485">
+      <c r="L159" s="480">
         <v>8.8000000000000007</v>
       </c>
-      <c r="M159" s="470" t="s">
+      <c r="M159" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N159" s="470" t="s">
+      <c r="N159" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O159" s="503" t="s">
-[...5 lines deleted...]
-      <c r="Q159" s="121" t="s">
+      <c r="O159" s="498" t="s">
+        <v>854</v>
+      </c>
+      <c r="P159" s="349" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q159" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R159" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S159" s="52">
         <v>45480</v>
       </c>
-      <c r="T159" s="410" t="s">
-        <v>950</v>
+      <c r="T159" s="397" t="s">
+        <v>941</v>
       </c>
       <c r="U159" s="54"/>
-      <c r="V159" s="459" t="s">
-[...4 lines deleted...]
-      <c r="Y159" s="465"/>
+      <c r="V159" s="454" t="s">
+        <v>855</v>
+      </c>
+      <c r="W159" s="458"/>
+      <c r="X159" s="458"/>
+      <c r="Y159" s="460"/>
     </row>
     <row r="160" spans="1:25" ht="89.25" customHeight="1">
-      <c r="A160" s="582"/>
-[...14 lines deleted...]
-      <c r="P160" s="154" t="s">
+      <c r="A160" s="577"/>
+      <c r="B160" s="525"/>
+      <c r="C160" s="496"/>
+      <c r="D160" s="578"/>
+      <c r="E160" s="504"/>
+      <c r="F160" s="525"/>
+      <c r="G160" s="504"/>
+      <c r="H160" s="466"/>
+      <c r="I160" s="505"/>
+      <c r="J160" s="505"/>
+      <c r="K160" s="505"/>
+      <c r="L160" s="505"/>
+      <c r="M160" s="466"/>
+      <c r="N160" s="466"/>
+      <c r="O160" s="504"/>
+      <c r="P160" s="153" t="s">
         <v>315</v>
       </c>
-      <c r="Q160" s="121" t="s">
+      <c r="Q160" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R160" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S160" s="52">
         <v>44951</v>
       </c>
-      <c r="T160" s="410" t="s">
-        <v>950</v>
+      <c r="T160" s="397" t="s">
+        <v>941</v>
       </c>
       <c r="U160" s="54"/>
-      <c r="V160" s="483"/>
-[...2 lines deleted...]
-      <c r="Y160" s="473"/>
+      <c r="V160" s="478"/>
+      <c r="W160" s="479"/>
+      <c r="X160" s="479"/>
+      <c r="Y160" s="468"/>
     </row>
     <row r="161" spans="1:25" ht="126.75" customHeight="1">
-      <c r="A161" s="580"/>
-[...14 lines deleted...]
-      <c r="P161" s="154" t="s">
+      <c r="A161" s="575"/>
+      <c r="B161" s="548"/>
+      <c r="C161" s="497"/>
+      <c r="D161" s="520"/>
+      <c r="E161" s="523"/>
+      <c r="F161" s="523"/>
+      <c r="G161" s="523"/>
+      <c r="H161" s="467"/>
+      <c r="I161" s="481"/>
+      <c r="J161" s="481"/>
+      <c r="K161" s="481"/>
+      <c r="L161" s="648"/>
+      <c r="M161" s="638"/>
+      <c r="N161" s="638"/>
+      <c r="O161" s="523"/>
+      <c r="P161" s="153" t="s">
         <v>315</v>
       </c>
-      <c r="Q161" s="121" t="s">
+      <c r="Q161" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R161" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S161" s="52">
         <v>44424</v>
       </c>
-      <c r="T161" s="410" t="s">
-        <v>950</v>
+      <c r="T161" s="397" t="s">
+        <v>941</v>
       </c>
       <c r="U161" s="60"/>
-      <c r="V161" s="460"/>
-[...2 lines deleted...]
-      <c r="Y161" s="466"/>
+      <c r="V161" s="455"/>
+      <c r="W161" s="459"/>
+      <c r="X161" s="459"/>
+      <c r="Y161" s="461"/>
     </row>
     <row r="162" spans="1:25" ht="265.5" customHeight="1">
-      <c r="A162" s="579">
+      <c r="A162" s="574">
         <v>55</v>
       </c>
-      <c r="B162" s="526" t="s">
+      <c r="B162" s="521" t="s">
         <v>83</v>
       </c>
-      <c r="C162" s="500">
+      <c r="C162" s="495">
         <v>95</v>
       </c>
-      <c r="D162" s="524" t="s">
+      <c r="D162" s="519" t="s">
         <v>161</v>
       </c>
-      <c r="E162" s="503" t="s">
-[...8 lines deleted...]
-      <c r="H162" s="500" t="s">
+      <c r="E162" s="498" t="s">
+        <v>492</v>
+      </c>
+      <c r="F162" s="498" t="s">
+        <v>493</v>
+      </c>
+      <c r="G162" s="498" t="s">
+        <v>540</v>
+      </c>
+      <c r="H162" s="495" t="s">
         <v>17</v>
       </c>
-      <c r="I162" s="485">
+      <c r="I162" s="480">
         <f>J162+K162</f>
         <v>38.1</v>
       </c>
-      <c r="J162" s="485">
+      <c r="J162" s="480">
         <v>19</v>
       </c>
-      <c r="K162" s="485">
+      <c r="K162" s="480">
         <v>19.100000000000001</v>
       </c>
-      <c r="L162" s="485">
+      <c r="L162" s="480">
         <f>I162/2</f>
         <v>19.05</v>
       </c>
-      <c r="M162" s="499" t="s">
+      <c r="M162" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N162" s="499" t="s">
+      <c r="N162" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O162" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P162" s="154" t="s">
+      <c r="O162" s="498" t="s">
+        <v>621</v>
+      </c>
+      <c r="P162" s="153" t="s">
         <v>334</v>
       </c>
-      <c r="Q162" s="129" t="s">
+      <c r="Q162" s="128" t="s">
         <v>275</v>
       </c>
-      <c r="R162" s="129" t="s">
+      <c r="R162" s="128" t="s">
         <v>241</v>
       </c>
-      <c r="S162" s="130">
+      <c r="S162" s="129">
         <v>45466</v>
       </c>
-      <c r="T162" s="503" t="s">
-[...8 lines deleted...]
-      <c r="Y162" s="465"/>
+      <c r="T162" s="498" t="s">
+        <v>964</v>
+      </c>
+      <c r="U162" s="465"/>
+      <c r="V162" s="442" t="s">
+        <v>832</v>
+      </c>
+      <c r="W162" s="465"/>
+      <c r="X162" s="465"/>
+      <c r="Y162" s="460"/>
     </row>
     <row r="163" spans="1:25" ht="270.75" customHeight="1">
-      <c r="A163" s="580"/>
-[...17 lines deleted...]
-      <c r="Q163" s="209" t="s">
+      <c r="A163" s="575"/>
+      <c r="B163" s="522"/>
+      <c r="C163" s="497"/>
+      <c r="D163" s="520"/>
+      <c r="E163" s="499"/>
+      <c r="F163" s="499"/>
+      <c r="G163" s="499"/>
+      <c r="H163" s="497"/>
+      <c r="I163" s="481"/>
+      <c r="J163" s="481"/>
+      <c r="K163" s="481"/>
+      <c r="L163" s="481"/>
+      <c r="M163" s="494"/>
+      <c r="N163" s="494"/>
+      <c r="O163" s="499"/>
+      <c r="P163" s="208" t="s">
+        <v>689</v>
+      </c>
+      <c r="Q163" s="206" t="s">
         <v>275</v>
       </c>
-      <c r="R163" s="209" t="s">
+      <c r="R163" s="206" t="s">
         <v>241</v>
       </c>
-      <c r="S163" s="210">
+      <c r="S163" s="207">
         <v>45744</v>
       </c>
-      <c r="T163" s="504"/>
-[...4 lines deleted...]
-      <c r="Y163" s="466"/>
+      <c r="T163" s="499"/>
+      <c r="U163" s="467"/>
+      <c r="V163" s="443"/>
+      <c r="W163" s="467"/>
+      <c r="X163" s="467"/>
+      <c r="Y163" s="461"/>
     </row>
     <row r="164" spans="1:25" ht="382.5" customHeight="1">
-      <c r="A164" s="579">
+      <c r="A164" s="574">
         <v>56</v>
       </c>
-      <c r="B164" s="526" t="s">
+      <c r="B164" s="521" t="s">
         <v>84</v>
       </c>
-      <c r="C164" s="500">
+      <c r="C164" s="495">
         <v>96</v>
       </c>
-      <c r="D164" s="524" t="s">
-[...14 lines deleted...]
-      <c r="I164" s="485">
+      <c r="D164" s="519" t="s">
+        <v>494</v>
+      </c>
+      <c r="E164" s="498" t="s">
+        <v>495</v>
+      </c>
+      <c r="F164" s="498" t="s">
+        <v>687</v>
+      </c>
+      <c r="G164" s="498" t="s">
+        <v>671</v>
+      </c>
+      <c r="H164" s="498" t="s">
+        <v>496</v>
+      </c>
+      <c r="I164" s="480">
         <f>J164+K164</f>
         <v>60.2</v>
       </c>
-      <c r="J164" s="485">
+      <c r="J164" s="480">
         <v>30.2</v>
       </c>
-      <c r="K164" s="485">
+      <c r="K164" s="480">
         <v>30</v>
       </c>
-      <c r="L164" s="485">
+      <c r="L164" s="480">
         <v>30.1</v>
       </c>
-      <c r="M164" s="499" t="s">
+      <c r="M164" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N164" s="499" t="s">
+      <c r="N164" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O164" s="503" t="s">
-[...5 lines deleted...]
-      <c r="Q164" s="443" t="s">
+      <c r="O164" s="498" t="s">
+        <v>630</v>
+      </c>
+      <c r="P164" s="545" t="s">
+        <v>905</v>
+      </c>
+      <c r="Q164" s="438" t="s">
         <v>275</v>
       </c>
-      <c r="R164" s="443" t="s">
+      <c r="R164" s="438" t="s">
         <v>241</v>
       </c>
-      <c r="S164" s="445">
+      <c r="S164" s="440">
         <v>44800</v>
       </c>
-      <c r="T164" s="467" t="s">
-[...8 lines deleted...]
-      <c r="Y164" s="465"/>
+      <c r="T164" s="462" t="s">
+        <v>923</v>
+      </c>
+      <c r="U164" s="465"/>
+      <c r="V164" s="442" t="s">
+        <v>906</v>
+      </c>
+      <c r="W164" s="130"/>
+      <c r="X164" s="130"/>
+      <c r="Y164" s="460"/>
     </row>
     <row r="165" spans="1:25" ht="399" customHeight="1">
-      <c r="A165" s="580"/>
-[...23 lines deleted...]
-      <c r="Y165" s="466"/>
+      <c r="A165" s="575"/>
+      <c r="B165" s="576"/>
+      <c r="C165" s="496"/>
+      <c r="D165" s="578"/>
+      <c r="E165" s="504"/>
+      <c r="F165" s="504"/>
+      <c r="G165" s="504"/>
+      <c r="H165" s="499"/>
+      <c r="I165" s="481"/>
+      <c r="J165" s="481"/>
+      <c r="K165" s="481"/>
+      <c r="L165" s="505"/>
+      <c r="M165" s="494"/>
+      <c r="N165" s="494"/>
+      <c r="O165" s="499"/>
+      <c r="P165" s="590"/>
+      <c r="Q165" s="439"/>
+      <c r="R165" s="439"/>
+      <c r="S165" s="441"/>
+      <c r="T165" s="464"/>
+      <c r="U165" s="467"/>
+      <c r="V165" s="443"/>
+      <c r="W165" s="131"/>
+      <c r="X165" s="131"/>
+      <c r="Y165" s="461"/>
     </row>
     <row r="166" spans="1:25" ht="368.25" customHeight="1">
-      <c r="A166" s="579">
+      <c r="A166" s="574">
         <v>57</v>
       </c>
-      <c r="B166" s="526" t="s">
+      <c r="B166" s="521" t="s">
         <v>85</v>
       </c>
-      <c r="C166" s="500">
+      <c r="C166" s="495">
         <v>97</v>
       </c>
-      <c r="D166" s="524" t="s">
-[...11 lines deleted...]
-      <c r="H166" s="500" t="s">
+      <c r="D166" s="519" t="s">
+        <v>497</v>
+      </c>
+      <c r="E166" s="626" t="s">
+        <v>910</v>
+      </c>
+      <c r="F166" s="498" t="s">
+        <v>911</v>
+      </c>
+      <c r="G166" s="498" t="s">
+        <v>672</v>
+      </c>
+      <c r="H166" s="495" t="s">
         <v>17</v>
       </c>
-      <c r="I166" s="485">
+      <c r="I166" s="480">
         <f>J166+K166</f>
         <v>61.2</v>
       </c>
-      <c r="J166" s="485">
+      <c r="J166" s="480">
         <v>30.2</v>
       </c>
-      <c r="K166" s="485">
+      <c r="K166" s="480">
         <v>31</v>
       </c>
-      <c r="L166" s="485">
+      <c r="L166" s="480">
         <v>30.6</v>
       </c>
-      <c r="M166" s="499" t="s">
+      <c r="M166" s="494" t="s">
         <v>3</v>
       </c>
-      <c r="N166" s="499" t="s">
+      <c r="N166" s="494" t="s">
         <v>125</v>
       </c>
-      <c r="O166" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P166" s="154" t="s">
+      <c r="O166" s="498" t="s">
+        <v>645</v>
+      </c>
+      <c r="P166" s="153" t="s">
         <v>320</v>
       </c>
-      <c r="Q166" s="121" t="s">
+      <c r="Q166" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R166" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S166" s="52">
         <v>45463</v>
       </c>
-      <c r="T166" s="119" t="s">
-        <v>967</v>
+      <c r="T166" s="118" t="s">
+        <v>958</v>
       </c>
       <c r="U166" s="51"/>
-      <c r="V166" s="447" t="s">
-[...4 lines deleted...]
-      <c r="Y166" s="465"/>
+      <c r="V166" s="442" t="s">
+        <v>912</v>
+      </c>
+      <c r="W166" s="130"/>
+      <c r="X166" s="130"/>
+      <c r="Y166" s="460"/>
     </row>
     <row r="167" spans="1:25" ht="395.25" customHeight="1">
-      <c r="A167" s="580"/>
-[...14 lines deleted...]
-      <c r="P167" s="154" t="s">
+      <c r="A167" s="575"/>
+      <c r="B167" s="522"/>
+      <c r="C167" s="497"/>
+      <c r="D167" s="520"/>
+      <c r="E167" s="626"/>
+      <c r="F167" s="499"/>
+      <c r="G167" s="499"/>
+      <c r="H167" s="497"/>
+      <c r="I167" s="481"/>
+      <c r="J167" s="481"/>
+      <c r="K167" s="481"/>
+      <c r="L167" s="481"/>
+      <c r="M167" s="494"/>
+      <c r="N167" s="494"/>
+      <c r="O167" s="499"/>
+      <c r="P167" s="153" t="s">
         <v>320</v>
       </c>
       <c r="Q167" s="51"/>
       <c r="R167" s="51"/>
       <c r="S167" s="52"/>
       <c r="T167" s="76" t="s">
         <v>146</v>
       </c>
       <c r="U167" s="51"/>
-      <c r="V167" s="448"/>
-[...2 lines deleted...]
-      <c r="Y167" s="466"/>
+      <c r="V167" s="443"/>
+      <c r="W167" s="131"/>
+      <c r="X167" s="131"/>
+      <c r="Y167" s="461"/>
     </row>
     <row r="168" spans="1:25" ht="261.75" customHeight="1">
-      <c r="A168" s="579">
+      <c r="A168" s="574">
         <v>58</v>
       </c>
-      <c r="B168" s="529" t="s">
+      <c r="B168" s="524" t="s">
         <v>86</v>
       </c>
-      <c r="C168" s="500">
+      <c r="C168" s="495">
         <v>98</v>
       </c>
-      <c r="D168" s="524" t="s">
+      <c r="D168" s="519" t="s">
         <v>162</v>
       </c>
-      <c r="E168" s="503" t="s">
-[...11 lines deleted...]
-      <c r="I168" s="548">
+      <c r="E168" s="498" t="s">
+        <v>498</v>
+      </c>
+      <c r="F168" s="498" t="s">
+        <v>541</v>
+      </c>
+      <c r="G168" s="596" t="s">
+        <v>499</v>
+      </c>
+      <c r="H168" s="596" t="s">
+        <v>500</v>
+      </c>
+      <c r="I168" s="543">
         <f>J168+K168</f>
         <v>38.900000000000006</v>
       </c>
-      <c r="J168" s="548">
+      <c r="J168" s="543">
         <v>19.100000000000001</v>
       </c>
-      <c r="K168" s="548">
+      <c r="K168" s="543">
         <v>19.8</v>
       </c>
-      <c r="L168" s="485">
+      <c r="L168" s="480">
         <f>I168/2</f>
         <v>19.450000000000003</v>
       </c>
-      <c r="M168" s="470" t="s">
+      <c r="M168" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N168" s="470" t="s">
+      <c r="N168" s="465" t="s">
         <v>125</v>
       </c>
-      <c r="O168" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P168" s="550" t="s">
+      <c r="O168" s="498" t="s">
+        <v>621</v>
+      </c>
+      <c r="P168" s="545" t="s">
         <v>301</v>
       </c>
-      <c r="Q168" s="470" t="s">
+      <c r="Q168" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R168" s="470" t="s">
+      <c r="R168" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S168" s="513">
+      <c r="S168" s="508">
         <v>45449</v>
       </c>
-      <c r="T168" s="503" t="s">
-[...8 lines deleted...]
-      <c r="Y168" s="579"/>
+      <c r="T168" s="498" t="s">
+        <v>930</v>
+      </c>
+      <c r="U168" s="465"/>
+      <c r="V168" s="442" t="s">
+        <v>833</v>
+      </c>
+      <c r="W168" s="130"/>
+      <c r="X168" s="130"/>
+      <c r="Y168" s="574"/>
     </row>
     <row r="169" spans="1:25" ht="244.5" customHeight="1">
-      <c r="A169" s="580"/>
-[...23 lines deleted...]
-      <c r="Y169" s="580"/>
+      <c r="A169" s="575"/>
+      <c r="B169" s="548"/>
+      <c r="C169" s="497"/>
+      <c r="D169" s="520"/>
+      <c r="E169" s="499"/>
+      <c r="F169" s="499"/>
+      <c r="G169" s="597"/>
+      <c r="H169" s="597"/>
+      <c r="I169" s="544"/>
+      <c r="J169" s="544"/>
+      <c r="K169" s="544"/>
+      <c r="L169" s="481"/>
+      <c r="M169" s="467"/>
+      <c r="N169" s="467"/>
+      <c r="O169" s="499"/>
+      <c r="P169" s="546"/>
+      <c r="Q169" s="467"/>
+      <c r="R169" s="467"/>
+      <c r="S169" s="509"/>
+      <c r="T169" s="499"/>
+      <c r="U169" s="467"/>
+      <c r="V169" s="443"/>
+      <c r="W169" s="131"/>
+      <c r="X169" s="131"/>
+      <c r="Y169" s="575"/>
     </row>
     <row r="170" spans="1:25" ht="207" customHeight="1">
       <c r="A170" s="72">
         <v>59</v>
       </c>
       <c r="B170" s="75" t="s">
         <v>213</v>
       </c>
       <c r="C170" s="87">
         <v>99</v>
       </c>
       <c r="D170" s="88" t="s">
         <v>197</v>
       </c>
-      <c r="E170" s="300" t="s">
+      <c r="E170" s="297" t="s">
+        <v>501</v>
+      </c>
+      <c r="F170" s="297" t="s">
+        <v>502</v>
+      </c>
+      <c r="G170" s="297" t="s">
+        <v>503</v>
+      </c>
+      <c r="H170" s="430" t="s">
         <v>504</v>
       </c>
-      <c r="F170" s="300" t="s">
-[...8 lines deleted...]
-      <c r="I170" s="100">
+      <c r="I170" s="99">
         <f>J170+K170</f>
         <v>14.2</v>
       </c>
-      <c r="J170" s="100">
+      <c r="J170" s="99">
         <v>7.3</v>
       </c>
-      <c r="K170" s="100">
+      <c r="K170" s="99">
         <v>6.9</v>
       </c>
-      <c r="L170" s="102">
+      <c r="L170" s="101">
         <v>7.1</v>
       </c>
       <c r="M170" s="72" t="s">
         <v>3</v>
       </c>
       <c r="N170" s="72" t="s">
         <v>125</v>
       </c>
-      <c r="O170" s="184" t="s">
-[...2 lines deleted...]
-      <c r="P170" s="158" t="s">
+      <c r="O170" s="182" t="s">
+        <v>625</v>
+      </c>
+      <c r="P170" s="157" t="s">
         <v>322</v>
       </c>
-      <c r="Q170" s="124" t="s">
+      <c r="Q170" s="123" t="s">
         <v>275</v>
       </c>
       <c r="R170" s="81" t="s">
         <v>241</v>
       </c>
       <c r="S170" s="74">
         <v>46132</v>
       </c>
-      <c r="T170" s="404" t="s">
-        <v>948</v>
+      <c r="T170" s="392" t="s">
+        <v>939</v>
       </c>
       <c r="U170" s="61"/>
-      <c r="V170" s="345" t="s">
-[...3 lines deleted...]
-      <c r="X170" s="131"/>
+      <c r="V170" s="341" t="s">
+        <v>834</v>
+      </c>
+      <c r="W170" s="130"/>
+      <c r="X170" s="130"/>
       <c r="Y170" s="17"/>
     </row>
     <row r="171" spans="1:25" ht="15" customHeight="1">
-      <c r="A171" s="521" t="s">
-[...16 lines deleted...]
-      <c r="P171" s="163">
+      <c r="A171" s="516" t="s">
+        <v>743</v>
+      </c>
+      <c r="B171" s="517"/>
+      <c r="C171" s="517"/>
+      <c r="D171" s="517"/>
+      <c r="E171" s="517"/>
+      <c r="F171" s="517"/>
+      <c r="G171" s="517"/>
+      <c r="H171" s="517"/>
+      <c r="I171" s="517"/>
+      <c r="J171" s="517"/>
+      <c r="K171" s="517"/>
+      <c r="L171" s="517"/>
+      <c r="M171" s="517"/>
+      <c r="N171" s="517"/>
+      <c r="O171" s="518"/>
+      <c r="P171" s="162">
         <v>747</v>
       </c>
       <c r="Q171" s="21"/>
       <c r="R171" s="21"/>
       <c r="S171" s="22"/>
       <c r="T171" s="33"/>
-      <c r="U171" s="149"/>
-[...2 lines deleted...]
-      <c r="X171" s="149"/>
+      <c r="U171" s="148"/>
+      <c r="V171" s="189"/>
+      <c r="W171" s="148"/>
+      <c r="X171" s="148"/>
       <c r="Y171" s="23"/>
     </row>
     <row r="172" spans="1:25" ht="15" customHeight="1">
-      <c r="A172" s="521" t="s">
+      <c r="A172" s="516" t="s">
         <v>12</v>
       </c>
-      <c r="B172" s="522"/>
-[...22 lines deleted...]
-      <c r="Y172" s="523"/>
+      <c r="B172" s="517"/>
+      <c r="C172" s="517"/>
+      <c r="D172" s="517"/>
+      <c r="E172" s="517"/>
+      <c r="F172" s="517"/>
+      <c r="G172" s="517"/>
+      <c r="H172" s="517"/>
+      <c r="I172" s="517"/>
+      <c r="J172" s="517"/>
+      <c r="K172" s="517"/>
+      <c r="L172" s="517"/>
+      <c r="M172" s="517"/>
+      <c r="N172" s="517"/>
+      <c r="O172" s="517"/>
+      <c r="P172" s="517"/>
+      <c r="Q172" s="517"/>
+      <c r="R172" s="517"/>
+      <c r="S172" s="517"/>
+      <c r="T172" s="517"/>
+      <c r="U172" s="517"/>
+      <c r="V172" s="517"/>
+      <c r="W172" s="517"/>
+      <c r="X172" s="517"/>
+      <c r="Y172" s="518"/>
     </row>
     <row r="173" spans="1:25" ht="318" customHeight="1">
       <c r="A173" s="67">
         <v>1</v>
       </c>
       <c r="B173" s="63" t="s">
         <v>87</v>
       </c>
       <c r="C173" s="64">
         <v>8</v>
       </c>
-      <c r="D173" s="179" t="s">
-[...3 lines deleted...]
-        <v>546</v>
+      <c r="D173" s="177" t="s">
+        <v>542</v>
+      </c>
+      <c r="E173" s="296" t="s">
+        <v>543</v>
       </c>
       <c r="F173" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="G173" s="299" t="s">
-        <v>547</v>
+      <c r="G173" s="296" t="s">
+        <v>544</v>
       </c>
       <c r="H173" s="69" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="I173" s="105">
+        <v>545</v>
+      </c>
+      <c r="I173" s="104">
         <f>J173+K173</f>
         <v>27.200000000000003</v>
       </c>
-      <c r="J173" s="105">
+      <c r="J173" s="104">
         <v>13.4</v>
       </c>
-      <c r="K173" s="105">
+      <c r="K173" s="104">
         <v>13.8</v>
       </c>
-      <c r="L173" s="105">
+      <c r="L173" s="104">
         <v>13.6</v>
       </c>
       <c r="M173" s="61" t="s">
         <v>3</v>
       </c>
       <c r="N173" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="O173" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P173" s="155" t="s">
+      <c r="O173" s="183" t="s">
+        <v>646</v>
+      </c>
+      <c r="P173" s="154" t="s">
         <v>342</v>
       </c>
-      <c r="Q173" s="120" t="s">
+      <c r="Q173" s="119" t="s">
         <v>275</v>
       </c>
       <c r="R173" s="61" t="s">
         <v>241</v>
       </c>
       <c r="S173" s="58">
         <v>42352</v>
       </c>
-      <c r="T173" s="404" t="s">
-        <v>960</v>
+      <c r="T173" s="392" t="s">
+        <v>951</v>
       </c>
       <c r="U173" s="58">
         <v>46990</v>
       </c>
-      <c r="V173" s="350" t="s">
-[...3 lines deleted...]
-      <c r="X173" s="133"/>
+      <c r="V173" s="346" t="s">
+        <v>835</v>
+      </c>
+      <c r="W173" s="132"/>
+      <c r="X173" s="132"/>
       <c r="Y173" s="53"/>
     </row>
     <row r="174" spans="1:25" ht="274.5" customHeight="1">
-      <c r="A174" s="579">
+      <c r="A174" s="574">
         <v>2</v>
       </c>
-      <c r="B174" s="526" t="s">
+      <c r="B174" s="521" t="s">
         <v>88</v>
       </c>
-      <c r="C174" s="500">
+      <c r="C174" s="495">
         <v>9</v>
       </c>
-      <c r="D174" s="524" t="s">
+      <c r="D174" s="519" t="s">
         <v>209</v>
       </c>
-      <c r="E174" s="503" t="s">
-[...8 lines deleted...]
-      <c r="H174" s="470" t="s">
+      <c r="E174" s="498" t="s">
+        <v>691</v>
+      </c>
+      <c r="F174" s="498" t="s">
+        <v>692</v>
+      </c>
+      <c r="G174" s="498" t="s">
+        <v>730</v>
+      </c>
+      <c r="H174" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I174" s="485">
+      <c r="I174" s="480">
         <f>J174+K174</f>
         <v>45.8</v>
       </c>
-      <c r="J174" s="485">
+      <c r="J174" s="480">
         <v>21.6</v>
       </c>
-      <c r="K174" s="485">
+      <c r="K174" s="480">
         <v>24.2</v>
       </c>
-      <c r="L174" s="485">
+      <c r="L174" s="480">
         <f>I174/2</f>
         <v>22.9</v>
       </c>
-      <c r="M174" s="470" t="s">
+      <c r="M174" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N174" s="470" t="s">
+      <c r="N174" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O174" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P174" s="550" t="s">
+      <c r="O174" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P174" s="545" t="s">
         <v>343</v>
       </c>
-      <c r="Q174" s="470" t="s">
-[...2 lines deleted...]
-      <c r="R174" s="470" t="s">
+      <c r="Q174" s="465" t="s">
+        <v>981</v>
+      </c>
+      <c r="R174" s="465" t="s">
         <v>271</v>
       </c>
-      <c r="S174" s="513">
+      <c r="S174" s="508">
         <v>45668</v>
       </c>
-      <c r="T174" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U174" s="513">
+      <c r="T174" s="514" t="s">
+        <v>965</v>
+      </c>
+      <c r="U174" s="508">
         <v>46729</v>
       </c>
-      <c r="V174" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y174" s="465"/>
+      <c r="V174" s="456" t="s">
+        <v>816</v>
+      </c>
+      <c r="W174" s="132"/>
+      <c r="X174" s="132"/>
+      <c r="Y174" s="460"/>
     </row>
     <row r="175" spans="1:25" ht="192" customHeight="1">
-      <c r="A175" s="580"/>
-[...23 lines deleted...]
-      <c r="Y175" s="466"/>
+      <c r="A175" s="575"/>
+      <c r="B175" s="522"/>
+      <c r="C175" s="497"/>
+      <c r="D175" s="520"/>
+      <c r="E175" s="499"/>
+      <c r="F175" s="499"/>
+      <c r="G175" s="499"/>
+      <c r="H175" s="467"/>
+      <c r="I175" s="481"/>
+      <c r="J175" s="481"/>
+      <c r="K175" s="481"/>
+      <c r="L175" s="481"/>
+      <c r="M175" s="467"/>
+      <c r="N175" s="467"/>
+      <c r="O175" s="499"/>
+      <c r="P175" s="546"/>
+      <c r="Q175" s="467"/>
+      <c r="R175" s="467"/>
+      <c r="S175" s="509"/>
+      <c r="T175" s="547"/>
+      <c r="U175" s="467"/>
+      <c r="V175" s="457"/>
+      <c r="W175" s="133"/>
+      <c r="X175" s="133"/>
+      <c r="Y175" s="461"/>
     </row>
     <row r="176" spans="1:25" ht="192" customHeight="1">
-      <c r="A176" s="206" t="s">
+      <c r="A176" s="203" t="s">
         <v>274</v>
       </c>
-      <c r="B176" s="197" t="s">
+      <c r="B176" s="194" t="s">
         <v>89</v>
       </c>
-      <c r="C176" s="198">
+      <c r="C176" s="195">
         <v>10</v>
       </c>
-      <c r="D176" s="199" t="s">
+      <c r="D176" s="196" t="s">
+        <v>546</v>
+      </c>
+      <c r="E176" s="197" t="s">
+        <v>547</v>
+      </c>
+      <c r="F176" s="197" t="s">
+        <v>548</v>
+      </c>
+      <c r="G176" s="197" t="s">
+        <v>227</v>
+      </c>
+      <c r="H176" s="197" t="s">
         <v>549</v>
       </c>
-      <c r="E176" s="200" t="s">
-[...11 lines deleted...]
-      <c r="I176" s="201">
+      <c r="I176" s="198">
         <f>J176+K176</f>
         <v>13.4</v>
       </c>
-      <c r="J176" s="201">
+      <c r="J176" s="198">
         <v>7.2</v>
       </c>
-      <c r="K176" s="201">
+      <c r="K176" s="198">
         <v>6.2</v>
       </c>
-      <c r="L176" s="201">
+      <c r="L176" s="198">
         <v>6.7</v>
       </c>
-      <c r="M176" s="202" t="s">
+      <c r="M176" s="199" t="s">
         <v>3</v>
       </c>
-      <c r="N176" s="202" t="s">
+      <c r="N176" s="199" t="s">
         <v>124</v>
       </c>
-      <c r="O176" s="200" t="s">
-[...2 lines deleted...]
-      <c r="P176" s="200" t="s">
+      <c r="O176" s="197" t="s">
+        <v>648</v>
+      </c>
+      <c r="P176" s="197" t="s">
         <v>344</v>
       </c>
-      <c r="Q176" s="202"/>
-[...9 lines deleted...]
-      <c r="Y176" s="205"/>
+      <c r="Q176" s="199"/>
+      <c r="R176" s="199"/>
+      <c r="S176" s="200"/>
+      <c r="T176" s="201"/>
+      <c r="U176" s="200"/>
+      <c r="V176" s="284" t="s">
+        <v>682</v>
+      </c>
+      <c r="W176" s="200"/>
+      <c r="X176" s="200"/>
+      <c r="Y176" s="202"/>
     </row>
     <row r="177" spans="1:25" ht="408.75" customHeight="1">
-      <c r="A177" s="579">
+      <c r="A177" s="574">
         <v>3</v>
       </c>
-      <c r="B177" s="526" t="s">
+      <c r="B177" s="521" t="s">
         <v>90</v>
       </c>
-      <c r="C177" s="500">
+      <c r="C177" s="495">
         <v>11</v>
       </c>
-      <c r="D177" s="524" t="s">
+      <c r="D177" s="519" t="s">
         <v>210</v>
       </c>
-      <c r="E177" s="503" t="s">
-[...8 lines deleted...]
-      <c r="H177" s="470" t="s">
+      <c r="E177" s="498" t="s">
+        <v>757</v>
+      </c>
+      <c r="F177" s="498" t="s">
+        <v>758</v>
+      </c>
+      <c r="G177" s="498" t="s">
+        <v>759</v>
+      </c>
+      <c r="H177" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I177" s="617">
+      <c r="I177" s="612">
         <f>J177+K177</f>
         <v>64.400000000000006</v>
       </c>
-      <c r="J177" s="485">
+      <c r="J177" s="480">
         <v>31.3</v>
       </c>
-      <c r="K177" s="485">
+      <c r="K177" s="480">
         <v>33.1</v>
       </c>
-      <c r="L177" s="485">
+      <c r="L177" s="480">
         <f>I177/2</f>
         <v>32.200000000000003</v>
       </c>
-      <c r="M177" s="470" t="s">
+      <c r="M177" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N177" s="470" t="s">
+      <c r="N177" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O177" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P177" s="550" t="s">
+      <c r="O177" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P177" s="545" t="s">
         <v>345</v>
       </c>
-      <c r="Q177" s="470" t="s">
+      <c r="Q177" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R177" s="470" t="s">
+      <c r="R177" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S177" s="513">
+      <c r="S177" s="508">
         <v>42248</v>
       </c>
-      <c r="T177" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U177" s="513">
+      <c r="T177" s="514" t="s">
+        <v>966</v>
+      </c>
+      <c r="U177" s="508">
         <v>46996</v>
       </c>
-      <c r="V177" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y177" s="465"/>
+      <c r="V177" s="456" t="s">
+        <v>760</v>
+      </c>
+      <c r="W177" s="132"/>
+      <c r="X177" s="132"/>
+      <c r="Y177" s="460"/>
     </row>
     <row r="178" spans="1:25" ht="315.75" customHeight="1">
-      <c r="A178" s="580"/>
-[...23 lines deleted...]
-      <c r="Y178" s="466"/>
+      <c r="A178" s="575"/>
+      <c r="B178" s="522"/>
+      <c r="C178" s="497"/>
+      <c r="D178" s="520"/>
+      <c r="E178" s="499"/>
+      <c r="F178" s="499"/>
+      <c r="G178" s="499"/>
+      <c r="H178" s="467"/>
+      <c r="I178" s="613"/>
+      <c r="J178" s="481"/>
+      <c r="K178" s="481"/>
+      <c r="L178" s="481"/>
+      <c r="M178" s="467"/>
+      <c r="N178" s="467"/>
+      <c r="O178" s="499"/>
+      <c r="P178" s="546"/>
+      <c r="Q178" s="467"/>
+      <c r="R178" s="467"/>
+      <c r="S178" s="509"/>
+      <c r="T178" s="547"/>
+      <c r="U178" s="467"/>
+      <c r="V178" s="457"/>
+      <c r="W178" s="131"/>
+      <c r="X178" s="131"/>
+      <c r="Y178" s="461"/>
     </row>
     <row r="179" spans="1:25" ht="264.75" customHeight="1">
-      <c r="A179" s="603" t="s">
+      <c r="A179" s="598" t="s">
         <v>274</v>
       </c>
-      <c r="B179" s="605" t="s">
+      <c r="B179" s="600" t="s">
         <v>91</v>
       </c>
-      <c r="C179" s="607">
+      <c r="C179" s="602">
         <v>14</v>
       </c>
-      <c r="D179" s="609" t="s">
+      <c r="D179" s="604" t="s">
         <v>163</v>
       </c>
-      <c r="E179" s="611" t="s">
-[...8 lines deleted...]
-      <c r="H179" s="507" t="s">
+      <c r="E179" s="606" t="s">
+        <v>677</v>
+      </c>
+      <c r="F179" s="606" t="s">
+        <v>678</v>
+      </c>
+      <c r="G179" s="606" t="s">
+        <v>550</v>
+      </c>
+      <c r="H179" s="502" t="s">
         <v>17</v>
       </c>
-      <c r="I179" s="505">
+      <c r="I179" s="500">
         <f>J179+K179</f>
         <v>38.6</v>
       </c>
-      <c r="J179" s="505">
+      <c r="J179" s="500">
         <v>19.3</v>
       </c>
-      <c r="K179" s="505">
+      <c r="K179" s="500">
         <v>19.3</v>
       </c>
-      <c r="L179" s="505">
+      <c r="L179" s="500">
         <v>19.3</v>
       </c>
-      <c r="M179" s="507" t="s">
+      <c r="M179" s="502" t="s">
         <v>3</v>
       </c>
-      <c r="N179" s="507" t="s">
+      <c r="N179" s="502" t="s">
         <v>124</v>
       </c>
-      <c r="O179" s="611" t="s">
-[...2 lines deleted...]
-      <c r="P179" s="611" t="s">
+      <c r="O179" s="606" t="s">
+        <v>648</v>
+      </c>
+      <c r="P179" s="606" t="s">
         <v>342</v>
       </c>
-      <c r="Q179" s="507"/>
-[...9 lines deleted...]
-      <c r="Y179" s="656"/>
+      <c r="Q179" s="502"/>
+      <c r="R179" s="502"/>
+      <c r="S179" s="608"/>
+      <c r="T179" s="610"/>
+      <c r="U179" s="502"/>
+      <c r="V179" s="470" t="s">
+        <v>683</v>
+      </c>
+      <c r="W179" s="199"/>
+      <c r="X179" s="199"/>
+      <c r="Y179" s="651"/>
     </row>
     <row r="180" spans="1:25" ht="248.25" customHeight="1">
-      <c r="A180" s="604"/>
-[...23 lines deleted...]
-      <c r="Y180" s="657"/>
+      <c r="A180" s="599"/>
+      <c r="B180" s="601"/>
+      <c r="C180" s="603"/>
+      <c r="D180" s="605"/>
+      <c r="E180" s="607"/>
+      <c r="F180" s="607"/>
+      <c r="G180" s="607"/>
+      <c r="H180" s="503"/>
+      <c r="I180" s="501"/>
+      <c r="J180" s="501"/>
+      <c r="K180" s="501"/>
+      <c r="L180" s="501"/>
+      <c r="M180" s="503"/>
+      <c r="N180" s="503"/>
+      <c r="O180" s="607"/>
+      <c r="P180" s="607"/>
+      <c r="Q180" s="503"/>
+      <c r="R180" s="503"/>
+      <c r="S180" s="609"/>
+      <c r="T180" s="611"/>
+      <c r="U180" s="503"/>
+      <c r="V180" s="471"/>
+      <c r="W180" s="204"/>
+      <c r="X180" s="204"/>
+      <c r="Y180" s="652"/>
     </row>
     <row r="181" spans="1:25" ht="285" customHeight="1">
-      <c r="A181" s="619">
+      <c r="A181" s="614">
         <v>4</v>
       </c>
-      <c r="B181" s="526" t="s">
+      <c r="B181" s="521" t="s">
         <v>92</v>
       </c>
-      <c r="C181" s="500">
+      <c r="C181" s="495">
         <v>18</v>
       </c>
-      <c r="D181" s="524" t="s">
+      <c r="D181" s="519" t="s">
         <v>224</v>
       </c>
-      <c r="E181" s="503" t="s">
-[...5 lines deleted...]
-      <c r="G181" s="503" t="s">
+      <c r="E181" s="498" t="s">
+        <v>551</v>
+      </c>
+      <c r="F181" s="498" t="s">
+        <v>552</v>
+      </c>
+      <c r="G181" s="498" t="s">
         <v>225</v>
       </c>
-      <c r="H181" s="503" t="s">
-[...2 lines deleted...]
-      <c r="I181" s="485">
+      <c r="H181" s="498" t="s">
+        <v>679</v>
+      </c>
+      <c r="I181" s="480">
         <f>J181+K181</f>
         <v>31.5</v>
       </c>
-      <c r="J181" s="485">
+      <c r="J181" s="480">
         <v>16.100000000000001</v>
       </c>
-      <c r="K181" s="485">
+      <c r="K181" s="480">
         <v>15.4</v>
       </c>
-      <c r="L181" s="485">
+      <c r="L181" s="480">
         <v>15.75</v>
       </c>
-      <c r="M181" s="470" t="s">
+      <c r="M181" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N181" s="470" t="s">
+      <c r="N181" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O181" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P181" s="550" t="s">
+      <c r="O181" s="498" t="s">
+        <v>646</v>
+      </c>
+      <c r="P181" s="545" t="s">
         <v>346</v>
       </c>
-      <c r="Q181" s="470" t="s">
+      <c r="Q181" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R181" s="470" t="s">
+      <c r="R181" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S181" s="513">
+      <c r="S181" s="508">
         <v>42635</v>
       </c>
-      <c r="T181" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U181" s="513">
+      <c r="T181" s="514" t="s">
+        <v>950</v>
+      </c>
+      <c r="U181" s="508">
         <v>47355</v>
       </c>
-      <c r="V181" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y181" s="465"/>
+      <c r="V181" s="456" t="s">
+        <v>708</v>
+      </c>
+      <c r="W181" s="132"/>
+      <c r="X181" s="132"/>
+      <c r="Y181" s="460"/>
     </row>
     <row r="182" spans="1:25" ht="201.75" customHeight="1">
-      <c r="A182" s="619"/>
-[...23 lines deleted...]
-      <c r="Y182" s="466"/>
+      <c r="A182" s="614"/>
+      <c r="B182" s="522"/>
+      <c r="C182" s="497"/>
+      <c r="D182" s="520"/>
+      <c r="E182" s="499"/>
+      <c r="F182" s="499"/>
+      <c r="G182" s="499"/>
+      <c r="H182" s="499"/>
+      <c r="I182" s="481"/>
+      <c r="J182" s="481"/>
+      <c r="K182" s="481"/>
+      <c r="L182" s="481"/>
+      <c r="M182" s="467"/>
+      <c r="N182" s="467"/>
+      <c r="O182" s="499"/>
+      <c r="P182" s="546"/>
+      <c r="Q182" s="467"/>
+      <c r="R182" s="467"/>
+      <c r="S182" s="509"/>
+      <c r="T182" s="547"/>
+      <c r="U182" s="467"/>
+      <c r="V182" s="457"/>
+      <c r="W182" s="131"/>
+      <c r="X182" s="131"/>
+      <c r="Y182" s="461"/>
     </row>
     <row r="183" spans="1:25" ht="254.25" customHeight="1">
-      <c r="A183" s="579">
+      <c r="A183" s="574">
         <v>5</v>
       </c>
-      <c r="B183" s="526" t="s">
+      <c r="B183" s="521" t="s">
         <v>93</v>
       </c>
-      <c r="C183" s="500">
+      <c r="C183" s="495">
         <v>19</v>
       </c>
-      <c r="D183" s="524" t="s">
+      <c r="D183" s="519" t="s">
+        <v>553</v>
+      </c>
+      <c r="E183" s="498" t="s">
+        <v>554</v>
+      </c>
+      <c r="F183" s="498" t="s">
+        <v>555</v>
+      </c>
+      <c r="G183" s="498" t="s">
         <v>556</v>
       </c>
-      <c r="E183" s="503" t="s">
+      <c r="H183" s="498" t="s">
         <v>557</v>
       </c>
-      <c r="F183" s="503" t="s">
-[...8 lines deleted...]
-      <c r="I183" s="485">
+      <c r="I183" s="480">
         <f>J183+K183</f>
         <v>36</v>
       </c>
-      <c r="J183" s="485">
+      <c r="J183" s="480">
         <v>17.7</v>
       </c>
-      <c r="K183" s="485">
+      <c r="K183" s="480">
         <v>18.3</v>
       </c>
-      <c r="L183" s="485">
+      <c r="L183" s="480">
         <v>18</v>
       </c>
-      <c r="M183" s="470" t="s">
+      <c r="M183" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N183" s="470" t="s">
+      <c r="N183" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O183" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P183" s="550" t="s">
+      <c r="O183" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P183" s="545" t="s">
         <v>347</v>
       </c>
-      <c r="Q183" s="470" t="s">
+      <c r="Q183" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R183" s="470" t="s">
+      <c r="R183" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S183" s="513">
+      <c r="S183" s="508">
         <v>41409</v>
       </c>
-      <c r="T183" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U183" s="513">
+      <c r="T183" s="514" t="s">
+        <v>949</v>
+      </c>
+      <c r="U183" s="508">
         <v>46521</v>
       </c>
-      <c r="V183" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y183" s="465"/>
+      <c r="V183" s="456" t="s">
+        <v>708</v>
+      </c>
+      <c r="W183" s="132"/>
+      <c r="X183" s="132"/>
+      <c r="Y183" s="460"/>
     </row>
     <row r="184" spans="1:25" ht="199.5" customHeight="1">
-      <c r="A184" s="580"/>
-[...23 lines deleted...]
-      <c r="Y184" s="466"/>
+      <c r="A184" s="575"/>
+      <c r="B184" s="522"/>
+      <c r="C184" s="497"/>
+      <c r="D184" s="520"/>
+      <c r="E184" s="499"/>
+      <c r="F184" s="499"/>
+      <c r="G184" s="499"/>
+      <c r="H184" s="499"/>
+      <c r="I184" s="481"/>
+      <c r="J184" s="481"/>
+      <c r="K184" s="481"/>
+      <c r="L184" s="481"/>
+      <c r="M184" s="467"/>
+      <c r="N184" s="467"/>
+      <c r="O184" s="499"/>
+      <c r="P184" s="546"/>
+      <c r="Q184" s="467"/>
+      <c r="R184" s="467"/>
+      <c r="S184" s="509"/>
+      <c r="T184" s="547"/>
+      <c r="U184" s="467"/>
+      <c r="V184" s="457"/>
+      <c r="W184" s="131"/>
+      <c r="X184" s="131"/>
+      <c r="Y184" s="461"/>
     </row>
     <row r="185" spans="1:25" ht="187.5" customHeight="1">
-      <c r="A185" s="579">
+      <c r="A185" s="574">
         <v>6</v>
       </c>
-      <c r="B185" s="529" t="s">
+      <c r="B185" s="524" t="s">
         <v>94</v>
       </c>
-      <c r="C185" s="500">
+      <c r="C185" s="495">
         <v>23</v>
       </c>
-      <c r="D185" s="524" t="s">
-[...14 lines deleted...]
-      <c r="I185" s="485">
+      <c r="D185" s="519" t="s">
+        <v>558</v>
+      </c>
+      <c r="E185" s="498" t="s">
+        <v>807</v>
+      </c>
+      <c r="F185" s="498" t="s">
+        <v>808</v>
+      </c>
+      <c r="G185" s="498" t="s">
+        <v>740</v>
+      </c>
+      <c r="H185" s="498" t="s">
+        <v>560</v>
+      </c>
+      <c r="I185" s="480">
         <f>J185+K185</f>
         <v>53.3</v>
       </c>
-      <c r="J185" s="485">
+      <c r="J185" s="480">
         <v>26.5</v>
       </c>
-      <c r="K185" s="485">
+      <c r="K185" s="480">
         <v>26.8</v>
       </c>
-      <c r="L185" s="485">
+      <c r="L185" s="480">
         <v>26.65</v>
       </c>
-      <c r="M185" s="470" t="s">
+      <c r="M185" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N185" s="470" t="s">
+      <c r="N185" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O185" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P185" s="550" t="s">
+      <c r="O185" s="498" t="s">
+        <v>649</v>
+      </c>
+      <c r="P185" s="545" t="s">
         <v>348</v>
       </c>
-      <c r="Q185" s="470"/>
-[...2 lines deleted...]
-      <c r="T185" s="503" t="s">
+      <c r="Q185" s="465"/>
+      <c r="R185" s="465"/>
+      <c r="S185" s="615"/>
+      <c r="T185" s="498" t="s">
         <v>146</v>
       </c>
-      <c r="U185" s="513"/>
-[...5 lines deleted...]
-      <c r="Y185" s="465"/>
+      <c r="U185" s="508"/>
+      <c r="V185" s="456" t="s">
+        <v>809</v>
+      </c>
+      <c r="W185" s="132"/>
+      <c r="X185" s="132"/>
+      <c r="Y185" s="460"/>
     </row>
     <row r="186" spans="1:25" ht="266.25" customHeight="1">
-      <c r="A186" s="580"/>
-[...23 lines deleted...]
-      <c r="Y186" s="466"/>
+      <c r="A186" s="575"/>
+      <c r="B186" s="548"/>
+      <c r="C186" s="497"/>
+      <c r="D186" s="520"/>
+      <c r="E186" s="499"/>
+      <c r="F186" s="499"/>
+      <c r="G186" s="499"/>
+      <c r="H186" s="499"/>
+      <c r="I186" s="481"/>
+      <c r="J186" s="481"/>
+      <c r="K186" s="481"/>
+      <c r="L186" s="481"/>
+      <c r="M186" s="467"/>
+      <c r="N186" s="467"/>
+      <c r="O186" s="499"/>
+      <c r="P186" s="546"/>
+      <c r="Q186" s="467"/>
+      <c r="R186" s="467"/>
+      <c r="S186" s="616"/>
+      <c r="T186" s="499"/>
+      <c r="U186" s="467"/>
+      <c r="V186" s="457"/>
+      <c r="W186" s="131"/>
+      <c r="X186" s="131"/>
+      <c r="Y186" s="461"/>
     </row>
     <row r="187" spans="1:25" ht="323.25" customHeight="1">
-      <c r="A187" s="579">
+      <c r="A187" s="574">
         <v>7</v>
       </c>
-      <c r="B187" s="526" t="s">
+      <c r="B187" s="521" t="s">
         <v>95</v>
       </c>
-      <c r="C187" s="500">
+      <c r="C187" s="495">
         <v>24</v>
       </c>
-      <c r="D187" s="524" t="s">
+      <c r="D187" s="519" t="s">
         <v>164</v>
       </c>
-      <c r="E187" s="503" t="s">
-[...8 lines deleted...]
-      <c r="H187" s="470" t="s">
+      <c r="E187" s="498" t="s">
+        <v>877</v>
+      </c>
+      <c r="F187" s="498" t="s">
+        <v>878</v>
+      </c>
+      <c r="G187" s="498" t="s">
+        <v>561</v>
+      </c>
+      <c r="H187" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I187" s="485">
+      <c r="I187" s="480">
         <f>J187+K187</f>
         <v>59.9</v>
       </c>
-      <c r="J187" s="485">
+      <c r="J187" s="480">
         <v>30</v>
       </c>
-      <c r="K187" s="485">
+      <c r="K187" s="480">
         <v>29.9</v>
       </c>
-      <c r="L187" s="485">
+      <c r="L187" s="480">
         <v>29.95</v>
       </c>
-      <c r="M187" s="470" t="s">
+      <c r="M187" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N187" s="470" t="s">
+      <c r="N187" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O187" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P187" s="550" t="s">
+      <c r="O187" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P187" s="545" t="s">
         <v>349</v>
       </c>
-      <c r="Q187" s="470" t="s">
+      <c r="Q187" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R187" s="470" t="s">
+      <c r="R187" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S187" s="620">
+      <c r="S187" s="615">
         <v>42355</v>
       </c>
-      <c r="T187" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U187" s="513">
+      <c r="T187" s="514" t="s">
+        <v>952</v>
+      </c>
+      <c r="U187" s="508">
         <v>46811</v>
       </c>
-      <c r="V187" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y187" s="465"/>
+      <c r="V187" s="456" t="s">
+        <v>879</v>
+      </c>
+      <c r="W187" s="132"/>
+      <c r="X187" s="132"/>
+      <c r="Y187" s="460"/>
     </row>
     <row r="188" spans="1:25" ht="391.5" customHeight="1">
-      <c r="A188" s="580"/>
-[...23 lines deleted...]
-      <c r="Y188" s="466"/>
+      <c r="A188" s="575"/>
+      <c r="B188" s="522"/>
+      <c r="C188" s="497"/>
+      <c r="D188" s="520"/>
+      <c r="E188" s="499"/>
+      <c r="F188" s="499"/>
+      <c r="G188" s="499"/>
+      <c r="H188" s="467"/>
+      <c r="I188" s="481"/>
+      <c r="J188" s="481"/>
+      <c r="K188" s="481"/>
+      <c r="L188" s="481"/>
+      <c r="M188" s="467"/>
+      <c r="N188" s="467"/>
+      <c r="O188" s="499"/>
+      <c r="P188" s="546"/>
+      <c r="Q188" s="467"/>
+      <c r="R188" s="467"/>
+      <c r="S188" s="616"/>
+      <c r="T188" s="547"/>
+      <c r="U188" s="467"/>
+      <c r="V188" s="457"/>
+      <c r="W188" s="131"/>
+      <c r="X188" s="131"/>
+      <c r="Y188" s="461"/>
     </row>
     <row r="189" spans="1:25" ht="370.5" customHeight="1">
-      <c r="A189" s="226" t="s">
+      <c r="A189" s="223" t="s">
         <v>274</v>
       </c>
-      <c r="B189" s="227" t="s">
+      <c r="B189" s="224" t="s">
         <v>96</v>
       </c>
-      <c r="C189" s="228">
+      <c r="C189" s="225">
         <v>25</v>
       </c>
-      <c r="D189" s="229" t="s">
+      <c r="D189" s="226" t="s">
         <v>115</v>
       </c>
-      <c r="E189" s="230" t="s">
-[...2 lines deleted...]
-      <c r="F189" s="230" t="s">
+      <c r="E189" s="227" t="s">
+        <v>563</v>
+      </c>
+      <c r="F189" s="227" t="s">
+        <v>562</v>
+      </c>
+      <c r="G189" s="227" t="s">
         <v>565</v>
       </c>
-      <c r="G189" s="230" t="s">
-[...2 lines deleted...]
-      <c r="H189" s="231" t="s">
+      <c r="H189" s="228" t="s">
         <v>17</v>
       </c>
-      <c r="I189" s="232">
+      <c r="I189" s="229">
         <f>J189+K189</f>
         <v>29.8</v>
       </c>
-      <c r="J189" s="232">
+      <c r="J189" s="229">
         <v>14.9</v>
       </c>
-      <c r="K189" s="232">
+      <c r="K189" s="229">
         <v>14.9</v>
       </c>
-      <c r="L189" s="232">
+      <c r="L189" s="229">
         <v>14.9</v>
       </c>
-      <c r="M189" s="231" t="s">
+      <c r="M189" s="228" t="s">
         <v>3</v>
       </c>
-      <c r="N189" s="231" t="s">
+      <c r="N189" s="228" t="s">
         <v>124</v>
       </c>
-      <c r="O189" s="230" t="s">
-[...2 lines deleted...]
-      <c r="P189" s="230" t="s">
+      <c r="O189" s="227" t="s">
+        <v>648</v>
+      </c>
+      <c r="P189" s="227" t="s">
         <v>350</v>
       </c>
-      <c r="Q189" s="231"/>
-[...9 lines deleted...]
-      <c r="Y189" s="236"/>
+      <c r="Q189" s="228"/>
+      <c r="R189" s="228"/>
+      <c r="S189" s="230"/>
+      <c r="T189" s="231"/>
+      <c r="U189" s="230"/>
+      <c r="V189" s="283" t="s">
+        <v>836</v>
+      </c>
+      <c r="W189" s="230"/>
+      <c r="X189" s="230"/>
+      <c r="Y189" s="233"/>
     </row>
     <row r="190" spans="1:25" ht="360" customHeight="1">
-      <c r="A190" s="225" t="s">
+      <c r="A190" s="222" t="s">
         <v>274</v>
       </c>
-      <c r="B190" s="227" t="s">
+      <c r="B190" s="224" t="s">
         <v>129</v>
       </c>
-      <c r="C190" s="237" t="s">
+      <c r="C190" s="234" t="s">
         <v>130</v>
       </c>
-      <c r="D190" s="229" t="s">
+      <c r="D190" s="226" t="s">
         <v>115</v>
       </c>
-      <c r="E190" s="230" t="s">
-[...8 lines deleted...]
-      <c r="H190" s="231" t="s">
+      <c r="E190" s="227" t="s">
+        <v>563</v>
+      </c>
+      <c r="F190" s="227" t="s">
+        <v>564</v>
+      </c>
+      <c r="G190" s="227" t="s">
+        <v>565</v>
+      </c>
+      <c r="H190" s="228" t="s">
         <v>17</v>
       </c>
-      <c r="I190" s="232">
+      <c r="I190" s="229">
         <f>J190+K190</f>
         <v>29.8</v>
       </c>
-      <c r="J190" s="232">
+      <c r="J190" s="229">
         <v>14.9</v>
       </c>
-      <c r="K190" s="232">
+      <c r="K190" s="229">
         <v>14.9</v>
       </c>
-      <c r="L190" s="232">
+      <c r="L190" s="229">
         <v>14.9</v>
       </c>
-      <c r="M190" s="231" t="s">
+      <c r="M190" s="228" t="s">
         <v>3</v>
       </c>
-      <c r="N190" s="231" t="s">
+      <c r="N190" s="228" t="s">
         <v>124</v>
       </c>
-      <c r="O190" s="230" t="s">
-[...2 lines deleted...]
-      <c r="P190" s="230" t="s">
+      <c r="O190" s="227" t="s">
+        <v>648</v>
+      </c>
+      <c r="P190" s="227" t="s">
         <v>351</v>
       </c>
-      <c r="Q190" s="231"/>
-[...9 lines deleted...]
-      <c r="Y190" s="236"/>
+      <c r="Q190" s="228"/>
+      <c r="R190" s="228"/>
+      <c r="S190" s="230"/>
+      <c r="T190" s="231"/>
+      <c r="U190" s="230"/>
+      <c r="V190" s="283" t="s">
+        <v>836</v>
+      </c>
+      <c r="W190" s="230"/>
+      <c r="X190" s="230"/>
+      <c r="Y190" s="233"/>
     </row>
     <row r="191" spans="1:25" ht="236.25">
       <c r="A191" s="62">
         <v>8</v>
       </c>
       <c r="B191" s="63" t="s">
         <v>97</v>
       </c>
       <c r="C191" s="64">
         <v>28</v>
       </c>
       <c r="D191" s="65" t="s">
         <v>116</v>
       </c>
-      <c r="E191" s="299" t="s">
-[...2 lines deleted...]
-      <c r="F191" s="299" t="s">
+      <c r="E191" s="296" t="s">
+        <v>566</v>
+      </c>
+      <c r="F191" s="296" t="s">
         <v>466</v>
       </c>
-      <c r="G191" s="299" t="s">
-        <v>570</v>
+      <c r="G191" s="296" t="s">
+        <v>567</v>
       </c>
       <c r="H191" s="6" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="I191" s="108">
+        <v>568</v>
+      </c>
+      <c r="I191" s="107">
         <f>J191+K191</f>
         <v>18.399999999999999</v>
       </c>
-      <c r="J191" s="105">
+      <c r="J191" s="104">
         <v>9.6</v>
       </c>
-      <c r="K191" s="105">
+      <c r="K191" s="104">
         <v>8.8000000000000007</v>
       </c>
-      <c r="L191" s="105">
+      <c r="L191" s="104">
         <v>9.1999999999999993</v>
       </c>
       <c r="M191" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N191" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O191" s="271" t="s">
-[...2 lines deleted...]
-      <c r="P191" s="273" t="s">
+      <c r="O191" s="268" t="s">
+        <v>650</v>
+      </c>
+      <c r="P191" s="270" t="s">
         <v>352</v>
       </c>
-      <c r="Q191" s="121" t="s">
+      <c r="Q191" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R191" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S191" s="52">
         <v>40591</v>
       </c>
-      <c r="T191" s="119" t="s">
-        <v>976</v>
+      <c r="T191" s="118" t="s">
+        <v>967</v>
       </c>
       <c r="U191" s="52">
         <v>47005</v>
       </c>
-      <c r="V191" s="284" t="s">
-[...3 lines deleted...]
-      <c r="X191" s="145"/>
+      <c r="V191" s="281" t="s">
+        <v>837</v>
+      </c>
+      <c r="W191" s="144"/>
+      <c r="X191" s="144"/>
       <c r="Y191" s="20"/>
     </row>
     <row r="192" spans="1:25" ht="350.25" customHeight="1">
-      <c r="A192" s="579">
+      <c r="A192" s="574">
         <v>9</v>
       </c>
-      <c r="B192" s="526" t="s">
+      <c r="B192" s="521" t="s">
         <v>98</v>
       </c>
-      <c r="C192" s="500">
+      <c r="C192" s="495">
         <v>29</v>
       </c>
-      <c r="D192" s="524" t="s">
+      <c r="D192" s="519" t="s">
         <v>211</v>
       </c>
-      <c r="E192" s="503" t="s">
-[...2 lines deleted...]
-      <c r="F192" s="503" t="s">
+      <c r="E192" s="498" t="s">
+        <v>733</v>
+      </c>
+      <c r="F192" s="498" t="s">
         <v>17</v>
       </c>
-      <c r="G192" s="503" t="s">
-[...2 lines deleted...]
-      <c r="H192" s="470" t="s">
+      <c r="G192" s="498" t="s">
+        <v>731</v>
+      </c>
+      <c r="H192" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I192" s="485">
+      <c r="I192" s="480">
         <v>31.3</v>
       </c>
-      <c r="J192" s="485"/>
-[...1 lines deleted...]
-      <c r="L192" s="485">
+      <c r="J192" s="480"/>
+      <c r="K192" s="480"/>
+      <c r="L192" s="480">
         <v>31.3</v>
       </c>
-      <c r="M192" s="470" t="s">
+      <c r="M192" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N192" s="470" t="s">
+      <c r="N192" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O192" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P192" s="463" t="s">
+      <c r="O192" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P192" s="458" t="s">
         <v>342</v>
       </c>
-      <c r="Q192" s="470" t="s">
+      <c r="Q192" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R192" s="470" t="s">
+      <c r="R192" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S192" s="513">
+      <c r="S192" s="508">
         <v>42355</v>
       </c>
-      <c r="T192" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U192" s="513">
+      <c r="T192" s="514" t="s">
+        <v>968</v>
+      </c>
+      <c r="U192" s="508">
         <v>46783</v>
       </c>
-      <c r="V192" s="511" t="s">
-[...4 lines deleted...]
-      <c r="Y192" s="519"/>
+      <c r="V192" s="506" t="s">
+        <v>1026</v>
+      </c>
+      <c r="W192" s="465"/>
+      <c r="X192" s="508"/>
+      <c r="Y192" s="514"/>
     </row>
     <row r="193" spans="1:25" ht="361.5" customHeight="1">
-      <c r="A193" s="580"/>
-[...23 lines deleted...]
-      <c r="Y193" s="552"/>
+      <c r="A193" s="575"/>
+      <c r="B193" s="522"/>
+      <c r="C193" s="497"/>
+      <c r="D193" s="520"/>
+      <c r="E193" s="499"/>
+      <c r="F193" s="499"/>
+      <c r="G193" s="499"/>
+      <c r="H193" s="467"/>
+      <c r="I193" s="481"/>
+      <c r="J193" s="481"/>
+      <c r="K193" s="481"/>
+      <c r="L193" s="481"/>
+      <c r="M193" s="467"/>
+      <c r="N193" s="467"/>
+      <c r="O193" s="499"/>
+      <c r="P193" s="459"/>
+      <c r="Q193" s="467"/>
+      <c r="R193" s="467"/>
+      <c r="S193" s="509"/>
+      <c r="T193" s="547"/>
+      <c r="U193" s="467"/>
+      <c r="V193" s="507"/>
+      <c r="W193" s="467"/>
+      <c r="X193" s="509"/>
+      <c r="Y193" s="547"/>
     </row>
     <row r="194" spans="1:25" ht="348.75" customHeight="1">
-      <c r="A194" s="579">
+      <c r="A194" s="574">
         <v>10</v>
       </c>
-      <c r="B194" s="526" t="s">
+      <c r="B194" s="521" t="s">
         <v>127</v>
       </c>
-      <c r="C194" s="500" t="s">
+      <c r="C194" s="495" t="s">
         <v>13</v>
       </c>
-      <c r="D194" s="524" t="s">
+      <c r="D194" s="519" t="s">
         <v>212</v>
       </c>
-      <c r="E194" s="503" t="s">
-[...2 lines deleted...]
-      <c r="F194" s="503" t="s">
+      <c r="E194" s="498" t="s">
+        <v>734</v>
+      </c>
+      <c r="F194" s="498" t="s">
         <v>17</v>
       </c>
-      <c r="G194" s="503" t="s">
-[...2 lines deleted...]
-      <c r="H194" s="492" t="s">
+      <c r="G194" s="498" t="s">
+        <v>732</v>
+      </c>
+      <c r="H194" s="487" t="s">
         <v>17</v>
       </c>
-      <c r="I194" s="485">
+      <c r="I194" s="480">
         <v>31.6</v>
       </c>
-      <c r="J194" s="485"/>
-[...1 lines deleted...]
-      <c r="L194" s="485">
+      <c r="J194" s="480"/>
+      <c r="K194" s="480"/>
+      <c r="L194" s="480">
         <v>31.6</v>
       </c>
-      <c r="M194" s="470" t="s">
+      <c r="M194" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N194" s="470" t="s">
+      <c r="N194" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O194" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P194" s="463" t="s">
+      <c r="O194" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P194" s="458" t="s">
         <v>352</v>
       </c>
-      <c r="Q194" s="470" t="s">
+      <c r="Q194" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R194" s="470" t="s">
+      <c r="R194" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S194" s="513">
+      <c r="S194" s="508">
         <v>42355</v>
       </c>
-      <c r="T194" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U194" s="513">
+      <c r="T194" s="514" t="s">
+        <v>969</v>
+      </c>
+      <c r="U194" s="508">
         <v>46783</v>
       </c>
-      <c r="V194" s="511" t="s">
-[...4 lines deleted...]
-      <c r="Y194" s="519"/>
+      <c r="V194" s="506" t="s">
+        <v>1026</v>
+      </c>
+      <c r="W194" s="465"/>
+      <c r="X194" s="508"/>
+      <c r="Y194" s="514"/>
     </row>
     <row r="195" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A195" s="580"/>
-[...23 lines deleted...]
-      <c r="Y195" s="552"/>
+      <c r="A195" s="575"/>
+      <c r="B195" s="522"/>
+      <c r="C195" s="497"/>
+      <c r="D195" s="520"/>
+      <c r="E195" s="499"/>
+      <c r="F195" s="499"/>
+      <c r="G195" s="499"/>
+      <c r="H195" s="488"/>
+      <c r="I195" s="481"/>
+      <c r="J195" s="481"/>
+      <c r="K195" s="481"/>
+      <c r="L195" s="481"/>
+      <c r="M195" s="467"/>
+      <c r="N195" s="467"/>
+      <c r="O195" s="499"/>
+      <c r="P195" s="459"/>
+      <c r="Q195" s="467"/>
+      <c r="R195" s="467"/>
+      <c r="S195" s="509"/>
+      <c r="T195" s="547"/>
+      <c r="U195" s="467"/>
+      <c r="V195" s="507"/>
+      <c r="W195" s="467"/>
+      <c r="X195" s="509"/>
+      <c r="Y195" s="547"/>
     </row>
     <row r="196" spans="1:25" ht="360.75" customHeight="1">
-      <c r="A196" s="579">
+      <c r="A196" s="574">
         <v>11</v>
       </c>
-      <c r="B196" s="526" t="s">
+      <c r="B196" s="521" t="s">
         <v>99</v>
       </c>
-      <c r="C196" s="500">
+      <c r="C196" s="495">
         <v>30</v>
       </c>
-      <c r="D196" s="524" t="s">
-[...14 lines deleted...]
-      <c r="I196" s="485">
+      <c r="D196" s="519" t="s">
+        <v>569</v>
+      </c>
+      <c r="E196" s="498" t="s">
+        <v>913</v>
+      </c>
+      <c r="F196" s="498" t="s">
+        <v>914</v>
+      </c>
+      <c r="G196" s="498" t="s">
+        <v>871</v>
+      </c>
+      <c r="H196" s="498" t="s">
+        <v>872</v>
+      </c>
+      <c r="I196" s="480">
         <v>36.9</v>
       </c>
-      <c r="J196" s="485">
+      <c r="J196" s="480">
         <v>36.200000000000003</v>
       </c>
-      <c r="K196" s="485">
+      <c r="K196" s="480">
         <f>I196+J196</f>
         <v>73.099999999999994</v>
       </c>
-      <c r="L196" s="485">
+      <c r="L196" s="480">
         <f>K196/2</f>
         <v>36.549999999999997</v>
       </c>
-      <c r="M196" s="470" t="s">
+      <c r="M196" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N196" s="470" t="s">
+      <c r="N196" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O196" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P196" s="550" t="s">
+      <c r="O196" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P196" s="545" t="s">
         <v>353</v>
       </c>
-      <c r="Q196" s="470" t="s">
+      <c r="Q196" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R196" s="470" t="s">
+      <c r="R196" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S196" s="513">
+      <c r="S196" s="508">
         <v>42355</v>
       </c>
-      <c r="T196" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U196" s="513">
+      <c r="T196" s="514" t="s">
+        <v>948</v>
+      </c>
+      <c r="U196" s="508">
         <v>46372</v>
       </c>
-      <c r="V196" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y196" s="465"/>
+      <c r="V196" s="456" t="s">
+        <v>915</v>
+      </c>
+      <c r="W196" s="132"/>
+      <c r="X196" s="132"/>
+      <c r="Y196" s="460"/>
     </row>
     <row r="197" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A197" s="580"/>
-[...23 lines deleted...]
-      <c r="Y197" s="466"/>
+      <c r="A197" s="575"/>
+      <c r="B197" s="522"/>
+      <c r="C197" s="497"/>
+      <c r="D197" s="520"/>
+      <c r="E197" s="499"/>
+      <c r="F197" s="499"/>
+      <c r="G197" s="499"/>
+      <c r="H197" s="499"/>
+      <c r="I197" s="481"/>
+      <c r="J197" s="481"/>
+      <c r="K197" s="481"/>
+      <c r="L197" s="481"/>
+      <c r="M197" s="467"/>
+      <c r="N197" s="467"/>
+      <c r="O197" s="499"/>
+      <c r="P197" s="546"/>
+      <c r="Q197" s="467"/>
+      <c r="R197" s="467"/>
+      <c r="S197" s="509"/>
+      <c r="T197" s="547"/>
+      <c r="U197" s="467"/>
+      <c r="V197" s="477"/>
+      <c r="W197" s="131"/>
+      <c r="X197" s="131"/>
+      <c r="Y197" s="461"/>
     </row>
     <row r="198" spans="1:25" ht="267" customHeight="1">
-      <c r="A198" s="579">
+      <c r="A198" s="574">
         <v>12</v>
       </c>
-      <c r="B198" s="526" t="s">
+      <c r="B198" s="521" t="s">
         <v>100</v>
       </c>
-      <c r="C198" s="500">
+      <c r="C198" s="495">
         <v>35</v>
       </c>
-      <c r="D198" s="524" t="s">
+      <c r="D198" s="519" t="s">
         <v>18</v>
       </c>
-      <c r="E198" s="503" t="s">
-[...11 lines deleted...]
-      <c r="I198" s="485">
+      <c r="E198" s="498" t="s">
+        <v>778</v>
+      </c>
+      <c r="F198" s="498" t="s">
+        <v>779</v>
+      </c>
+      <c r="G198" s="498" t="s">
+        <v>570</v>
+      </c>
+      <c r="H198" s="498" t="s">
+        <v>571</v>
+      </c>
+      <c r="I198" s="480">
         <f>J198+K198</f>
         <v>56.4</v>
       </c>
-      <c r="J198" s="485">
+      <c r="J198" s="480">
         <v>28.4</v>
       </c>
-      <c r="K198" s="485">
+      <c r="K198" s="480">
         <v>28</v>
       </c>
-      <c r="L198" s="485">
+      <c r="L198" s="480">
         <v>28.2</v>
       </c>
-      <c r="M198" s="470" t="s">
+      <c r="M198" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N198" s="470" t="s">
+      <c r="N198" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O198" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P198" s="550" t="s">
+      <c r="O198" s="498" t="s">
+        <v>650</v>
+      </c>
+      <c r="P198" s="545" t="s">
         <v>342</v>
       </c>
-      <c r="Q198" s="470" t="s">
+      <c r="Q198" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R198" s="470" t="s">
+      <c r="R198" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S198" s="513">
+      <c r="S198" s="508">
         <v>41478</v>
       </c>
-      <c r="T198" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U198" s="513">
+      <c r="T198" s="514" t="s">
+        <v>971</v>
+      </c>
+      <c r="U198" s="508">
         <v>47109</v>
       </c>
-      <c r="V198" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y198" s="465"/>
+      <c r="V198" s="456" t="s">
+        <v>777</v>
+      </c>
+      <c r="W198" s="132"/>
+      <c r="X198" s="132"/>
+      <c r="Y198" s="460"/>
     </row>
     <row r="199" spans="1:25" ht="235.5" customHeight="1">
-      <c r="A199" s="580"/>
-[...23 lines deleted...]
-      <c r="Y199" s="466"/>
+      <c r="A199" s="575"/>
+      <c r="B199" s="522"/>
+      <c r="C199" s="497"/>
+      <c r="D199" s="520"/>
+      <c r="E199" s="499"/>
+      <c r="F199" s="499"/>
+      <c r="G199" s="499"/>
+      <c r="H199" s="499"/>
+      <c r="I199" s="481"/>
+      <c r="J199" s="481"/>
+      <c r="K199" s="481"/>
+      <c r="L199" s="481"/>
+      <c r="M199" s="467"/>
+      <c r="N199" s="467"/>
+      <c r="O199" s="499"/>
+      <c r="P199" s="546"/>
+      <c r="Q199" s="467"/>
+      <c r="R199" s="467"/>
+      <c r="S199" s="509"/>
+      <c r="T199" s="547"/>
+      <c r="U199" s="467"/>
+      <c r="V199" s="457"/>
+      <c r="W199" s="131"/>
+      <c r="X199" s="131"/>
+      <c r="Y199" s="461"/>
     </row>
     <row r="200" spans="1:25" ht="250.5" customHeight="1">
-      <c r="A200" s="642" t="s">
-[...2 lines deleted...]
-      <c r="B200" s="526" t="s">
+      <c r="A200" s="636" t="s">
+        <v>695</v>
+      </c>
+      <c r="B200" s="521" t="s">
         <v>154</v>
       </c>
-      <c r="C200" s="500" t="s">
+      <c r="C200" s="495" t="s">
         <v>153</v>
       </c>
-      <c r="D200" s="524" t="s">
+      <c r="D200" s="519" t="s">
         <v>18</v>
       </c>
-      <c r="E200" s="503" t="s">
-[...11 lines deleted...]
-      <c r="I200" s="485">
+      <c r="E200" s="498" t="s">
+        <v>778</v>
+      </c>
+      <c r="F200" s="498" t="s">
+        <v>780</v>
+      </c>
+      <c r="G200" s="498" t="s">
+        <v>570</v>
+      </c>
+      <c r="H200" s="498" t="s">
+        <v>571</v>
+      </c>
+      <c r="I200" s="480">
         <f>J200+K200</f>
         <v>56.4</v>
       </c>
-      <c r="J200" s="485">
+      <c r="J200" s="480">
         <v>28.4</v>
       </c>
-      <c r="K200" s="485">
+      <c r="K200" s="480">
         <v>28</v>
       </c>
-      <c r="L200" s="485">
+      <c r="L200" s="480">
         <v>28.2</v>
       </c>
-      <c r="M200" s="470" t="s">
+      <c r="M200" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N200" s="470" t="s">
+      <c r="N200" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O200" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P200" s="550" t="s">
+      <c r="O200" s="498" t="s">
+        <v>650</v>
+      </c>
+      <c r="P200" s="545" t="s">
         <v>354</v>
       </c>
-      <c r="Q200" s="470" t="s">
+      <c r="Q200" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R200" s="470" t="s">
+      <c r="R200" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S200" s="513">
+      <c r="S200" s="508">
         <v>41471</v>
       </c>
-      <c r="T200" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U200" s="513">
+      <c r="T200" s="514" t="s">
+        <v>972</v>
+      </c>
+      <c r="U200" s="508">
         <v>47109</v>
       </c>
-      <c r="V200" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y200" s="465"/>
+      <c r="V200" s="456" t="s">
+        <v>777</v>
+      </c>
+      <c r="W200" s="132"/>
+      <c r="X200" s="132"/>
+      <c r="Y200" s="460"/>
     </row>
     <row r="201" spans="1:25" ht="245.25" customHeight="1">
-      <c r="A201" s="643"/>
-[...23 lines deleted...]
-      <c r="Y201" s="466"/>
+      <c r="A201" s="637"/>
+      <c r="B201" s="522"/>
+      <c r="C201" s="497"/>
+      <c r="D201" s="520"/>
+      <c r="E201" s="499"/>
+      <c r="F201" s="499"/>
+      <c r="G201" s="499"/>
+      <c r="H201" s="499"/>
+      <c r="I201" s="481"/>
+      <c r="J201" s="481"/>
+      <c r="K201" s="481"/>
+      <c r="L201" s="481"/>
+      <c r="M201" s="467"/>
+      <c r="N201" s="467"/>
+      <c r="O201" s="499"/>
+      <c r="P201" s="546"/>
+      <c r="Q201" s="467"/>
+      <c r="R201" s="467"/>
+      <c r="S201" s="509"/>
+      <c r="T201" s="547"/>
+      <c r="U201" s="467"/>
+      <c r="V201" s="457"/>
+      <c r="W201" s="131"/>
+      <c r="X201" s="131"/>
+      <c r="Y201" s="461"/>
     </row>
     <row r="202" spans="1:25" ht="134.25" customHeight="1">
-      <c r="A202" s="114">
+      <c r="A202" s="113">
         <v>14</v>
       </c>
-      <c r="B202" s="117" t="s">
+      <c r="B202" s="116" t="s">
         <v>158</v>
       </c>
-      <c r="C202" s="115">
+      <c r="C202" s="114">
         <v>38</v>
       </c>
-      <c r="D202" s="118" t="s">
+      <c r="D202" s="117" t="s">
+        <v>572</v>
+      </c>
+      <c r="E202" s="300" t="s">
+        <v>573</v>
+      </c>
+      <c r="F202" s="299" t="s">
+        <v>574</v>
+      </c>
+      <c r="G202" s="179" t="s">
         <v>575</v>
       </c>
-      <c r="E202" s="304" t="s">
+      <c r="H202" s="181" t="s">
         <v>576</v>
       </c>
-      <c r="F202" s="303" t="s">
-[...8 lines deleted...]
-      <c r="I202" s="111">
+      <c r="I202" s="110">
         <f>J202+K202</f>
         <v>9.8000000000000007</v>
       </c>
-      <c r="J202" s="111">
+      <c r="J202" s="110">
         <v>5</v>
       </c>
-      <c r="K202" s="111">
+      <c r="K202" s="110">
         <v>4.8</v>
       </c>
-      <c r="L202" s="111">
+      <c r="L202" s="110">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M202" s="112" t="s">
+      <c r="M202" s="111" t="s">
         <v>3</v>
       </c>
-      <c r="N202" s="112" t="s">
+      <c r="N202" s="111" t="s">
         <v>124</v>
       </c>
-      <c r="O202" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P202" s="155" t="s">
+      <c r="O202" s="183" t="s">
+        <v>650</v>
+      </c>
+      <c r="P202" s="154" t="s">
         <v>355</v>
       </c>
-      <c r="Q202" s="413" t="s">
-[...2 lines deleted...]
-      <c r="R202" s="125" t="s">
+      <c r="Q202" s="400" t="s">
+        <v>982</v>
+      </c>
+      <c r="R202" s="124" t="s">
         <v>271</v>
       </c>
-      <c r="S202" s="113">
+      <c r="S202" s="112">
         <v>43972</v>
       </c>
-      <c r="T202" s="405" t="s">
-[...2 lines deleted...]
-      <c r="U202" s="113">
+      <c r="T202" s="393" t="s">
+        <v>943</v>
+      </c>
+      <c r="U202" s="112">
         <v>46893</v>
       </c>
-      <c r="V202" s="285" t="s">
-[...4 lines deleted...]
-      <c r="Y202" s="114"/>
+      <c r="V202" s="282" t="s">
+        <v>708</v>
+      </c>
+      <c r="W202" s="132"/>
+      <c r="X202" s="132"/>
+      <c r="Y202" s="113"/>
     </row>
     <row r="203" spans="1:25" ht="327" customHeight="1">
-      <c r="A203" s="642" t="s">
-[...2 lines deleted...]
-      <c r="B203" s="526" t="s">
+      <c r="A203" s="636" t="s">
+        <v>685</v>
+      </c>
+      <c r="B203" s="521" t="s">
         <v>101</v>
       </c>
-      <c r="C203" s="500">
+      <c r="C203" s="495">
         <v>42</v>
       </c>
-      <c r="D203" s="524" t="s">
-[...14 lines deleted...]
-      <c r="I203" s="485">
+      <c r="D203" s="519" t="s">
+        <v>747</v>
+      </c>
+      <c r="E203" s="498" t="s">
+        <v>880</v>
+      </c>
+      <c r="F203" s="498" t="s">
+        <v>881</v>
+      </c>
+      <c r="G203" s="498" t="s">
+        <v>749</v>
+      </c>
+      <c r="H203" s="498" t="s">
+        <v>748</v>
+      </c>
+      <c r="I203" s="480">
         <f>J203+K203</f>
         <v>52</v>
       </c>
-      <c r="J203" s="485">
+      <c r="J203" s="480">
         <v>25.3</v>
       </c>
-      <c r="K203" s="485">
+      <c r="K203" s="480">
         <v>26.7</v>
       </c>
-      <c r="L203" s="485">
+      <c r="L203" s="480">
         <f>I203/2</f>
         <v>26</v>
       </c>
-      <c r="M203" s="470" t="s">
+      <c r="M203" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N203" s="470" t="s">
+      <c r="N203" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O203" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P203" s="550" t="s">
+      <c r="O203" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P203" s="545" t="s">
         <v>356</v>
       </c>
-      <c r="Q203" s="470" t="s">
+      <c r="Q203" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R203" s="470" t="s">
+      <c r="R203" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S203" s="513">
+      <c r="S203" s="508">
         <v>40567</v>
       </c>
-      <c r="T203" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U203" s="513">
+      <c r="T203" s="514" t="s">
+        <v>954</v>
+      </c>
+      <c r="U203" s="508">
         <v>47005</v>
       </c>
-      <c r="V203" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y203" s="465"/>
+      <c r="V203" s="456" t="s">
+        <v>882</v>
+      </c>
+      <c r="W203" s="132"/>
+      <c r="X203" s="132"/>
+      <c r="Y203" s="460"/>
     </row>
     <row r="204" spans="1:25" ht="218.25" customHeight="1">
-      <c r="A204" s="643"/>
-[...23 lines deleted...]
-      <c r="Y204" s="466"/>
+      <c r="A204" s="637"/>
+      <c r="B204" s="522"/>
+      <c r="C204" s="497"/>
+      <c r="D204" s="520"/>
+      <c r="E204" s="499"/>
+      <c r="F204" s="499"/>
+      <c r="G204" s="499"/>
+      <c r="H204" s="499"/>
+      <c r="I204" s="481"/>
+      <c r="J204" s="481"/>
+      <c r="K204" s="481"/>
+      <c r="L204" s="481"/>
+      <c r="M204" s="467"/>
+      <c r="N204" s="467"/>
+      <c r="O204" s="499"/>
+      <c r="P204" s="546"/>
+      <c r="Q204" s="467"/>
+      <c r="R204" s="467"/>
+      <c r="S204" s="509"/>
+      <c r="T204" s="547"/>
+      <c r="U204" s="467"/>
+      <c r="V204" s="457"/>
+      <c r="W204" s="131"/>
+      <c r="X204" s="131"/>
+      <c r="Y204" s="461"/>
     </row>
     <row r="205" spans="1:25" ht="356.25" customHeight="1">
       <c r="A205" s="67">
         <v>16</v>
       </c>
       <c r="B205" s="63" t="s">
         <v>102</v>
       </c>
       <c r="C205" s="64">
         <v>43</v>
       </c>
-      <c r="D205" s="167" t="s">
+      <c r="D205" s="166" t="s">
         <v>419</v>
       </c>
-      <c r="E205" s="303" t="s">
-[...6 lines deleted...]
-        <v>739</v>
+      <c r="E205" s="299" t="s">
+        <v>577</v>
+      </c>
+      <c r="F205" s="299" t="s">
+        <v>578</v>
+      </c>
+      <c r="G205" s="299" t="s">
+        <v>735</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="I205" s="105">
+      <c r="I205" s="104">
         <f>J205+K205</f>
         <v>40.4</v>
       </c>
-      <c r="J205" s="105">
+      <c r="J205" s="104">
         <v>20.2</v>
       </c>
-      <c r="K205" s="105">
+      <c r="K205" s="104">
         <v>20.2</v>
       </c>
-      <c r="L205" s="105">
+      <c r="L205" s="104">
         <v>20.2</v>
       </c>
       <c r="M205" s="96" t="s">
         <v>3</v>
       </c>
       <c r="N205" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="O205" s="372" t="s">
-[...2 lines deleted...]
-      <c r="P205" s="155" t="s">
+      <c r="O205" s="362" t="s">
+        <v>846</v>
+      </c>
+      <c r="P205" s="154" t="s">
         <v>350</v>
       </c>
-      <c r="Q205" s="121" t="s">
+      <c r="Q205" s="120" t="s">
         <v>275</v>
       </c>
-      <c r="R205" s="371" t="s">
+      <c r="R205" s="361" t="s">
         <v>241</v>
       </c>
       <c r="S205" s="58"/>
-      <c r="T205" s="119" t="s">
+      <c r="T205" s="118" t="s">
         <v>146</v>
       </c>
       <c r="U205" s="58"/>
-      <c r="V205" s="285" t="s">
-[...3 lines deleted...]
-      <c r="X205" s="133"/>
+      <c r="V205" s="282" t="s">
+        <v>708</v>
+      </c>
+      <c r="W205" s="132"/>
+      <c r="X205" s="132"/>
       <c r="Y205" s="20"/>
     </row>
     <row r="206" spans="1:25" ht="362.25" customHeight="1">
-      <c r="A206" s="582">
+      <c r="A206" s="577">
         <v>17</v>
       </c>
-      <c r="B206" s="526" t="s">
+      <c r="B206" s="521" t="s">
         <v>103</v>
       </c>
-      <c r="C206" s="500">
+      <c r="C206" s="495">
         <v>44</v>
       </c>
-      <c r="D206" s="524" t="s">
+      <c r="D206" s="519" t="s">
         <v>185</v>
       </c>
-      <c r="E206" s="503" t="s">
-[...2 lines deleted...]
-      <c r="F206" s="470" t="s">
+      <c r="E206" s="498" t="s">
+        <v>916</v>
+      </c>
+      <c r="F206" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="G206" s="503" t="s">
-[...2 lines deleted...]
-      <c r="H206" s="470" t="s">
+      <c r="G206" s="498" t="s">
+        <v>579</v>
+      </c>
+      <c r="H206" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I206" s="485">
+      <c r="I206" s="480">
         <v>29</v>
       </c>
-      <c r="J206" s="485" t="s">
+      <c r="J206" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="K206" s="485" t="s">
+      <c r="K206" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="L206" s="485">
+      <c r="L206" s="480">
         <v>29</v>
       </c>
-      <c r="M206" s="470" t="s">
+      <c r="M206" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N206" s="470" t="s">
+      <c r="N206" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O206" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P206" s="550" t="s">
+      <c r="O206" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P206" s="545" t="s">
         <v>354</v>
       </c>
-      <c r="Q206" s="470" t="s">
+      <c r="Q206" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R206" s="470" t="s">
+      <c r="R206" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S206" s="513">
+      <c r="S206" s="508">
         <v>42355</v>
       </c>
-      <c r="T206" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U206" s="513">
+      <c r="T206" s="514" t="s">
+        <v>970</v>
+      </c>
+      <c r="U206" s="508">
         <v>46783</v>
       </c>
-      <c r="V206" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y206" s="465"/>
+      <c r="V206" s="456" t="s">
+        <v>1027</v>
+      </c>
+      <c r="W206" s="132"/>
+      <c r="X206" s="132"/>
+      <c r="Y206" s="460"/>
     </row>
     <row r="207" spans="1:25" ht="360" customHeight="1">
-      <c r="A207" s="580"/>
-[...23 lines deleted...]
-      <c r="Y207" s="466"/>
+      <c r="A207" s="575"/>
+      <c r="B207" s="522"/>
+      <c r="C207" s="497"/>
+      <c r="D207" s="520"/>
+      <c r="E207" s="499"/>
+      <c r="F207" s="467"/>
+      <c r="G207" s="499"/>
+      <c r="H207" s="467"/>
+      <c r="I207" s="481"/>
+      <c r="J207" s="481"/>
+      <c r="K207" s="481"/>
+      <c r="L207" s="481"/>
+      <c r="M207" s="467"/>
+      <c r="N207" s="467"/>
+      <c r="O207" s="499"/>
+      <c r="P207" s="546"/>
+      <c r="Q207" s="467"/>
+      <c r="R207" s="467"/>
+      <c r="S207" s="509"/>
+      <c r="T207" s="547"/>
+      <c r="U207" s="467"/>
+      <c r="V207" s="457"/>
+      <c r="W207" s="131"/>
+      <c r="X207" s="131"/>
+      <c r="Y207" s="461"/>
     </row>
     <row r="208" spans="1:25" ht="361.5" customHeight="1">
-      <c r="A208" s="579">
+      <c r="A208" s="574">
         <v>18</v>
       </c>
-      <c r="B208" s="526" t="s">
+      <c r="B208" s="521" t="s">
         <v>128</v>
       </c>
-      <c r="C208" s="500" t="s">
+      <c r="C208" s="495" t="s">
         <v>14</v>
       </c>
-      <c r="D208" s="524" t="s">
+      <c r="D208" s="519" t="s">
         <v>165</v>
       </c>
-      <c r="E208" s="503" t="s">
-[...2 lines deleted...]
-      <c r="F208" s="503" t="s">
+      <c r="E208" s="498" t="s">
+        <v>917</v>
+      </c>
+      <c r="F208" s="498" t="s">
         <v>17</v>
       </c>
-      <c r="G208" s="503" t="s">
-[...2 lines deleted...]
-      <c r="H208" s="470" t="s">
+      <c r="G208" s="498" t="s">
+        <v>580</v>
+      </c>
+      <c r="H208" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I208" s="485">
+      <c r="I208" s="480">
         <v>29.2</v>
       </c>
-      <c r="J208" s="485" t="s">
+      <c r="J208" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="K208" s="485" t="s">
+      <c r="K208" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="L208" s="485">
+      <c r="L208" s="480">
         <v>29.2</v>
       </c>
-      <c r="M208" s="470" t="s">
+      <c r="M208" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N208" s="470" t="s">
+      <c r="N208" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O208" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P208" s="550" t="s">
+      <c r="O208" s="498" t="s">
+        <v>650</v>
+      </c>
+      <c r="P208" s="545" t="s">
         <v>350</v>
       </c>
-      <c r="Q208" s="470" t="s">
+      <c r="Q208" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R208" s="470" t="s">
+      <c r="R208" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S208" s="513">
+      <c r="S208" s="508">
         <v>42355</v>
       </c>
-      <c r="T208" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U208" s="513">
+      <c r="T208" s="514" t="s">
+        <v>969</v>
+      </c>
+      <c r="U208" s="508">
         <v>46783</v>
       </c>
-      <c r="V208" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y208" s="465"/>
+      <c r="V208" s="456" t="s">
+        <v>1028</v>
+      </c>
+      <c r="W208" s="132"/>
+      <c r="X208" s="132"/>
+      <c r="Y208" s="460"/>
     </row>
     <row r="209" spans="1:25" ht="383.25" customHeight="1">
-      <c r="A209" s="580"/>
-[...23 lines deleted...]
-      <c r="Y209" s="466"/>
+      <c r="A209" s="575"/>
+      <c r="B209" s="522"/>
+      <c r="C209" s="497"/>
+      <c r="D209" s="520"/>
+      <c r="E209" s="499"/>
+      <c r="F209" s="499"/>
+      <c r="G209" s="499"/>
+      <c r="H209" s="467"/>
+      <c r="I209" s="481"/>
+      <c r="J209" s="481"/>
+      <c r="K209" s="481"/>
+      <c r="L209" s="481"/>
+      <c r="M209" s="467"/>
+      <c r="N209" s="467"/>
+      <c r="O209" s="499"/>
+      <c r="P209" s="546"/>
+      <c r="Q209" s="467"/>
+      <c r="R209" s="467"/>
+      <c r="S209" s="509"/>
+      <c r="T209" s="547"/>
+      <c r="U209" s="467"/>
+      <c r="V209" s="457"/>
+      <c r="W209" s="131"/>
+      <c r="X209" s="131"/>
+      <c r="Y209" s="461"/>
     </row>
     <row r="210" spans="1:25" ht="407.25" customHeight="1">
-      <c r="A210" s="579">
+      <c r="A210" s="574">
         <v>19</v>
       </c>
-      <c r="B210" s="526" t="s">
+      <c r="B210" s="521" t="s">
         <v>104</v>
       </c>
-      <c r="C210" s="500">
+      <c r="C210" s="495">
         <v>45</v>
       </c>
-      <c r="D210" s="524" t="s">
-[...11 lines deleted...]
-      <c r="H210" s="470" t="s">
+      <c r="D210" s="519" t="s">
+        <v>581</v>
+      </c>
+      <c r="E210" s="498" t="s">
+        <v>761</v>
+      </c>
+      <c r="F210" s="498" t="s">
+        <v>762</v>
+      </c>
+      <c r="G210" s="498" t="s">
+        <v>763</v>
+      </c>
+      <c r="H210" s="465" t="s">
         <v>17</v>
       </c>
-      <c r="I210" s="485">
+      <c r="I210" s="480">
         <f>J210+K210</f>
         <v>54.099999999999994</v>
       </c>
-      <c r="J210" s="485">
+      <c r="J210" s="480">
         <v>27.2</v>
       </c>
-      <c r="K210" s="485">
+      <c r="K210" s="480">
         <v>26.9</v>
       </c>
-      <c r="L210" s="485">
+      <c r="L210" s="480">
         <f>I210/2</f>
         <v>27.049999999999997</v>
       </c>
-      <c r="M210" s="470" t="s">
+      <c r="M210" s="465" t="s">
         <v>3</v>
       </c>
-      <c r="N210" s="470" t="s">
+      <c r="N210" s="465" t="s">
         <v>124</v>
       </c>
-      <c r="O210" s="503" t="s">
-[...2 lines deleted...]
-      <c r="P210" s="550" t="s">
+      <c r="O210" s="498" t="s">
+        <v>647</v>
+      </c>
+      <c r="P210" s="545" t="s">
         <v>358</v>
       </c>
-      <c r="Q210" s="470" t="s">
+      <c r="Q210" s="465" t="s">
         <v>275</v>
       </c>
-      <c r="R210" s="470" t="s">
+      <c r="R210" s="465" t="s">
         <v>241</v>
       </c>
-      <c r="S210" s="513">
+      <c r="S210" s="508">
         <v>42355</v>
       </c>
-      <c r="T210" s="519" t="s">
-[...2 lines deleted...]
-      <c r="U210" s="513">
+      <c r="T210" s="514" t="s">
+        <v>969</v>
+      </c>
+      <c r="U210" s="508">
         <v>47149</v>
       </c>
-      <c r="V210" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y210" s="465"/>
+      <c r="V210" s="456" t="s">
+        <v>1029</v>
+      </c>
+      <c r="W210" s="132"/>
+      <c r="X210" s="132"/>
+      <c r="Y210" s="460"/>
     </row>
     <row r="211" spans="1:25" ht="228" customHeight="1">
-      <c r="A211" s="580"/>
-[...23 lines deleted...]
-      <c r="Y211" s="466"/>
+      <c r="A211" s="575"/>
+      <c r="B211" s="522"/>
+      <c r="C211" s="497"/>
+      <c r="D211" s="520"/>
+      <c r="E211" s="499"/>
+      <c r="F211" s="499"/>
+      <c r="G211" s="499"/>
+      <c r="H211" s="467"/>
+      <c r="I211" s="481"/>
+      <c r="J211" s="481"/>
+      <c r="K211" s="481"/>
+      <c r="L211" s="481"/>
+      <c r="M211" s="467"/>
+      <c r="N211" s="467"/>
+      <c r="O211" s="499"/>
+      <c r="P211" s="546"/>
+      <c r="Q211" s="467"/>
+      <c r="R211" s="467"/>
+      <c r="S211" s="509"/>
+      <c r="T211" s="547"/>
+      <c r="U211" s="467"/>
+      <c r="V211" s="457"/>
+      <c r="W211" s="131"/>
+      <c r="X211" s="131"/>
+      <c r="Y211" s="461"/>
     </row>
     <row r="212" spans="1:25" ht="408.75" customHeight="1">
       <c r="A212" s="67">
         <v>20</v>
       </c>
       <c r="B212" s="63" t="s">
         <v>105</v>
       </c>
       <c r="C212" s="64">
         <v>48</v>
       </c>
-      <c r="D212" s="182" t="s">
-[...14 lines deleted...]
-      <c r="I212" s="105">
+      <c r="D212" s="180" t="s">
+        <v>582</v>
+      </c>
+      <c r="E212" s="375" t="s">
+        <v>883</v>
+      </c>
+      <c r="F212" s="375" t="s">
+        <v>884</v>
+      </c>
+      <c r="G212" s="179" t="s">
+        <v>583</v>
+      </c>
+      <c r="H212" s="179" t="s">
+        <v>584</v>
+      </c>
+      <c r="I212" s="104">
         <f>J212+K212</f>
         <v>31.6</v>
       </c>
-      <c r="J212" s="105">
+      <c r="J212" s="104">
         <v>15</v>
       </c>
-      <c r="K212" s="105">
+      <c r="K212" s="104">
         <v>16.600000000000001</v>
       </c>
-      <c r="L212" s="105">
+      <c r="L212" s="104">
         <v>15.8</v>
       </c>
       <c r="M212" s="61" t="s">
         <v>3</v>
       </c>
       <c r="N212" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="O212" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P212" s="155" t="s">
+      <c r="O212" s="183" t="s">
+        <v>650</v>
+      </c>
+      <c r="P212" s="154" t="s">
         <v>354</v>
       </c>
-      <c r="Q212" s="121" t="s">
+      <c r="Q212" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R212" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S212" s="58">
         <v>40682</v>
       </c>
-      <c r="T212" s="412" t="s">
-        <v>982</v>
+      <c r="T212" s="399" t="s">
+        <v>973</v>
       </c>
       <c r="U212" s="58">
         <v>47052</v>
       </c>
-      <c r="V212" s="384" t="s">
-[...3 lines deleted...]
-      <c r="X212" s="133"/>
+      <c r="V212" s="374" t="s">
+        <v>885</v>
+      </c>
+      <c r="W212" s="132"/>
+      <c r="X212" s="132"/>
       <c r="Y212" s="53"/>
     </row>
     <row r="213" spans="1:25" ht="307.5" customHeight="1">
-      <c r="A213" s="603" t="s">
+      <c r="A213" s="598" t="s">
         <v>274</v>
       </c>
-      <c r="B213" s="605" t="s">
+      <c r="B213" s="600" t="s">
         <v>106</v>
       </c>
-      <c r="C213" s="607">
+      <c r="C213" s="602">
         <v>51</v>
       </c>
-      <c r="D213" s="609" t="s">
+      <c r="D213" s="604" t="s">
+        <v>585</v>
+      </c>
+      <c r="E213" s="606" t="s">
+        <v>586</v>
+      </c>
+      <c r="F213" s="606" t="s">
+        <v>587</v>
+      </c>
+      <c r="G213" s="606" t="s">
         <v>588</v>
       </c>
-      <c r="E213" s="611" t="s">
+      <c r="H213" s="606" t="s">
         <v>589</v>
       </c>
-      <c r="F213" s="611" t="s">
-[...8 lines deleted...]
-      <c r="I213" s="505">
+      <c r="I213" s="500">
         <f>J213+K213</f>
         <v>59.1</v>
       </c>
-      <c r="J213" s="505">
+      <c r="J213" s="500">
         <v>29.6</v>
       </c>
-      <c r="K213" s="505">
+      <c r="K213" s="500">
         <v>29.5</v>
       </c>
-      <c r="L213" s="505">
+      <c r="L213" s="500">
         <v>29.55</v>
       </c>
-      <c r="M213" s="507" t="s">
+      <c r="M213" s="502" t="s">
         <v>3</v>
       </c>
-      <c r="N213" s="507" t="s">
+      <c r="N213" s="502" t="s">
         <v>124</v>
       </c>
-      <c r="O213" s="611" t="s">
-[...2 lines deleted...]
-      <c r="P213" s="611" t="s">
+      <c r="O213" s="606" t="s">
+        <v>648</v>
+      </c>
+      <c r="P213" s="606" t="s">
         <v>358</v>
       </c>
-      <c r="Q213" s="507"/>
-[...9 lines deleted...]
-      <c r="Y213" s="480"/>
+      <c r="Q213" s="502"/>
+      <c r="R213" s="502"/>
+      <c r="S213" s="617"/>
+      <c r="T213" s="610"/>
+      <c r="U213" s="502"/>
+      <c r="V213" s="470" t="s">
+        <v>684</v>
+      </c>
+      <c r="W213" s="199"/>
+      <c r="X213" s="199"/>
+      <c r="Y213" s="475"/>
     </row>
     <row r="214" spans="1:25" ht="339" customHeight="1">
-      <c r="A214" s="604"/>
-[...23 lines deleted...]
-      <c r="Y214" s="481"/>
+      <c r="A214" s="599"/>
+      <c r="B214" s="601"/>
+      <c r="C214" s="603"/>
+      <c r="D214" s="605"/>
+      <c r="E214" s="607"/>
+      <c r="F214" s="607"/>
+      <c r="G214" s="607"/>
+      <c r="H214" s="607"/>
+      <c r="I214" s="501"/>
+      <c r="J214" s="501"/>
+      <c r="K214" s="501"/>
+      <c r="L214" s="501"/>
+      <c r="M214" s="503"/>
+      <c r="N214" s="503"/>
+      <c r="O214" s="607"/>
+      <c r="P214" s="607"/>
+      <c r="Q214" s="503"/>
+      <c r="R214" s="503"/>
+      <c r="S214" s="618"/>
+      <c r="T214" s="611"/>
+      <c r="U214" s="503"/>
+      <c r="V214" s="471"/>
+      <c r="W214" s="204"/>
+      <c r="X214" s="204"/>
+      <c r="Y214" s="476"/>
     </row>
     <row r="215" spans="1:25" ht="309" customHeight="1">
-      <c r="A215" s="603" t="s">
+      <c r="A215" s="598" t="s">
         <v>274</v>
       </c>
-      <c r="B215" s="605" t="s">
+      <c r="B215" s="600" t="s">
         <v>131</v>
       </c>
-      <c r="C215" s="607" t="s">
+      <c r="C215" s="602" t="s">
         <v>132</v>
       </c>
-      <c r="D215" s="609" t="s">
+      <c r="D215" s="604" t="s">
+        <v>585</v>
+      </c>
+      <c r="E215" s="606" t="s">
+        <v>586</v>
+      </c>
+      <c r="F215" s="606" t="s">
+        <v>587</v>
+      </c>
+      <c r="G215" s="606" t="s">
         <v>588</v>
       </c>
-      <c r="E215" s="611" t="s">
+      <c r="H215" s="606" t="s">
         <v>589</v>
       </c>
-      <c r="F215" s="611" t="s">
-[...8 lines deleted...]
-      <c r="I215" s="505">
+      <c r="I215" s="500">
         <f>J215+K215</f>
         <v>59.1</v>
       </c>
-      <c r="J215" s="505">
+      <c r="J215" s="500">
         <v>29.6</v>
       </c>
-      <c r="K215" s="505">
+      <c r="K215" s="500">
         <v>29.5</v>
       </c>
-      <c r="L215" s="505">
+      <c r="L215" s="500">
         <v>29.55</v>
       </c>
-      <c r="M215" s="507" t="s">
+      <c r="M215" s="502" t="s">
         <v>3</v>
       </c>
-      <c r="N215" s="507" t="s">
+      <c r="N215" s="502" t="s">
         <v>124</v>
       </c>
-      <c r="O215" s="611" t="s">
-[...2 lines deleted...]
-      <c r="P215" s="611" t="s">
+      <c r="O215" s="606" t="s">
+        <v>648</v>
+      </c>
+      <c r="P215" s="606" t="s">
         <v>350</v>
       </c>
-      <c r="Q215" s="507"/>
-[...9 lines deleted...]
-      <c r="Y215" s="480"/>
+      <c r="Q215" s="502"/>
+      <c r="R215" s="502"/>
+      <c r="S215" s="617"/>
+      <c r="T215" s="610"/>
+      <c r="U215" s="608"/>
+      <c r="V215" s="472" t="s">
+        <v>684</v>
+      </c>
+      <c r="W215" s="200"/>
+      <c r="X215" s="200"/>
+      <c r="Y215" s="475"/>
     </row>
     <row r="216" spans="1:25" ht="331.5" customHeight="1">
-      <c r="A216" s="604"/>
-[...23 lines deleted...]
-      <c r="Y216" s="481"/>
+      <c r="A216" s="599"/>
+      <c r="B216" s="601"/>
+      <c r="C216" s="603"/>
+      <c r="D216" s="605"/>
+      <c r="E216" s="607"/>
+      <c r="F216" s="607"/>
+      <c r="G216" s="607"/>
+      <c r="H216" s="607"/>
+      <c r="I216" s="501"/>
+      <c r="J216" s="501"/>
+      <c r="K216" s="501"/>
+      <c r="L216" s="501"/>
+      <c r="M216" s="503"/>
+      <c r="N216" s="503"/>
+      <c r="O216" s="607"/>
+      <c r="P216" s="607"/>
+      <c r="Q216" s="503"/>
+      <c r="R216" s="503"/>
+      <c r="S216" s="618"/>
+      <c r="T216" s="611"/>
+      <c r="U216" s="503"/>
+      <c r="V216" s="473"/>
+      <c r="W216" s="204"/>
+      <c r="X216" s="204"/>
+      <c r="Y216" s="476"/>
     </row>
     <row r="217" spans="1:25" ht="341.25" customHeight="1">
       <c r="A217" s="62">
         <v>21</v>
       </c>
       <c r="B217" s="63" t="s">
         <v>107</v>
       </c>
       <c r="C217" s="64">
         <v>52</v>
       </c>
-      <c r="D217" s="179" t="s">
-[...9 lines deleted...]
-        <v>593</v>
+      <c r="D217" s="177" t="s">
+        <v>559</v>
+      </c>
+      <c r="E217" s="340" t="s">
+        <v>810</v>
+      </c>
+      <c r="F217" s="340" t="s">
+        <v>811</v>
+      </c>
+      <c r="G217" s="183" t="s">
+        <v>590</v>
       </c>
       <c r="H217" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I217" s="105">
+      <c r="I217" s="104">
         <f>J217+K217</f>
         <v>36.200000000000003</v>
       </c>
-      <c r="J217" s="105">
+      <c r="J217" s="104">
         <v>18.100000000000001</v>
       </c>
-      <c r="K217" s="105">
+      <c r="K217" s="104">
         <v>18.100000000000001</v>
       </c>
-      <c r="L217" s="105">
+      <c r="L217" s="104">
         <v>18.100000000000001</v>
       </c>
       <c r="M217" s="61" t="s">
         <v>3</v>
       </c>
       <c r="N217" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="O217" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P217" s="155" t="s">
+      <c r="O217" s="183" t="s">
+        <v>647</v>
+      </c>
+      <c r="P217" s="154" t="s">
         <v>350</v>
       </c>
-      <c r="Q217" s="121" t="s">
+      <c r="Q217" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R217" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S217" s="58">
         <v>41750</v>
       </c>
-      <c r="T217" s="412" t="s">
-        <v>983</v>
+      <c r="T217" s="399" t="s">
+        <v>974</v>
       </c>
       <c r="U217" s="52">
         <v>46893</v>
       </c>
-      <c r="V217" s="284" t="s">
-[...3 lines deleted...]
-      <c r="X217" s="145"/>
+      <c r="V217" s="281" t="s">
+        <v>812</v>
+      </c>
+      <c r="W217" s="144"/>
+      <c r="X217" s="144"/>
       <c r="Y217" s="20"/>
     </row>
     <row r="218" spans="1:25" ht="382.5" customHeight="1">
-      <c r="A218" s="327" t="s">
+      <c r="A218" s="323" t="s">
         <v>274</v>
       </c>
-      <c r="B218" s="227" t="s">
+      <c r="B218" s="224" t="s">
         <v>108</v>
       </c>
-      <c r="C218" s="228">
+      <c r="C218" s="225">
         <v>53</v>
       </c>
-      <c r="D218" s="320" t="s">
+      <c r="D218" s="316" t="s">
+        <v>591</v>
+      </c>
+      <c r="E218" s="227" t="s">
         <v>594</v>
       </c>
-      <c r="E218" s="230" t="s">
+      <c r="F218" s="227" t="s">
+        <v>595</v>
+      </c>
+      <c r="G218" s="227" t="s">
+        <v>596</v>
+      </c>
+      <c r="H218" s="227" t="s">
         <v>597</v>
       </c>
-      <c r="F218" s="230" t="s">
-[...8 lines deleted...]
-      <c r="I218" s="326">
+      <c r="I218" s="322">
         <f>J218+K218</f>
         <v>46.599999999999994</v>
       </c>
-      <c r="J218" s="232">
+      <c r="J218" s="229">
         <v>22.9</v>
       </c>
-      <c r="K218" s="232">
+      <c r="K218" s="229">
         <v>23.7</v>
       </c>
-      <c r="L218" s="232">
+      <c r="L218" s="229">
         <v>23.3</v>
       </c>
-      <c r="M218" s="231" t="s">
+      <c r="M218" s="228" t="s">
         <v>3</v>
       </c>
-      <c r="N218" s="231" t="s">
+      <c r="N218" s="228" t="s">
         <v>124</v>
       </c>
-      <c r="O218" s="230" t="s">
-[...2 lines deleted...]
-      <c r="P218" s="230" t="s">
+      <c r="O218" s="227" t="s">
+        <v>651</v>
+      </c>
+      <c r="P218" s="227" t="s">
         <v>352</v>
       </c>
-      <c r="Q218" s="231"/>
-[...9 lines deleted...]
-      <c r="Y218" s="236"/>
+      <c r="Q218" s="228"/>
+      <c r="R218" s="228"/>
+      <c r="S218" s="230"/>
+      <c r="T218" s="231"/>
+      <c r="U218" s="230"/>
+      <c r="V218" s="283" t="s">
+        <v>787</v>
+      </c>
+      <c r="W218" s="230"/>
+      <c r="X218" s="230"/>
+      <c r="Y218" s="233"/>
     </row>
     <row r="219" spans="1:25" ht="386.25" customHeight="1">
-      <c r="A219" s="319" t="s">
+      <c r="A219" s="315" t="s">
         <v>274</v>
       </c>
-      <c r="B219" s="227" t="s">
+      <c r="B219" s="224" t="s">
         <v>134</v>
       </c>
-      <c r="C219" s="228" t="s">
+      <c r="C219" s="225" t="s">
         <v>133</v>
       </c>
-      <c r="D219" s="320" t="s">
+      <c r="D219" s="316" t="s">
+        <v>591</v>
+      </c>
+      <c r="E219" s="227" t="s">
         <v>594</v>
       </c>
-      <c r="E219" s="230" t="s">
+      <c r="F219" s="227" t="s">
+        <v>595</v>
+      </c>
+      <c r="G219" s="227" t="s">
+        <v>596</v>
+      </c>
+      <c r="H219" s="227" t="s">
         <v>597</v>
       </c>
-      <c r="F219" s="230" t="s">
-[...8 lines deleted...]
-      <c r="I219" s="317">
+      <c r="I219" s="313">
         <f>J219+K219</f>
         <v>46.599999999999994</v>
       </c>
-      <c r="J219" s="232">
+      <c r="J219" s="229">
         <v>22.9</v>
       </c>
-      <c r="K219" s="232">
+      <c r="K219" s="229">
         <v>23.7</v>
       </c>
-      <c r="L219" s="232">
+      <c r="L219" s="229">
         <v>23.3</v>
       </c>
-      <c r="M219" s="231" t="s">
+      <c r="M219" s="228" t="s">
         <v>3</v>
       </c>
-      <c r="N219" s="231" t="s">
+      <c r="N219" s="228" t="s">
         <v>124</v>
       </c>
-      <c r="O219" s="230" t="s">
-[...2 lines deleted...]
-      <c r="P219" s="230" t="s">
+      <c r="O219" s="227" t="s">
+        <v>651</v>
+      </c>
+      <c r="P219" s="227" t="s">
         <v>354</v>
       </c>
-      <c r="Q219" s="121"/>
-      <c r="R219" s="121"/>
+      <c r="Q219" s="120"/>
+      <c r="R219" s="120"/>
       <c r="S219" s="52"/>
-      <c r="T219" s="119"/>
+      <c r="T219" s="118"/>
       <c r="U219" s="52"/>
-      <c r="V219" s="286" t="s">
-[...3 lines deleted...]
-      <c r="X219" s="145"/>
+      <c r="V219" s="283" t="s">
+        <v>788</v>
+      </c>
+      <c r="W219" s="144"/>
+      <c r="X219" s="144"/>
       <c r="Y219" s="20"/>
     </row>
-    <row r="220" spans="1:25" s="165" customFormat="1" ht="273" customHeight="1">
-      <c r="A220" s="603" t="s">
+    <row r="220" spans="1:25" s="164" customFormat="1" ht="273" customHeight="1">
+      <c r="A220" s="598" t="s">
         <v>274</v>
       </c>
-      <c r="B220" s="605" t="s">
+      <c r="B220" s="600" t="s">
         <v>109</v>
       </c>
-      <c r="C220" s="607">
+      <c r="C220" s="602">
         <v>63</v>
       </c>
-      <c r="D220" s="609" t="s">
+      <c r="D220" s="604" t="s">
         <v>289</v>
       </c>
-      <c r="E220" s="611" t="s">
+      <c r="E220" s="606" t="s">
         <v>394</v>
       </c>
-      <c r="F220" s="611" t="s">
+      <c r="F220" s="606" t="s">
         <v>395</v>
       </c>
-      <c r="G220" s="611" t="s">
+      <c r="G220" s="606" t="s">
         <v>290</v>
       </c>
-      <c r="H220" s="507" t="s">
+      <c r="H220" s="502" t="s">
         <v>17</v>
       </c>
-      <c r="I220" s="505">
+      <c r="I220" s="500">
         <f>J220+K220</f>
         <v>42.599999999999994</v>
       </c>
-      <c r="J220" s="505">
+      <c r="J220" s="500">
         <v>21.2</v>
       </c>
-      <c r="K220" s="505">
+      <c r="K220" s="500">
         <v>21.4</v>
       </c>
-      <c r="L220" s="505">
+      <c r="L220" s="500">
         <v>21.3</v>
       </c>
-      <c r="M220" s="507" t="s">
+      <c r="M220" s="502" t="s">
         <v>3</v>
       </c>
-      <c r="N220" s="507" t="s">
+      <c r="N220" s="502" t="s">
         <v>124</v>
       </c>
-      <c r="O220" s="611" t="s">
-[...2 lines deleted...]
-      <c r="P220" s="611" t="s">
+      <c r="O220" s="606" t="s">
+        <v>648</v>
+      </c>
+      <c r="P220" s="606" t="s">
         <v>359</v>
       </c>
-      <c r="Q220" s="507"/>
-[...4 lines deleted...]
-      <c r="V220" s="477" t="s">
+      <c r="Q220" s="502"/>
+      <c r="R220" s="502"/>
+      <c r="S220" s="608"/>
+      <c r="T220" s="610"/>
+      <c r="U220" s="608"/>
+      <c r="V220" s="472" t="s">
         <v>368</v>
       </c>
-      <c r="W220" s="203"/>
-[...1 lines deleted...]
-      <c r="Y220" s="480"/>
+      <c r="W220" s="200"/>
+      <c r="X220" s="200"/>
+      <c r="Y220" s="475"/>
     </row>
-    <row r="221" spans="1:25" s="165" customFormat="1" ht="194.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y221" s="481"/>
+    <row r="221" spans="1:25" s="164" customFormat="1" ht="194.25" customHeight="1">
+      <c r="A221" s="599"/>
+      <c r="B221" s="601"/>
+      <c r="C221" s="603"/>
+      <c r="D221" s="605"/>
+      <c r="E221" s="607"/>
+      <c r="F221" s="607"/>
+      <c r="G221" s="607"/>
+      <c r="H221" s="503"/>
+      <c r="I221" s="501"/>
+      <c r="J221" s="501"/>
+      <c r="K221" s="501"/>
+      <c r="L221" s="501"/>
+      <c r="M221" s="503"/>
+      <c r="N221" s="503"/>
+      <c r="O221" s="607"/>
+      <c r="P221" s="607"/>
+      <c r="Q221" s="503"/>
+      <c r="R221" s="503"/>
+      <c r="S221" s="609"/>
+      <c r="T221" s="611"/>
+      <c r="U221" s="503"/>
+      <c r="V221" s="473"/>
+      <c r="W221" s="204"/>
+      <c r="X221" s="204"/>
+      <c r="Y221" s="476"/>
     </row>
     <row r="222" spans="1:25" ht="266.25" customHeight="1">
       <c r="A222" s="62">
         <v>22</v>
       </c>
       <c r="B222" s="40" t="s">
         <v>110</v>
       </c>
       <c r="C222" s="55">
         <v>65</v>
       </c>
-      <c r="D222" s="147" t="s">
+      <c r="D222" s="146" t="s">
         <v>286</v>
       </c>
-      <c r="E222" s="187" t="s">
+      <c r="E222" s="185" t="s">
+        <v>598</v>
+      </c>
+      <c r="F222" s="185" t="s">
+        <v>599</v>
+      </c>
+      <c r="G222" s="185" t="s">
+        <v>600</v>
+      </c>
+      <c r="H222" s="185" t="s">
         <v>601</v>
       </c>
-      <c r="F222" s="187" t="s">
-[...8 lines deleted...]
-      <c r="I222" s="105">
+      <c r="I222" s="104">
         <f>J222+K222</f>
         <v>22.4</v>
       </c>
-      <c r="J222" s="108">
+      <c r="J222" s="107">
         <v>11.1</v>
       </c>
-      <c r="K222" s="108">
+      <c r="K222" s="107">
         <v>11.3</v>
       </c>
-      <c r="L222" s="108">
+      <c r="L222" s="107">
         <v>11.2</v>
       </c>
       <c r="M222" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N222" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O222" s="187" t="s">
-        <v>653</v>
+      <c r="O222" s="185" t="s">
+        <v>650</v>
       </c>
       <c r="P222" s="39" t="s">
         <v>344</v>
       </c>
-      <c r="Q222" s="414" t="s">
-[...2 lines deleted...]
-      <c r="R222" s="116" t="s">
+      <c r="Q222" s="401" t="s">
+        <v>983</v>
+      </c>
+      <c r="R222" s="115" t="s">
         <v>272</v>
       </c>
       <c r="S222" s="52">
         <v>43276</v>
       </c>
-      <c r="T222" s="353" t="s">
-        <v>952</v>
+      <c r="T222" s="349" t="s">
+        <v>943</v>
       </c>
       <c r="U222" s="52">
         <v>46922</v>
       </c>
-      <c r="V222" s="284" t="s">
-[...3 lines deleted...]
-      <c r="X222" s="145"/>
+      <c r="V222" s="281" t="s">
+        <v>838</v>
+      </c>
+      <c r="W222" s="144"/>
+      <c r="X222" s="144"/>
       <c r="Y222" s="20"/>
     </row>
     <row r="223" spans="1:25" ht="257.25" customHeight="1">
       <c r="A223" s="68">
         <v>23</v>
       </c>
       <c r="B223" s="40" t="s">
         <v>150</v>
       </c>
       <c r="C223" s="55" t="s">
         <v>151</v>
       </c>
-      <c r="D223" s="188" t="s">
+      <c r="D223" s="186" t="s">
         <v>286</v>
       </c>
-      <c r="E223" s="187" t="s">
+      <c r="E223" s="185" t="s">
+        <v>598</v>
+      </c>
+      <c r="F223" s="185" t="s">
+        <v>599</v>
+      </c>
+      <c r="G223" s="185" t="s">
+        <v>600</v>
+      </c>
+      <c r="H223" s="185" t="s">
         <v>601</v>
       </c>
-      <c r="F223" s="187" t="s">
-[...8 lines deleted...]
-      <c r="I223" s="105">
+      <c r="I223" s="104">
         <f>J223+K223</f>
         <v>22.4</v>
       </c>
-      <c r="J223" s="108">
+      <c r="J223" s="107">
         <v>11.1</v>
       </c>
-      <c r="K223" s="108">
+      <c r="K223" s="107">
         <v>11.3</v>
       </c>
-      <c r="L223" s="108">
+      <c r="L223" s="107">
         <v>11.2</v>
       </c>
       <c r="M223" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N223" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O223" s="187" t="s">
-        <v>653</v>
+      <c r="O223" s="185" t="s">
+        <v>650</v>
       </c>
       <c r="P223" s="39" t="s">
         <v>344</v>
       </c>
-      <c r="Q223" s="414" t="s">
-[...2 lines deleted...]
-      <c r="R223" s="126" t="s">
+      <c r="Q223" s="401" t="s">
+        <v>984</v>
+      </c>
+      <c r="R223" s="125" t="s">
         <v>276</v>
       </c>
       <c r="S223" s="52">
         <v>42954</v>
       </c>
-      <c r="T223" s="353" t="s">
-        <v>952</v>
+      <c r="T223" s="349" t="s">
+        <v>943</v>
       </c>
       <c r="U223" s="52">
         <v>46922</v>
       </c>
-      <c r="V223" s="284" t="s">
-[...3 lines deleted...]
-      <c r="X223" s="145"/>
+      <c r="V223" s="281" t="s">
+        <v>839</v>
+      </c>
+      <c r="W223" s="144"/>
+      <c r="X223" s="144"/>
       <c r="Y223" s="20"/>
     </row>
     <row r="224" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A224" s="634">
+      <c r="A224" s="629">
         <v>24</v>
       </c>
-      <c r="B224" s="624" t="s">
+      <c r="B224" s="619" t="s">
         <v>143</v>
       </c>
-      <c r="C224" s="625">
+      <c r="C224" s="620">
         <v>72</v>
       </c>
-      <c r="D224" s="635" t="s">
-[...5 lines deleted...]
-      <c r="F224" s="499" t="s">
+      <c r="D224" s="630" t="s">
+        <v>602</v>
+      </c>
+      <c r="E224" s="619" t="s">
+        <v>886</v>
+      </c>
+      <c r="F224" s="494" t="s">
         <v>17</v>
       </c>
-      <c r="G224" s="631" t="s">
-[...2 lines deleted...]
-      <c r="H224" s="499" t="s">
+      <c r="G224" s="626" t="s">
+        <v>603</v>
+      </c>
+      <c r="H224" s="494" t="s">
         <v>17</v>
       </c>
-      <c r="I224" s="485">
+      <c r="I224" s="480">
         <v>56.2</v>
       </c>
-      <c r="J224" s="485" t="s">
+      <c r="J224" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="K224" s="485" t="s">
+      <c r="K224" s="480" t="s">
         <v>17</v>
       </c>
-      <c r="L224" s="633">
+      <c r="L224" s="628">
         <v>56.2</v>
       </c>
-      <c r="M224" s="499" t="s">
+      <c r="M224" s="494" t="s">
         <v>159</v>
       </c>
-      <c r="N224" s="499" t="s">
+      <c r="N224" s="494" t="s">
         <v>124</v>
       </c>
-      <c r="O224" s="631" t="s">
-[...2 lines deleted...]
-      <c r="P224" s="632" t="s">
+      <c r="O224" s="626" t="s">
+        <v>650</v>
+      </c>
+      <c r="P224" s="627" t="s">
         <v>345</v>
       </c>
-      <c r="Q224" s="499" t="s">
+      <c r="Q224" s="494" t="s">
         <v>275</v>
       </c>
-      <c r="R224" s="499" t="s">
+      <c r="R224" s="494" t="s">
         <v>241</v>
       </c>
-      <c r="S224" s="630">
+      <c r="S224" s="625">
         <v>40022</v>
       </c>
-      <c r="T224" s="631" t="s">
-[...2 lines deleted...]
-      <c r="U224" s="630">
+      <c r="T224" s="626" t="s">
+        <v>975</v>
+      </c>
+      <c r="U224" s="625">
         <v>47026</v>
       </c>
-      <c r="V224" s="461" t="s">
-[...4 lines deleted...]
-      <c r="Y224" s="465"/>
+      <c r="V224" s="456" t="s">
+        <v>887</v>
+      </c>
+      <c r="W224" s="132"/>
+      <c r="X224" s="132"/>
+      <c r="Y224" s="460"/>
     </row>
     <row r="225" spans="1:25" ht="409.6" customHeight="1">
-      <c r="A225" s="634"/>
-[...23 lines deleted...]
-      <c r="Y225" s="473"/>
+      <c r="A225" s="629"/>
+      <c r="B225" s="619"/>
+      <c r="C225" s="620"/>
+      <c r="D225" s="630"/>
+      <c r="E225" s="619"/>
+      <c r="F225" s="494"/>
+      <c r="G225" s="626"/>
+      <c r="H225" s="494"/>
+      <c r="I225" s="505"/>
+      <c r="J225" s="505"/>
+      <c r="K225" s="505"/>
+      <c r="L225" s="628"/>
+      <c r="M225" s="494"/>
+      <c r="N225" s="494"/>
+      <c r="O225" s="626"/>
+      <c r="P225" s="627"/>
+      <c r="Q225" s="494"/>
+      <c r="R225" s="494"/>
+      <c r="S225" s="625"/>
+      <c r="T225" s="626"/>
+      <c r="U225" s="625"/>
+      <c r="V225" s="474"/>
+      <c r="W225" s="143"/>
+      <c r="X225" s="143"/>
+      <c r="Y225" s="468"/>
     </row>
     <row r="226" spans="1:25" ht="133.5" customHeight="1">
-      <c r="A226" s="634"/>
-[...23 lines deleted...]
-      <c r="Y226" s="466"/>
+      <c r="A226" s="629"/>
+      <c r="B226" s="619"/>
+      <c r="C226" s="620"/>
+      <c r="D226" s="630"/>
+      <c r="E226" s="621"/>
+      <c r="F226" s="494"/>
+      <c r="G226" s="626"/>
+      <c r="H226" s="494"/>
+      <c r="I226" s="481"/>
+      <c r="J226" s="481"/>
+      <c r="K226" s="481"/>
+      <c r="L226" s="628"/>
+      <c r="M226" s="494"/>
+      <c r="N226" s="494"/>
+      <c r="O226" s="626"/>
+      <c r="P226" s="627"/>
+      <c r="Q226" s="494"/>
+      <c r="R226" s="494"/>
+      <c r="S226" s="625"/>
+      <c r="T226" s="626"/>
+      <c r="U226" s="494"/>
+      <c r="V226" s="457"/>
+      <c r="W226" s="131"/>
+      <c r="X226" s="131"/>
+      <c r="Y226" s="461"/>
     </row>
     <row r="227" spans="1:25" ht="409.5">
       <c r="A227" s="91">
         <v>25</v>
       </c>
       <c r="B227" s="40" t="s">
         <v>111</v>
       </c>
       <c r="C227" s="55">
         <v>73</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="E227" s="187" t="s">
+      <c r="E227" s="185" t="s">
+        <v>604</v>
+      </c>
+      <c r="F227" s="185" t="s">
+        <v>605</v>
+      </c>
+      <c r="G227" s="185" t="s">
+        <v>606</v>
+      </c>
+      <c r="H227" s="185" t="s">
         <v>607</v>
       </c>
-      <c r="F227" s="187" t="s">
-[...8 lines deleted...]
-      <c r="I227" s="105">
+      <c r="I227" s="104">
         <f t="shared" ref="I227:I236" si="4">J227+K227</f>
         <v>45.1</v>
       </c>
-      <c r="J227" s="108">
+      <c r="J227" s="107">
         <v>22.6</v>
       </c>
-      <c r="K227" s="108">
+      <c r="K227" s="107">
         <v>22.5</v>
       </c>
-      <c r="L227" s="108">
+      <c r="L227" s="107">
         <v>22.55</v>
       </c>
       <c r="M227" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N227" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O227" s="187" t="s">
-        <v>653</v>
+      <c r="O227" s="185" t="s">
+        <v>650</v>
       </c>
       <c r="P227" s="39" t="s">
         <v>357</v>
       </c>
-      <c r="Q227" s="121" t="s">
+      <c r="Q227" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R227" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S227" s="52">
         <v>40576</v>
       </c>
-      <c r="T227" s="119" t="s">
-        <v>972</v>
+      <c r="T227" s="118" t="s">
+        <v>963</v>
       </c>
       <c r="U227" s="52">
         <v>47008</v>
       </c>
-      <c r="V227" s="284" t="s">
-[...3 lines deleted...]
-      <c r="X227" s="145"/>
+      <c r="V227" s="281" t="s">
+        <v>708</v>
+      </c>
+      <c r="W227" s="144"/>
+      <c r="X227" s="144"/>
       <c r="Y227" s="20"/>
     </row>
     <row r="228" spans="1:25" ht="409.5" customHeight="1">
       <c r="A228" s="68">
         <v>26</v>
       </c>
       <c r="B228" s="40" t="s">
         <v>135</v>
       </c>
       <c r="C228" s="55" t="s">
         <v>137</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="E228" s="187" t="s">
+      <c r="E228" s="185" t="s">
+        <v>604</v>
+      </c>
+      <c r="F228" s="185" t="s">
+        <v>605</v>
+      </c>
+      <c r="G228" s="185" t="s">
+        <v>606</v>
+      </c>
+      <c r="H228" s="185" t="s">
         <v>607</v>
       </c>
-      <c r="F228" s="187" t="s">
-[...8 lines deleted...]
-      <c r="I228" s="105">
+      <c r="I228" s="104">
         <f t="shared" si="4"/>
         <v>45.1</v>
       </c>
-      <c r="J228" s="108">
+      <c r="J228" s="107">
         <v>22.6</v>
       </c>
-      <c r="K228" s="108">
+      <c r="K228" s="107">
         <v>22.5</v>
       </c>
-      <c r="L228" s="108">
+      <c r="L228" s="107">
         <v>22.55</v>
       </c>
       <c r="M228" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N228" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O228" s="187" t="s">
-        <v>653</v>
+      <c r="O228" s="185" t="s">
+        <v>650</v>
       </c>
       <c r="P228" s="39" t="s">
         <v>344</v>
       </c>
-      <c r="Q228" s="121" t="s">
+      <c r="Q228" s="120" t="s">
         <v>275</v>
       </c>
       <c r="R228" s="51" t="s">
         <v>241</v>
       </c>
       <c r="S228" s="52">
         <v>40618</v>
       </c>
-      <c r="T228" s="119" t="s">
-        <v>963</v>
+      <c r="T228" s="118" t="s">
+        <v>954</v>
       </c>
       <c r="U228" s="52">
         <v>47008</v>
       </c>
-      <c r="V228" s="284" t="s">
-[...3 lines deleted...]
-      <c r="X228" s="145"/>
+      <c r="V228" s="281" t="s">
+        <v>708</v>
+      </c>
+      <c r="W228" s="144"/>
+      <c r="X228" s="144"/>
       <c r="Y228" s="20"/>
     </row>
     <row r="229" spans="1:25" ht="409.5" customHeight="1">
       <c r="A229" s="62">
         <v>27</v>
       </c>
       <c r="B229" s="40" t="s">
         <v>136</v>
       </c>
       <c r="C229" s="55" t="s">
         <v>138</v>
       </c>
       <c r="D229" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="E229" s="187" t="s">
+      <c r="E229" s="185" t="s">
+        <v>604</v>
+      </c>
+      <c r="F229" s="185" t="s">
+        <v>605</v>
+      </c>
+      <c r="G229" s="185" t="s">
+        <v>606</v>
+      </c>
+      <c r="H229" s="185" t="s">
         <v>607</v>
       </c>
-      <c r="F229" s="187" t="s">
-[...8 lines deleted...]
-      <c r="I229" s="105">
+      <c r="I229" s="104">
         <f t="shared" si="4"/>
         <v>45.1</v>
       </c>
-      <c r="J229" s="108">
+      <c r="J229" s="107">
         <v>22.6</v>
       </c>
-      <c r="K229" s="108">
+      <c r="K229" s="107">
         <v>22.5</v>
       </c>
-      <c r="L229" s="108">
+      <c r="L229" s="107">
         <v>22.55</v>
       </c>
       <c r="M229" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N229" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O229" s="187" t="s">
-        <v>654</v>
+      <c r="O229" s="185" t="s">
+        <v>651</v>
       </c>
       <c r="P229" s="39" t="s">
         <v>344</v>
       </c>
-      <c r="Q229" s="121" t="s">
+      <c r="Q229" s="120" t="s">
         <v>275</v>
       </c>
-      <c r="R229" s="110" t="s">
+      <c r="R229" s="109" t="s">
         <v>271</v>
       </c>
       <c r="S229" s="52">
         <v>45133</v>
       </c>
-      <c r="T229" s="119" t="s">
-        <v>972</v>
+      <c r="T229" s="118" t="s">
+        <v>963</v>
       </c>
       <c r="U229" s="58">
         <v>47008</v>
       </c>
-      <c r="V229" s="285" t="s">
-[...3 lines deleted...]
-      <c r="X229" s="133"/>
+      <c r="V229" s="282" t="s">
+        <v>708</v>
+      </c>
+      <c r="W229" s="132"/>
+      <c r="X229" s="132"/>
       <c r="Y229" s="20"/>
     </row>
     <row r="230" spans="1:25" ht="409.5" customHeight="1">
       <c r="A230" s="62">
         <v>28</v>
       </c>
       <c r="B230" s="63" t="s">
         <v>139</v>
       </c>
       <c r="C230" s="64">
         <v>74</v>
       </c>
       <c r="D230" s="15" t="s">
         <v>294</v>
       </c>
-      <c r="E230" s="324" t="s">
-[...6 lines deleted...]
-        <v>611</v>
+      <c r="E230" s="320" t="s">
+        <v>781</v>
+      </c>
+      <c r="F230" s="320" t="s">
+        <v>782</v>
+      </c>
+      <c r="G230" s="183" t="s">
+        <v>608</v>
       </c>
       <c r="H230" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="I230" s="105">
+      <c r="I230" s="104">
         <f t="shared" si="4"/>
         <v>38</v>
       </c>
-      <c r="J230" s="105">
+      <c r="J230" s="104">
         <v>19</v>
       </c>
-      <c r="K230" s="105">
+      <c r="K230" s="104">
         <v>19</v>
       </c>
-      <c r="L230" s="105">
+      <c r="L230" s="104">
         <v>19</v>
       </c>
       <c r="M230" s="61" t="s">
         <v>3</v>
       </c>
       <c r="N230" s="61" t="s">
         <v>124</v>
       </c>
-      <c r="O230" s="185" t="s">
-[...2 lines deleted...]
-      <c r="P230" s="155" t="s">
+      <c r="O230" s="183" t="s">
+        <v>651</v>
+      </c>
+      <c r="P230" s="154" t="s">
         <v>360</v>
       </c>
-      <c r="Q230" s="121" t="s">
+      <c r="Q230" s="120" t="s">
         <v>275</v>
       </c>
-      <c r="R230" s="116" t="s">
+      <c r="R230" s="115" t="s">
         <v>273</v>
       </c>
       <c r="S230" s="52">
         <v>42762</v>
       </c>
       <c r="T230" s="32" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="U230" s="58">
         <v>46397</v>
       </c>
-      <c r="V230" s="323" t="s">
-[...3 lines deleted...]
-      <c r="X230" s="133"/>
+      <c r="V230" s="319" t="s">
+        <v>777</v>
+      </c>
+      <c r="W230" s="132"/>
+      <c r="X230" s="132"/>
       <c r="Y230" s="20"/>
     </row>
     <row r="231" spans="1:25" ht="279" customHeight="1">
-      <c r="A231" s="363">
-[...2 lines deleted...]
-      <c r="B231" s="361" t="s">
+      <c r="A231" s="324" t="s">
+        <v>274</v>
+      </c>
+      <c r="B231" s="325" t="s">
+        <v>841</v>
+      </c>
+      <c r="C231" s="326">
+        <v>84</v>
+      </c>
+      <c r="D231" s="658" t="s">
+        <v>842</v>
+      </c>
+      <c r="E231" s="328" t="s">
         <v>845</v>
       </c>
-      <c r="C231" s="358">
-[...14 lines deleted...]
-      <c r="H231" s="357" t="s">
+      <c r="F231" s="328" t="s">
+        <v>843</v>
+      </c>
+      <c r="G231" s="328" t="s">
+        <v>844</v>
+      </c>
+      <c r="H231" s="329" t="s">
         <v>17</v>
       </c>
-      <c r="I231" s="357">
+      <c r="I231" s="329">
         <f t="shared" si="4"/>
         <v>21.200000000000003</v>
       </c>
-      <c r="J231" s="357">
+      <c r="J231" s="329">
         <v>10.65</v>
       </c>
-      <c r="K231" s="357">
+      <c r="K231" s="329">
         <v>10.55</v>
       </c>
-      <c r="L231" s="357">
+      <c r="L231" s="329">
         <f>I231/2</f>
         <v>10.600000000000001</v>
       </c>
-      <c r="M231" s="356" t="s">
+      <c r="M231" s="331" t="s">
         <v>3</v>
       </c>
-      <c r="N231" s="356" t="s">
+      <c r="N231" s="331" t="s">
         <v>124</v>
       </c>
-      <c r="O231" s="359" t="s">
-[...2 lines deleted...]
-      <c r="P231" s="362" t="s">
+      <c r="O231" s="328" t="s">
+        <v>846</v>
+      </c>
+      <c r="P231" s="328" t="s">
         <v>350</v>
       </c>
-      <c r="Q231" s="356"/>
-[...11 lines deleted...]
-      <c r="Y231" s="20"/>
+      <c r="Q231" s="331"/>
+      <c r="R231" s="331"/>
+      <c r="S231" s="332"/>
+      <c r="T231" s="659"/>
+      <c r="U231" s="334"/>
+      <c r="V231" s="335" t="s">
+        <v>1040</v>
+      </c>
+      <c r="W231" s="334"/>
+      <c r="X231" s="334"/>
+      <c r="Y231" s="336"/>
     </row>
     <row r="232" spans="1:25" ht="180.75" customHeight="1">
-      <c r="A232" s="328" t="s">
+      <c r="A232" s="324" t="s">
         <v>274</v>
       </c>
-      <c r="B232" s="329" t="s">
+      <c r="B232" s="325" t="s">
         <v>112</v>
       </c>
-      <c r="C232" s="330">
+      <c r="C232" s="326">
         <v>86</v>
       </c>
-      <c r="D232" s="331" t="s">
+      <c r="D232" s="327" t="s">
         <v>417</v>
       </c>
-      <c r="E232" s="332" t="s">
+      <c r="E232" s="328" t="s">
+        <v>609</v>
+      </c>
+      <c r="F232" s="328" t="s">
+        <v>610</v>
+      </c>
+      <c r="G232" s="328" t="s">
+        <v>611</v>
+      </c>
+      <c r="H232" s="328" t="s">
         <v>612</v>
       </c>
-      <c r="F232" s="332" t="s">
-[...8 lines deleted...]
-      <c r="I232" s="333">
+      <c r="I232" s="329">
         <f t="shared" si="4"/>
         <v>18.5</v>
       </c>
-      <c r="J232" s="333">
+      <c r="J232" s="329">
         <v>9.9</v>
       </c>
-      <c r="K232" s="333">
+      <c r="K232" s="329">
         <v>8.6</v>
       </c>
-      <c r="L232" s="333">
+      <c r="L232" s="329">
         <v>9.25</v>
       </c>
-      <c r="M232" s="334" t="s">
+      <c r="M232" s="330" t="s">
         <v>3</v>
       </c>
-      <c r="N232" s="334" t="s">
+      <c r="N232" s="330" t="s">
         <v>124</v>
       </c>
-      <c r="O232" s="332" t="s">
-[...2 lines deleted...]
-      <c r="P232" s="332" t="s">
+      <c r="O232" s="328" t="s">
+        <v>650</v>
+      </c>
+      <c r="P232" s="328" t="s">
         <v>360</v>
       </c>
-      <c r="Q232" s="335"/>
-[...9 lines deleted...]
-      <c r="Y232" s="340"/>
+      <c r="Q232" s="331"/>
+      <c r="R232" s="331"/>
+      <c r="S232" s="332"/>
+      <c r="T232" s="333"/>
+      <c r="U232" s="334"/>
+      <c r="V232" s="335" t="s">
+        <v>789</v>
+      </c>
+      <c r="W232" s="334"/>
+      <c r="X232" s="334"/>
+      <c r="Y232" s="336"/>
     </row>
     <row r="233" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A233" s="328" t="s">
+      <c r="A233" s="324" t="s">
         <v>274</v>
       </c>
-      <c r="B233" s="417" t="s">
+      <c r="B233" s="404" t="s">
         <v>113</v>
       </c>
-      <c r="C233" s="418">
+      <c r="C233" s="405">
         <v>87</v>
       </c>
-      <c r="D233" s="419" t="s">
+      <c r="D233" s="406" t="s">
         <v>287</v>
       </c>
-      <c r="E233" s="420" t="s">
-[...11 lines deleted...]
-      <c r="I233" s="333">
+      <c r="E233" s="407" t="s">
+        <v>798</v>
+      </c>
+      <c r="F233" s="407" t="s">
+        <v>799</v>
+      </c>
+      <c r="G233" s="407" t="s">
+        <v>613</v>
+      </c>
+      <c r="H233" s="328" t="s">
+        <v>614</v>
+      </c>
+      <c r="I233" s="329">
         <f t="shared" si="4"/>
         <v>41.4</v>
       </c>
-      <c r="J233" s="333">
+      <c r="J233" s="329">
         <v>20.7</v>
       </c>
-      <c r="K233" s="333">
+      <c r="K233" s="329">
         <v>20.7</v>
       </c>
-      <c r="L233" s="421">
+      <c r="L233" s="408">
         <v>20.7</v>
       </c>
-      <c r="M233" s="335" t="s">
+      <c r="M233" s="331" t="s">
         <v>3</v>
       </c>
-      <c r="N233" s="335" t="s">
+      <c r="N233" s="331" t="s">
         <v>124</v>
       </c>
-      <c r="O233" s="420" t="s">
-[...2 lines deleted...]
-      <c r="P233" s="420" t="s">
+      <c r="O233" s="407" t="s">
+        <v>650</v>
+      </c>
+      <c r="P233" s="407" t="s">
         <v>354</v>
       </c>
-      <c r="Q233" s="335"/>
-[...9 lines deleted...]
-      <c r="Y233" s="340"/>
+      <c r="Q233" s="331"/>
+      <c r="R233" s="331"/>
+      <c r="S233" s="332"/>
+      <c r="T233" s="333"/>
+      <c r="U233" s="332"/>
+      <c r="V233" s="409" t="s">
+        <v>988</v>
+      </c>
+      <c r="W233" s="332"/>
+      <c r="X233" s="332"/>
+      <c r="Y233" s="336"/>
     </row>
     <row r="234" spans="1:25" ht="313.5" customHeight="1">
       <c r="A234" s="67">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B234" s="40" t="s">
         <v>141</v>
       </c>
       <c r="C234" s="55">
         <v>90</v>
       </c>
       <c r="D234" s="56" t="s">
         <v>166</v>
       </c>
-      <c r="E234" s="187" t="s">
-[...11 lines deleted...]
-      <c r="I234" s="105">
+      <c r="E234" s="185" t="s">
+        <v>615</v>
+      </c>
+      <c r="F234" s="205" t="s">
+        <v>688</v>
+      </c>
+      <c r="G234" s="185" t="s">
+        <v>616</v>
+      </c>
+      <c r="H234" s="183" t="s">
+        <v>617</v>
+      </c>
+      <c r="I234" s="104">
         <f t="shared" si="4"/>
         <v>21.5</v>
       </c>
-      <c r="J234" s="105">
+      <c r="J234" s="104">
         <v>10.85</v>
       </c>
-      <c r="K234" s="105">
+      <c r="K234" s="104">
         <v>10.65</v>
       </c>
-      <c r="L234" s="108">
+      <c r="L234" s="107">
         <v>10.75</v>
       </c>
       <c r="M234" s="51" t="s">
         <v>3</v>
       </c>
       <c r="N234" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="O234" s="187" t="s">
-        <v>650</v>
+      <c r="O234" s="185" t="s">
+        <v>647</v>
       </c>
       <c r="P234" s="39" t="s">
         <v>360</v>
       </c>
-      <c r="Q234" s="414" t="s">
-[...2 lines deleted...]
-      <c r="R234" s="127" t="s">
+      <c r="Q234" s="401" t="s">
+        <v>985</v>
+      </c>
+      <c r="R234" s="126" t="s">
         <v>280</v>
       </c>
       <c r="S234" s="52">
         <v>42791</v>
       </c>
       <c r="T234" s="32" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="U234" s="52">
         <v>46752</v>
       </c>
-      <c r="V234" s="284" t="s">
-[...3 lines deleted...]
-      <c r="X234" s="145"/>
+      <c r="V234" s="281" t="s">
+        <v>840</v>
+      </c>
+      <c r="W234" s="144"/>
+      <c r="X234" s="144"/>
       <c r="Y234" s="20"/>
     </row>
     <row r="235" spans="1:25" ht="409.5" customHeight="1">
-      <c r="A235" s="363">
-        <v>31</v>
+      <c r="A235" s="353">
+        <v>30</v>
       </c>
       <c r="B235" s="40" t="s">
         <v>114</v>
       </c>
-      <c r="C235" s="364">
+      <c r="C235" s="354">
         <v>91</v>
       </c>
-      <c r="D235" s="369" t="s">
+      <c r="D235" s="359" t="s">
         <v>418</v>
       </c>
-      <c r="E235" s="366" t="s">
-[...11 lines deleted...]
-      <c r="I235" s="357">
+      <c r="E235" s="356" t="s">
+        <v>783</v>
+      </c>
+      <c r="F235" s="356" t="s">
+        <v>784</v>
+      </c>
+      <c r="G235" s="356" t="s">
+        <v>618</v>
+      </c>
+      <c r="H235" s="356" t="s">
+        <v>619</v>
+      </c>
+      <c r="I235" s="352">
         <f t="shared" ref="I235" si="5">J235+K235</f>
         <v>51.8</v>
       </c>
-      <c r="J235" s="368">
+      <c r="J235" s="358">
         <v>26.45</v>
       </c>
-      <c r="K235" s="368">
+      <c r="K235" s="358">
         <v>25.35</v>
       </c>
-      <c r="L235" s="368">
+      <c r="L235" s="358">
         <v>25.9</v>
       </c>
-      <c r="M235" s="356" t="s">
+      <c r="M235" s="351" t="s">
         <v>3</v>
       </c>
-      <c r="N235" s="356" t="s">
+      <c r="N235" s="351" t="s">
         <v>124</v>
       </c>
-      <c r="O235" s="366" t="s">
-[...2 lines deleted...]
-      <c r="P235" s="367" t="s">
+      <c r="O235" s="356" t="s">
+        <v>650</v>
+      </c>
+      <c r="P235" s="357" t="s">
         <v>359</v>
       </c>
-      <c r="Q235" s="356" t="s">
+      <c r="Q235" s="351" t="s">
         <v>275</v>
       </c>
-      <c r="R235" s="356" t="s">
+      <c r="R235" s="351" t="s">
         <v>241</v>
       </c>
-      <c r="S235" s="365">
+      <c r="S235" s="355">
         <v>42420</v>
       </c>
-      <c r="T235" s="119" t="s">
-[...2 lines deleted...]
-      <c r="U235" s="365">
+      <c r="T235" s="118" t="s">
+        <v>977</v>
+      </c>
+      <c r="U235" s="355">
         <v>46800</v>
       </c>
-      <c r="V235" s="284" t="s">
-[...3 lines deleted...]
-      <c r="X235" s="365"/>
+      <c r="V235" s="281" t="s">
+        <v>785</v>
+      </c>
+      <c r="W235" s="355"/>
+      <c r="X235" s="355"/>
       <c r="Y235" s="20"/>
     </row>
     <row r="236" spans="1:25" ht="263.25" customHeight="1">
-      <c r="A236" s="62">
-[...5 lines deleted...]
-      <c r="C236" s="55">
+      <c r="A236" s="324" t="s">
+        <v>274</v>
+      </c>
+      <c r="B236" s="404" t="s">
+        <v>847</v>
+      </c>
+      <c r="C236" s="405">
         <v>92</v>
       </c>
-      <c r="D236" s="369" t="s">
-[...11 lines deleted...]
-      <c r="H236" s="356" t="s">
+      <c r="D236" s="406" t="s">
+        <v>848</v>
+      </c>
+      <c r="E236" s="407" t="s">
+        <v>849</v>
+      </c>
+      <c r="F236" s="407" t="s">
+        <v>850</v>
+      </c>
+      <c r="G236" s="407" t="s">
+        <v>851</v>
+      </c>
+      <c r="H236" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="I236" s="105">
+      <c r="I236" s="329">
         <f t="shared" si="4"/>
         <v>22.299999999999997</v>
       </c>
-      <c r="J236" s="108">
+      <c r="J236" s="408">
         <v>11.1</v>
       </c>
-      <c r="K236" s="108">
+      <c r="K236" s="408">
         <v>11.2</v>
       </c>
-      <c r="L236" s="108">
+      <c r="L236" s="408">
         <f>I236/2</f>
         <v>11.149999999999999</v>
       </c>
-      <c r="M236" s="51" t="s">
+      <c r="M236" s="331" t="s">
         <v>3</v>
       </c>
-      <c r="N236" s="51" t="s">
+      <c r="N236" s="331" t="s">
         <v>124</v>
       </c>
-      <c r="O236" s="366" t="s">
-[...2 lines deleted...]
-      <c r="P236" s="367" t="s">
+      <c r="O236" s="407" t="s">
+        <v>852</v>
+      </c>
+      <c r="P236" s="407" t="s">
         <v>342</v>
       </c>
-      <c r="Q236" s="121"/>
-[...11 lines deleted...]
-      <c r="Y236" s="20"/>
+      <c r="Q236" s="331"/>
+      <c r="R236" s="331"/>
+      <c r="S236" s="332"/>
+      <c r="T236" s="333"/>
+      <c r="U236" s="332"/>
+      <c r="V236" s="409" t="s">
+        <v>1041</v>
+      </c>
+      <c r="W236" s="332"/>
+      <c r="X236" s="332"/>
+      <c r="Y236" s="336"/>
     </row>
     <row r="237" spans="1:25" ht="19.5" customHeight="1">
-      <c r="A237" s="521" t="s">
-[...17 lines deleted...]
-        <v>379</v>
+      <c r="A237" s="516" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B237" s="517"/>
+      <c r="C237" s="517"/>
+      <c r="D237" s="517"/>
+      <c r="E237" s="517"/>
+      <c r="F237" s="517"/>
+      <c r="G237" s="517"/>
+      <c r="H237" s="517"/>
+      <c r="I237" s="517"/>
+      <c r="J237" s="517"/>
+      <c r="K237" s="517"/>
+      <c r="L237" s="517"/>
+      <c r="M237" s="517"/>
+      <c r="N237" s="517"/>
+      <c r="O237" s="518"/>
+      <c r="P237" s="163">
+        <v>357</v>
       </c>
       <c r="Q237" s="12"/>
       <c r="R237" s="12"/>
       <c r="S237" s="12"/>
-      <c r="T237" s="119"/>
-[...3 lines deleted...]
-      <c r="X237" s="149"/>
+      <c r="T237" s="118"/>
+      <c r="U237" s="148"/>
+      <c r="V237" s="189"/>
+      <c r="W237" s="148"/>
+      <c r="X237" s="148"/>
       <c r="Y237" s="20"/>
     </row>
     <row r="238" spans="1:25" ht="15" customHeight="1">
-      <c r="A238" s="521" t="s">
-[...17 lines deleted...]
-        <v>1476</v>
+      <c r="A238" s="516" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B238" s="517"/>
+      <c r="C238" s="517"/>
+      <c r="D238" s="517"/>
+      <c r="E238" s="517"/>
+      <c r="F238" s="517"/>
+      <c r="G238" s="517"/>
+      <c r="H238" s="517"/>
+      <c r="I238" s="517"/>
+      <c r="J238" s="517"/>
+      <c r="K238" s="517"/>
+      <c r="L238" s="517"/>
+      <c r="M238" s="517"/>
+      <c r="N238" s="517"/>
+      <c r="O238" s="518"/>
+      <c r="P238" s="163">
+        <v>1454</v>
       </c>
       <c r="Q238" s="25"/>
       <c r="R238" s="25"/>
       <c r="S238" s="25"/>
       <c r="T238" s="25"/>
       <c r="U238" s="12"/>
       <c r="V238" s="10"/>
       <c r="W238" s="12"/>
       <c r="X238" s="12"/>
       <c r="Y238" s="20"/>
     </row>
     <row r="239" spans="1:25" ht="146.25" customHeight="1">
-      <c r="A239" s="627" t="s">
+      <c r="A239" s="622" t="s">
         <v>180</v>
       </c>
-      <c r="B239" s="628"/>
-[...22 lines deleted...]
-      <c r="Y239" s="628"/>
+      <c r="B239" s="623"/>
+      <c r="C239" s="623"/>
+      <c r="D239" s="623"/>
+      <c r="E239" s="623"/>
+      <c r="F239" s="623"/>
+      <c r="G239" s="623"/>
+      <c r="H239" s="623"/>
+      <c r="I239" s="623"/>
+      <c r="J239" s="623"/>
+      <c r="K239" s="623"/>
+      <c r="L239" s="623"/>
+      <c r="M239" s="623"/>
+      <c r="N239" s="623"/>
+      <c r="O239" s="623"/>
+      <c r="P239" s="623"/>
+      <c r="Q239" s="623"/>
+      <c r="R239" s="623"/>
+      <c r="S239" s="623"/>
+      <c r="T239" s="623"/>
+      <c r="U239" s="623"/>
+      <c r="V239" s="623"/>
+      <c r="W239" s="623"/>
+      <c r="X239" s="623"/>
+      <c r="Y239" s="623"/>
     </row>
   </sheetData>
   <mergeCells count="1576">
     <mergeCell ref="Y34:Y35"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="K34:K35"/>
     <mergeCell ref="L34:L35"/>
     <mergeCell ref="M34:M35"/>
     <mergeCell ref="N34:N35"/>
     <mergeCell ref="O34:O35"/>
     <mergeCell ref="P34:P35"/>
     <mergeCell ref="Q34:Q35"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>